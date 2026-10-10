--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66cae8cb97ce62132c5e45198aa351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdae931851063e73487ae7b85e751e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54364d35fb2dc54f2c1f3ff7f34c580e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713d1fa36c0e062f2ab9b76a54cc8024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8de5b7444c31287ce919152f61e775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204a51d7fe89b14da52b97110113b0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad26641723b61650efc4bf3222d5ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8474f45d8aabbdf50eb822a1ea882b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218455aeb074c611059e7560bccd43669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fec64053e2f492656350cfb396eec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad12cb92aad4536ce333d99041dd3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fa708a37f48064ee76bb8654ccc8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6211a7e680cec4d06d4191942c167513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58e47d0c548102bb4d3db242a2ee1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c3291f24481b0e83c226b38342e9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524bb5418467dcb3faa3a846a3aa3e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1c41e58bb06a2544a683fa820781a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958daabe2251007932b1f2df7507df218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb391081928d265f45446cd4e00428f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fa0d5791f78d43e8107464f66652e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e862080b2cb322c74e8c2c6883fe48521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae180482b1801c362dd29c17b11d8f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511863bb3557da6801c333cb0cacf04b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a6cee0bd65405e4b9bceb541691a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f767f406b47b20d54695610f8296d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9382c0e7722a2ca674457159f76c17626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91867c5520ecc8246be5abd5591c45927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fd445f1566207d23e551b7a624bb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1af52c0ed39bd2f37326bf3356f2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4f7e0bf80d93ab4106d972a5b52a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83c1f3e8c3100a1dfe6ef9f9181e8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6b27f6bef69a8976ff73836fc5ea932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6253586be47638a7df17dc1709b14733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1f5c91998e837ab8e9fbc3246b3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab73b967dfd986bff0940ae09e386fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b7adb1d29b7bb480e823ce3fd936636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aabd1745924b68968f1e5d397089d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3c649fc2c22f1e79f412d46ed9f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932b2af89c3f8a1f58c78b009f166e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45753ad7785811a232a9dbbc672d44040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f31345feebd84fd824d9e7f23008941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1693d2affa3922146c3043d80c14642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29c5bf52c2ba2d1d9fe70e9a3a020843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cc82c58e49f5a28d2454d0252b20e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac598214d578adb83b5012a1e865c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578a163e39c60c269309fe716f568fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e03aff5a87555a2247b6a65127432747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69f540bffc1467dc0852bcdaf3de8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d67bc0144ec13f6b00371dd0e59f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102333f43496ed277446862b009e49150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0e5d8eb70bd71ba740d33675aebef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b54f61d6bd179792d6b0941a26a69a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f36a229c1158cbfc94e79d9e26350a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b4f4bc29d77359be0e4c6528b084e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b4d5aeb0d9e029fd14d283492630f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77d92802f79bd996e7c796e032220656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49329dc8ac257196f98de85f9121ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bad5f24fe1309c79fe9cb5b54b1c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8272dd58e51a1170b189671415018159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a5b504b43cf874b0c607338ce31f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf33158786d53cb5ffbf7422683e2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f91abbf39329a47d5fd3d3a3e8b8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d9bad4c01d018f7956316084ec43d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4a4228e32807dd47095e1b9f4a1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baafcef1ca53590b80512c019d3e22465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d8b7650b45be1da13010148c72a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fdd68e2c4dab13304b44deea5ec8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b2215704bdf30da8bcec67061382e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9554f93c822443558a81c4d943c65069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b674131cc679464dc88a744bc89b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527bf0a0db1981dad2f9f924d652aee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da2993be3fedd9d92b4b4a6cea12972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486143c34381c0891b9d841e3bc05b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc5379df115a05fd0e6359a9d1fd2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c096d44778eab002321e6b685af8f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56d95174dc8f2afc5017b9f837c65676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ac91aaef429404593e7e64a24431577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183e609a06058517312ff69a456451f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b823b900c663f5cf228663ec33355e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec5db4a2bdf7cc8fb828b2d0211d0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46596f9a70f76c43d9cc4a120205fcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4c0975f139c685387beb7e3830b6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03039ae221c70e06ebe5cfdfce6ed21e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4d310ecb5982d496b8bfbc73490f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25165a8ed2faaea6609d32de4fc9a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5015aaf5c143956a46707ccf4663686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea68b4353b2471452e9a5056c663f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286fbd782c271ef431e4be5cbe794fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf478c38c08613dfb6d66350fb82119489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92cb03d82ccfc6c83d944f186ae56c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbe5f8a3db4dfca569dde6a44f66e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486e1204adc3e176be5068694a79e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67428dfee3bc62b07134007b3176c4b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbc7fc4f7190685615ce3000dfd8c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f210e685cf844786a8f86d7893bf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334bd57f5a1b0eab502461c38cdc88b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7031813e63f6d19e311d2fb75059c1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56ef7bdf7f936f436c0f59256d7e3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5de7fb2611272469163535025491699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c8f7b0ec05360ccd95f9152389c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515da9118280ce546137d865f238f143101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cccfbed9a86f3bd848fe47eada63a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada506af958a233ef20116c7a9eb603103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c8a94964985e499eb58e2a3f56047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143bc61b2b0e0244e532566bc8130e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2b44a38fd4490da89c4fc433e25f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cd2b21ac99c3d86e1312354ccbf2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4da0c2f58acae8865bb44b0c7bbcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362d56e17faf35aa68d6c5aa59c7c49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ff2b40a61a138cda6fda4eec60122110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e14733aa1e622326eb51203dcb8a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43321d23255a5f15add222abd58d6723112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ec48fcd6c1ad6d30a6c4012a484f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573fac264635df3832c8d5434bd038c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d9a6b959e54d9b7362ff27ab627a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cabc5cca4d1e79daaf8749c763d28d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320390ebfaf71d18fa92472e2cb9e201117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6735b05ea723daf9839cc35a30f4c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3fe06d29b0972109e414e1605a7f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605523e1f88b34edeb43ab327302fd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd316ddf70afa545e8225e16f8e459a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcde31ae24699b50e70aac22820504122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348e6289f9b3ff3eada9f8ad3ef3bb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facba1bed57edc8d7d826c792b0838d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9238c863fb70d3cd8d0b955835a683f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93a20d26dbedb447f9a61c77b18325126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086bc9e5879b770d15c7ba2f0581ff6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777732d560b035ad85bfe3ffc480d6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774f06080693586c0904b4bcd803a0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1412da4fc28c42977d9bc6460dbdd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce3333b0eaa83fb665e232f5e6b79d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d4a8fc285fb36c69a4d5e751e512a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db538b4376daa8fcc58c9ef37646920a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981918c007b591ce14c844b6e6cd0d60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc4511765990676a060204e4a2e35f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635910905c92464c3c38cb2277c8bd8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8336776fe26e7b57eab32bc1e9119c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de4104f2c00d6f461af096e23c2e6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b6caf0a969a45e46ee3cb442580b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c1fdafb62190560c998bfc3e7407e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f3646207dc94c8f4ae9f2fe918b00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ff35c9105d9210be53651ccaa0525142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31444c99f67f7ca8343fad0070e8a62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58215d80f2da2d5eabf1c625ff9a4c03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b39d9e349f9346bd4938e4e1ac4d0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7477a2fee2aa0003b054a75e467df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23eaca718fa9655257b6513a3493365147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ed2b585b53084fb6976aca1ca5db5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12793e7279fd441908e6a6582c83df2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e97935220fda2d6fafedc918f17f38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425b86dd02fcb3fc0249e645b57d2c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6cea3b0a9ae80868d9495e4f10899152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ed9e247aa1b01aae33ea73e51e04b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e64a921694e15b817c9cfdfb438a26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a2b070873b7c2a5bcd060be1b68c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915074c0991a1f5696e4dba16d63254156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95f62678564140d9347e40a05be288157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885716f315cf03752c727dcd03183216158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc907af8760e8bb0af41d215ec4f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e097f07e91d6cbfbee2454a56ac7995160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f4eba1e25f4ff4a096de878c2d8b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02e5c3bfdbf899171941f835ca265f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827428f34b4665ca8a498f3e0bea7c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3cc65961bbdcbcfdccc71a5a8f969164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93054b03f853a3a7c3abd6c804786888165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7ccf4d09ff6e3c9b0966c2a29ac30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c95c87969bcd4ffb4ee82b5508a86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c32bb7d4e88997edebf354e308811168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6c11aa877ed5615f8c3c8214cfbca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0122a1470e7f1db42c34aa31ec02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e502ed4aac13ba7285616a818bfef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87837afce4cc3df550f26199c4f0b7cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11e5a3836ee65c61d6330661fe0055173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51667ca0f8f4b5607dacbfe024553fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e9dbe83d303e68e304bc034ae61d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deff410885bb630fe2f649e4d7ba44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b00f5c55e185ac21720e4facc4df02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc491735ee49b0ae00d9d3a7083a06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c95c3de74bd1646c1a02b86f045bc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37350b9baaa01ead3bef59b97a97026180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd8cf186e80832b3d5a31230788eef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98bc401be5df7580c2dfe3f000e12d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c40ae7c2d5793863acfa65bf7846a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c0d8a63b3d0daf4a8c71a82b4804f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08328f779c3dcb2777a607a26fdf5f37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137b46adf8827ea2f9cc8633b681f67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf434287e95ca5237993d76e2264e0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb570e0f74c3af2dc054871af5e394188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5cde2d01c6e6a6ecdf76891cbd052189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed81f4f889cd79386f69aa50878fff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860728e2206a24ff6aa885b170fb519191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf4cba293da361f78bfc84e5fddf7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500a11d9dcedf6de1a9c94b2bfd232b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fef5becc9853b8a26a877a3b3e28e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e9f6c9809baf6eadd039c43a107ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788b3abef8a7598b3629fa41c4028d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4ff9dc0b5a2d410e7d3854a71bd49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233b101eea9363c5b277856638fa54a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf45ac7d51cedf2ba1a0847f54cfa0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff9c8ee6d53b758984857dcfc01b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154324616e50e81e705e956de44a66cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c208824bbd41032e8c31a693fa2b3a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d348d21d17a178ef32a5521da798b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7c587ffaa0a82b489663e3f9f0fde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af719105185e5c4862f6aed49c838a38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909234585470800a4b18e09a2a4fb2e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed44652ec6301dd9a921fe0dfa0e135207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b206d6f385c216a788a7169393be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a15a17e6f3dee2739ad9c3a86edd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d434ce1fcfff1990e6cf9f578ad00e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37589bbcce53960e7635ef1256f99345211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d54118e1e96f0b070c71e4da4d6c67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487e51fde9dbec637dd77706ee2bf55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cac378aa746c3c99b526ca593499c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70998315ec3d98faee0f7f97a57329ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e040c42d1fb25da9f8ceae171cdfdf7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7448fa2f7a5cae3719c14f5fadbb25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35a96f643ddec94aea299a238a6c1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fd6d16497b45e3cf7218fabc63b01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d528c942f9bf2c9a43a3cd09fbd905f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d584a8dc82890515ffc60add56f4b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef74d67c41a35172fe6a55dd6d77378222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bfaf2fbb08ec07e8965012848b8d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85374a847bdc25b58ffa71252800cbb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7291522d7c80cd7bc781107eb93db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9469b78f1bf3f5527cca82d970b981226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd69c1581a91d348f1b3feb15739f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb464970ac856cdf0e55f7374e008228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42f89f7e9975aa1e821e6cd5e3311b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099ff1f4b3c0b8658d9ea8338ed1795230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76168470c732a349accaef86df4a5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aab100974d3a84929414868f79d61a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed43a90802e74c3dcf1a5e6359fc24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ab5cf1eecfcb3842aef31013e07de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f88dc17b293b4601bae94eddfbda90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef972682b220a2ba127b7823303468236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2330be79c8122c1d82a82e519e62611237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce560b9d31b3a4a0382fc8da464d5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e45f182a23c97bd6d83708e7a1e0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1dea350c024841c66bc0800ecc33b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cef915b1ff3b941e13dee9d924ea5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977943cbdd1b6b240dca6812b5103dcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d4270896e9a28ccedc7ad3919ed47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07bbeb49408a4b447b1bef25108bb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f8fd745f4d4e22c2a9425890e266a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117056aea8e281da958e83d42449bd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60458ebf4d15d3753d6fda4fccb42920247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c50769e36fe80fd96d18f122bd8b3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4598a383d557384caa092efd2f23fba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b47d5871b8e350ceda13cc1bf3f6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14fef2ef619ea4607e441edca009bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f613e11dce1539b56ecff569c9b3e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94630eabb9ee443b507fdf7101c3b3e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c2ac88baf9ff0fe9f9a7312d39757254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f4ca87719913d5796881e1779de20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c569d9d52b9fc45e099c9b6c848688256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf9eaa6688049a66ce86dc65191fcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0411a7c9485e1a8542158d948721e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502304e350fef1422f875dd8cf2d22d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80f39f2964e0c348a7d55338a54cac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fbf5acab77ab64165d5c40e72c00e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e661735c0ae33ab1b9c22ad5bd9d394262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f28852908772f2c222b9afc1a562263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecd6a51d933a29a7472af58c68f027264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efebfa5d24558607ce601273bcdfbe7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289143e9357605d47c601b4ad5d635ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf24c1f0ce3524c0fef4c7a0aa31115267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75573d5b52e2db8e535951509bbf280f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede00aef2cea04a3b6896a994c6fcc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82024bf04d27d9576226ef3e4a4985270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0c92c70672980c6f5d9a8a56e2074271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4c9f9e68a46a3908a0bb4b25b7219272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a33204e2217b45ae7ae1eae2c8250273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e19a2c4b2ad2a7adf7a02a18e7844274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a2b53a671d641907cbb86900d7af8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65c704aed6d15cc811416f5c1e23d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a47275a165f9434f0eaaf9e3937c0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeac11f1fda7f206d1692ff42965f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e377c9fb2322a36620a6340d7fa9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83b3b6f04080f269f576a66468b796280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8655522dcf431ba99b428d8be7a3975281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426ddc8d2dc86cbaf47fd0fd9bd6076282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25312f121e77b90616e86666d405e74a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1972d723ddc143bff5a4cb65d8fe8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba611bfc6a086af24dbfc83273ff5c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a536e18bda22c0fc5583cc605f620286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b8fa7729e74dd284705097befaece287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb791d563b8ca70b6286f1d9b065758288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949377c03b7a2aca78097abb93f03c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615961733e170d381239699051b7a772290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879522a42bf6c8649fdcdeab911c48d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a6ec8b4074492ed0a48087e4b14ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609745b208e25447ceacf15b925ef81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a60905af5151ff2eae87931a11ac8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508c8112e46a11cce7b4d9b3ba3da1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7785cf6a3df536955b3f6869d1b6680296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852202cc0976338dd6857a4cbd30cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c56a0edb9aa3653cd411460ef0b6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f956049289769436345ac8cacf237299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a08f4f04e0994200e5a350b7f8711300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b20a91382a278a4af3c3e6cb2fdd6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f259e4df633a16584a91699b0c9025302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dd9015ca69e72638cf8a6e0267746303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c2d9d01ab12221dc4b60227e15fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e17a6d45a5d1695fd38c096017259e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd497df3ca83cb937e96fbc445d0d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051abb39bb8aef36abc24c8645086bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da414b6bc483298ab9da3864cbe480308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc2632310e00e83b452364e21df4ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88676b83b7896d067490a5c96c47e931310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c2ae369b93360efe7ebd64789000b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa338c3f59f01957e68c6329bd3984e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41252b3c610e6414889ae1382b625313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f975987cfdbcf65a70055bbf7b179e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa14514d99e5c928467d44d9fe4b579315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f3b258f8622c68e39cc20591921b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd92724644f65676f14aff064387b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830633e824ea269d5f440b35f1e5bb50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbffcf2e171e798335f5a13c475545319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1a0d89019592c4f507825a16768c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdff52e502237dc9f50b8037f2e349321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6fefcbdfc9fb217c891284b730748322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd5f12609a910c67c8e6af72804ee3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55da1e7115e25c30d982e7cbf650103324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958279dcd387982822b5d51b6716c7e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23fbac9fc82a36430ab7f69cb298df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228375bc27362c5c54c4cc7fddf0ad0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a4b4ce5ba4fbbb308ca44568c3f62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f6923c6bcc764520d253e48e3eb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4e9a1ee6482cd77bb9e11ddc8ad6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792b8744bb0c4ba4d0ed8f95b2b4650331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5d6e30bd61fba42cd1c36439bb64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6135b0b2a0e6e6c5d642a69fe38af20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0e10a11d508c4465074c821d5dae3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116faa41ac5866f4a3198ff289629a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605ea535c27552006de5e2f9740468f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9c69d7f4679cf51a7d0564a7428e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5f4c4da47c55d74b3fab7a005a6e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8233ca27c76ce66ed1b00ebeb51cb7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a5655c0ef458cc9e5f24cc7cb2a35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535300ce37971a49cc4f490e4c9e9e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cecd74aac1128a2b735a46b9192a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068d81114898ced5a7c814d6fa175bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fbd1e9bbcd7bc73f8b2e31906059a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2157d065d80a891b1a168f8c2f2cd40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d63a473f4a573d197a5c7e8f15b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83460ef4f00d64d933969a13b7c369347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9cf6ceb8774f4ac54df6c6a24bb16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4512819a53f38de16cf6d6005d27449349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7880a84df3b51dd965672db49d715350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161dc454c8bee115bcfcce1b80c038f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94271194845f96e4bdd24821f3a65f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c032e20ef8b4b27ca9994cecedf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c5e86213dbdab48cbdca28adabfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634848c0d36d65a8028ee2cfe906f1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88245f9f1ef571ed00feab2ebcc53520356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1244cb30d6458c43681da721dd2e6c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28501ea3c81aadadc458485621b1c795358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752521e9cff21d031836d9697188beb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da674fcc166388a5247ebcb9d5dfe102360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f87cd700c622e599ce22aef0f98cd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42802fd2ce4e277fcd8a709eef78251362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e46cffc6928323ef9472e99eb3b419363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bc01643752bbc777135fc1fcaf300364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827922980e615fd20794906a27f1f4f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b26f986c5b1e76cad1fefb5f4ed7a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e72083a341d6c625b14bc3d835f9d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fe3cf25b1c5f9b4456562456aaf6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926976b25b1c2861428962b7e442112369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e512c6c4841b302f0fcf00038eb63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b11954ad104b9b58bf18f87d77cc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26819d4bcff7e6fc103b06dc9fb02a80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4dc2e8d80bc9d9f98346ea27556d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee951b7e5daca064703b606b468c4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61fa445c108efb69330785f412b10a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d182fac9ef5d2da7c03dda46834c1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95040b58385f28167158f85babe3431d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62364a497b9f0efd9fe0933347c02dab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59c296dc4bc117f61ccb638320ffb8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eacbdf2ea93a94061809280e21fcc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9740ac57a091f9c9a48e3872a8a359d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1e9b688f837fc066b8bbf12c9487e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341588e3e5bab7c092aec661042b8cbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcd7995d61f3550ed5145b39959d0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035b1432792369e9a996f83b3e1a442385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30445455604dd16f7a325607259399386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda33f60537e9676f14fc3cb703d1ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bdcb1c33e4bd74a9a7a2ef568b940388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8890f662deda633ce6590c24852e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ac9b642a2b3d18eca932ef0b1947390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e976647452ebdf0b1c5b99d27d20464391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715ca32c2e2a0aee21497520d386b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c8e2c3cad53079ef94e1822d88f86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c542173597d385087ab5bf1297366c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489de447077042457dbbe9240d2016c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2a76b1f2c1c2ef4f26b59be90d0ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3895d01326f3db4a15436a3723cd140397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914cb5a18da8a6265024bbc1f6be1de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc8f4278b72f14a26d8f43a06188a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0380a105dd6c83199d1f139aca3e691400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c20573bf72d1891c46312c0d82039401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f439c2e7adf9e74f2608a551b239ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7097df792da3f9e0c2f0d54e3d6288403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fb82211d96a18dc7b7a1cc2a84041404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf9f69dfe1e1f39f8926863e1bd2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393198fb3b8af448d133ec80adc8ca24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae69067f6f253ee6f1294d3c453947407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ef37a4cb794ffb70d523f1a96b0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5d35a2ef31662394da34817d8ca8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0977b2dc43be68c53c49ccde50cb03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0831b7347a00f6c3025e350e190c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a3cd4c6cb57a2777588611bb166c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71f4f7b7f754ccbd9e2e146fb1ee82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbb258894b0db5fd986f4cb1599497414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c8f27df63db0d17c14d55aa4f3ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128f6a7f6734408bb86cdfbe70c5e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe96d8ade9f1ef262b8506a92e2f377417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180182fb37ba336b8d9e32f160204ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773374f9269375be4ad6200aed7bfde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48962c6d7a6e445a3913f6a232f2c25a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f5a5e45b8a671cc53780e6ca6f3b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fbd5a8e8c096e3d59ffc8cfae6a84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa50b944191d7a4a3fd1c1336f38df8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d8c28e8bfe64aa3fce0662aa69f37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ecbb64c2cb6e9b6dd8eb9bfc5f16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71b57e0ef2be829ecf2752dd244313426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b074493e4f1848f6676bde02433d60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432072cd7f7646c2825c70cce974513428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472946f1bb26385355c4f16805446be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d6a1d14eae0c8b869fbe93b5be959430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4f7abe5707563faa79d9b91d4a341431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d075bddbeeca69d861521c8875d10cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde072d5acb0c3bb433627a5fa3f487433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ed260ddf5815df5210c4469925017434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e9d53b1703650a4868d76f0ce3736435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218750c33bdee4024bafd1271108129f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edfb5378ca41961a2142f059cde10a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a92ba2ae9d1469c9551404942bcfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd9208080657b92911dfd47411c955439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5023636a5d691989819756b3c4f0ff2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930729613676d6e5861bf5cf20018894441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c86eca4ef387c3b4c4aa73743e2c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0ef598adbdb58e31a8697ce12d206443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3400afcf602560af758a45876cfaf45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cbb9bf8078a88dc6d02fadd9dc120445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c7f9ec80cf3a11eb1970c9a9d6eb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d0770027bcdc4db34783243f796c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938567278c8bdcb081337725e386b6c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f4a21b29d7ef6fe84faad01fb85a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c924cf52b18dc20698e514ae8ce88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a00b98cee79fa76176e196f221543451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378b9c85b0197e3483a83dff310a112452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e6d0dc6279af7b3a7b6c9b5c498e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8cd9fabcb5e8faf08f7a682e8793d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420111ef74774846fa665a5846a35a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1a982d8f0064aa78cbdff927e3d51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903590e7f3ac262e6f881bae775c181457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8cd208e005bfeab4f483515e6eb2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb4da948f04eb7fdc40d5f2dec9b6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622736c3bfb5d486a0a342db4f89f14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9a76c53632c94e1620a367b5afd12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef1defe111a2cf12c8069e07994461462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518f22560059253abe1b11f73eed56d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb06307d73ef61735a9f095486f7215464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be187c903f2a89bb4b7429eb7c0e175e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7794cc309efb44b79808d0d5dd6cb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ef392ff88cdeaa14a58a2a0a695df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691f5743dd13aacf2b252e815a72e64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab34b2bd260ef0c027ae1f0105c7588469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d616c36c516ea2e7bd881b0304e376f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760007b5b3d21ffaac8d5b8952c69013471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b419c5de1858e1ce769da606619743472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11ccbdc5a255d221d6d0206e475494473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126be86cff989380c0008df9592b6c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abca43fc2ee82d9ed220fb3b9cd4b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ae862900a98ade0fe1c218da540e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad22eb1ac890f0e4263a9c86415af6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92aaf088e46460e4565cc5fb4ae6f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f0bdab164b34bb480d8f7ddc93f44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18cda46210c470b3b0794c04cdbe5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a48b888183dedba9b7e1b5db48f7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a624b58336d160317c98a18f0e8174482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b945fecdedfae404352ce0e95daf1d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0544a41810c3e6162048b432b370023484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65598b0df70fd5f7c04f1980cb454d46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae3a4ae273591d40b2dab31895aaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581a4667f3ecf09209e4405e25a94b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662b67b6669838131f8a4c09252d182488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91952415e4b564c5edec2b45f23aea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd070bf30509f22ef9b9091ec220017490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377031ad8c30c3a840b4abc6ccb8eb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe610661c65c4f6ee7aa10931fef8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491bf887bf45be4766b991a535f1cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c4220e1eb6ace9f1e313011cade65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c019a01ef52e49b56f5e9f58704ade495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb388afbda2947a9c0b08dd7d88255a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f398c5b88e498b5b6fdb664521d1fb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518f81fe35a763ea50f7c869f29b9b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058252ede1439318ba600468962312fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da8ac665d8686427c08e3a049d4715500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33920cc2e9d104a9b4d9d185886333bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edde36fb152fc285d1e1ea1af963c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3972b49cb3f38af0b70caf24c4c6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f2fe74a2574a01cfb857ecbf4a2f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec438a2800614fbfd600c03b22c59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce7fa197b2bc4e0504dbc9006781c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fc45d97d5c3dc2170921fdfbd84ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf80ccf05b2a6cad0039f190fa4607508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa83e082fa3852443ba3badc012d3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1536528500c5b1c9105ebd7ad58ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4c286bf52bfcb5e93d851cf06ecfe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d61fe6d085661fa7a5abc155005a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f082cff688d6a2c0da390c2341e6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e10dffdcca077a4afeee439f94f1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d26cafb29f79887725b3d724ba7e51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90975addbb992963c6e195ae28f1019516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa972f55f89e81e5c8918bf92c8efb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06af46f11de3d8cc7fe7945709b08f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f50279c1ba5f7de2a25a4a1dbac42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b32b24936989cd2f0625cf0d4678520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b380b060e026adcf11f8e476c5d6e15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c746411c09c3493a5a3bbc9a461c19d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f90fa498d9ffdad50677d051daf06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa77a08a82fe4a9b0c3f93486a165ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4b9a2a091f995c4717ce66604e40b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aabdc8b12a562731af5ad20cfbc33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9eed0dfc37e987a0baf6a92e4873b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b37d6d2fd9c8704ac5b4df14398ef0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99457de7de240baecca7f3f9c763ae8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc59da71a1540b7d8aa02dd85f2ec18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc926c57157b26cd6d380b9f375cf06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fadb8f48f98393a7e9e119bfbb793532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ba90612995dc01006cb47ebc3efd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29adf72f191dd8f4c08ffc8aeda3c59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc64ffa117344582e0dcc9ea39dd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726578af93f4b72792ac4b8b41848233536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f68d3958bddd9f1547da1107712c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a53209f3b80b0bda4baf2d690657c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b2500a6df398134cbf289d137b1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a1f9f4d4effac3ae5216a8c839bba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292123dc143cf59ee52a6c9cfaf5870541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e136c4d5252ba25f23c8ad6031ea1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e8e17148374b4fa86b96029c8a948543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586604e7a50175a529859b3c0eb4442544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463e3224c00ff0bd5cdb0d75836d6db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2943de59172fc76ff64a9ff75451c2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266cffc7cea8557b11056ac632efbd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1e2ac68b808df6a01c65041fbbc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59301f30b76fec7ef923b1515ab714a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a7e04eb0afcc9e27e5cb7b578a996550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa3f0dc016d14f86eaabe90b7b2142551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6cea07b0501ce4da07f71fe1a70e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bfa03c9f21d0c85dd1dbe20a071c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8e639040f009c0b0fd8aeab81edcf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ae6b3866ac8d77c9ffb6314479c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067b6fb2932b7e0abce8ac1da353d36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920106af8bc60aa0c41ccf8a5e66098557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afe761b8f35a3269526e25b6cf17fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef928de75940762a8d616588e3faff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a887083956dcfe6f8073fb62a25e45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c0b02069a268bf5b7d52d32de4e0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99930187cb9506fc245806e840ac73d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d81c4a23233f1dba9a91ffbf2f21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523d691b502dc5c448294a0d6e20f0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b8a7566f8cee5fd501a5ca0b555a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753485b32f352c49cccb1ca98fcdbc3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5898816fc96482c0b8fa63d6110ec7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494642c6d5b7049a2942ba0e38dac323568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13409bad9ca09730f260ff02819d4755569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588ff0b2dacdff89dd3a4e37e1397c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64909f92817021eeb854e1d3c80f636e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f37e782f1429bdd85c9a6c057a7c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6a167a3912063b3ee1ef99f4d26a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39242ac99473b88239ab46bb40e556574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09654c2cb116b7a69adf02904282b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872a3ed9cbbe5fe3fd0497c27cf7f43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cefd33f5b869a6e74000d966c7ec54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a663d3a8373ce8df6457e72aa181ccf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bb6372eee7d3a1b4f49613d27964579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132a82768f884bd34f6ded6a6b89655580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098ee57a9072329afa1090956bde4f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa357c5301e165b40c17acdec55a71cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68003db7c4a14ba3e8c07bd3335bffd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12764996bc21c8470ebbf813fb3807e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cbb21b91f77ac308985a59375dec1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603daab1e043074b39c59fd55b8531c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5b347d2e82f768d3671a0c11c47f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eab7d734b1274f21ca54afab4dd78d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101507a2ce4b7db3ba3ba5fbd899bfa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f500ac17c98342a88c7e5965b38e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f8d3ea82abc128064264d9367ea44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8fc4505ee041b3003107b1991df41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966576591ee8b621ab06eab8aeebb56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c0e16d64d701453223cbff3fec141594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893f3f8cdcef99c62c5bfcf173ecb2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae5cd63d553fc9ee0a3a71ff8b5ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6cab299317dff2abfc8bead5273b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37f5395a92a3d6fd7812fd482fb1aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bd26615336120ccec444855c7cb4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c48219257a6c3b6435dca5db3b981600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5545cb6087f8932af9d4fde0990c8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b275e9af6d5cdc42d160279ad02db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6bf433f10de74a8b4eabadbaf258a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff97ea395e832d7ce2549670c469b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75795e6433c1013f73179148557dcd46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2887431d85613e8979d35c3504fbc27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441781ab758eabd899cb1b26db5b8083607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b4beac9903d10adb0edec967d2d45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e362694d318fc24da343666e931c95d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b35688b722443e7282800ec847693610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc5e0133d46e353472adc031b5bb00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb6768b4de6763bf8469bde9344f7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b14b925ca818fbea618bd3385196d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf03f7c4cf0ce65b2bd91279f1d48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5ce39e00f0308ff81f9d784ef8268615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8f68b75308f4aa2fe8a5d4aa7e4c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d881761332f0804149e83b0f494ba8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99da5fe2bec029a69dd4d0f42074bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb744001ff3669e14006ace9d7c04709619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb195337e88f16d33a3cc12080015e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baca411d0f4570de9f76a11bf8e374621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d54349dcbf0c9b0ec58ea94df1b20d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca97d578f5e3af91d49e0a12a67b937623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6d70b1c5098361d0ed44d03c208b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d86d4bba8d1189144fc8feda98f47b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707857c479362930454f9c09f1fa6f13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466a985d2afa12e8463c06134a7e5dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f8935c69e1fd7daf54dd06e2dee11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb12159d6f8f78927f3c88720563d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807399bb31de917e4d0131715f5885d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c8cedd152766602c98b2b01da5dcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85052e7a2fabbd85a7b5330e6dcbba2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008943676882f48dc87dbdce2521b25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259803f12d173e46bd7927f0d8ec85c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b6d42fbf42b4ea39a67873d5d8457635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b78990c8043594d4e9de94f6da6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003e62a64235460fafa6ca9deb4386a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e95c15568a4a37c398e939bbfa5594638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa656bfbf49d65d74d67fe66496fd2c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefbc671008142889274cd83db9a434640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2b9fd48d2894e13e2973a76d7a7bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905dd0dba5a161e3d1e7ed3b1a8a667642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5d38f634b90149ead2fa47bef19f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f327b2464faa409aefe71e956f086c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b81f3b73f02d0afe8ba9f15541f7ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c1ff813e2098264668575c506966646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a3e6203e34abc6c3fba4c2422a3fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a35acff4c3e3ca3e5984ce69a93c10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a8ccff7dac730b15a9c4064b3c02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716033e119210b92813e7e56d2252c90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9bf0d6faab2bc2395721e40f2a25a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8687b3ed9d790f3e7270ee095a662e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a709603fd8774df7aea13ad8d2156c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a8de965708d9c7957f3b998414d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f2c663aebd2f9ac5410805a69153655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df215260bb680823ebeebe14ebd6e32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ca50bdf85650fe15988b0012e56bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cfc17d0d00c72ecdc919819ba36b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99543fabfc8c31994a821395b3e9a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1bd3ffb3e75193fee7b59a68c0ff9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a549015280f64a9d69094503ecccd3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78d8ecc8d58b852db38acc5e0a52e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3516a0e77e1583c63b5168d4632d422663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8528c01832ba829176aa1ef8cc18325664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d15d75c2529b75a8392e74cfafb040665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ba2e3103c4858a16e9d52a869f14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde2f2c03d26f9fd2243865ef67eab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e81aeb4de4e0ba2403af6d2f4b517668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048f6c750f73b40eb393ec4d73717e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e611977f344c80f5ddbb3bff55ee451670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d05574a5ab2809d5928bfeea4a898671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e194cd8d5d86dcef1df419cd4c5d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2326d7fdadea94610dc43dfabc7ba0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831228cebe0ee3929462c611727e712674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a106fd4a287eda65c2aa80aa05557675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149aafa1192895c64a74e49e1c3e51d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d7a3ff98a955f7111890cdc198984677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dcf0507eb023ac482f74da03d55b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c44b63adc4e11043c974002904e2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38612758f984a9783e365ded29e9a13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3034f88ed4fb0aa53c78271342aab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2076e56a39935ef62db7620ee3600682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdd3a76eff72f58999f36178215c9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9304815743787f7c3ddf85eb9cf719d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e93e43fd0575185b9fb8a89c1ca87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930b2e577f0330acbab1f28b28b975e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95286daf6a42ce35f3f12f54d99f59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92504988e5531e1a9e7a08ce0e101d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7954127d0d2386185f5502391eaa8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098f3c9ba40cee8f7e9bc4bbcb650e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825046ef0799160cb7a2addd32dd00b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0800faae7abba70671e51cd5310f91c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb95f4265ea075f7e0d50187e159b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b715d06300c9976046d15e065758b36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac34e3ff6a9ae01f1f07bec338c1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105b40e699b81142d7ab52f1048ab83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d8fa9d9e5850d6d6ba47c3a8b2d24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fa9c969c160f75ab603630e80f643698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea4ff6fac9f3c8a871f9195a7da43b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955e9942b8c253da2065a05ea3c3c70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9815a9989dcb7f15261cc05f8ad58a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145af439b9403d4c093f00602dabe9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b08c31ae217a8cbef7c64319d72b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a12bf594db3f6e252ffbbae46f30f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6d30244c3f8244aa3d2d02778b773705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047e0b4d5b8cfe30caf863d6256d9d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e405dc02bac630b8d69f6fd894a7c28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbf8a3c2050dfad8cfc06cfbf8529b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d31e2186723db94e464421af4fccf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0fe650d79713d82e547b8a403a5b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb33b6ef59ed5a9b7aa9f83d8fbbf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943110c45e69416d14abe953dbb909b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22469b260e81945bef41f82e9d97ef30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c96955120744074fb3205eed1569d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd8aa4374f2674b6b612dc81a9369a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d44c0b44a86b6eaaac86b39d979a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a288a1aa06b3d6056a8052a3be78f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b02f052be38731b51539dbbaf96b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b80e8c914393184f75e21be1828b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca6ead45d11f3dce6a8ebd14f6335720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa6cc51189d2a39802f6f72fd0815721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238e861afb1fed2d497551bab6bc609722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7a2c474808aa9cca604ecb04d601b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a41281d28c324c527f022105cd3be0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b052ca2772a80bd3dbfd4d53b14fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049df088c32820daf60226340d0205e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e53ee862dcd95295e32422840d379727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986319e5a6fbebf40269b561d5c0125728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f5ab40854bb2e9b593fe609b5c2e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3e90808d480f38189144b5a4b4dc8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426090b866b728a0e8cda95dec180e0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533068bdf1c45affbcdaaab347a3dad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aeca52d1c96e640be28407f093ef9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e652b5c9f7dc5cb7b4ec9fcef70da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8389b8729a8e98016acd08381cab8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b2df40ab969b6c233e201893dea90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b016f607d5f1fa39c7d6fbfe6868f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d869e15d3df07bd3681683cc14943738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363c4dfa4507acadd3ec0c4f7fa961739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b748dc53cfc907c489044356f040740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be39fa38536ab3572e9dfbfa70fc425741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d163e3331e30218f4ad84e1a23d192742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d81321201bc739fc789d8aac156ec6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4992b10688dbbb84266d0e1195e130f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96db84a8a10a991a09655b6c869b35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126026fbecd158299c3863692ed4a3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbdfc79f745fe889e6fd5347c821aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d01f085ced3228084bee790a2b4092748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252d7223161d6a6cc1238add9389873749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44411a06558f9127174ec3854ed3cd1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6924575b82522fca2f85cf08e7c6ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cda3c7e273f07449db9024bb5108b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e59a3fdfd5baae2e454a9d2a976f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413723ece4287a64fc96dca58933e6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c92ab6c591f0b64eff015e86732b56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f7e7ef7d72faa053988c761d0285756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624460c7c87372f89ccdcd53ffcd6b4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21990bdd4bcb4e71f60a2e80c8470ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfee01f971cd0b6b3f2564f2eb75670759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9298daccefe1742db903906458af98760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d71a4b441a4f6233e52dbcc9cc4d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b481a16e77d5fd059b3e481f3f2843762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f419f65a8aa06232550e5b0be2cee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bad7b4c6ad99958793c1083f85666764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226324bc81d59610f0a3b318348ad78765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b9424dd5a677a5899be64ff77ad4d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33b6551f8ef80dbb95a91d53bb461f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041600ab149565f88fa563af31c8dd4a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14021390cd87f4a9780c1f2c5b10f529769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1ef2a046b6c40845cfdd4bbe8eeb9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7a759986e54b36f7fed855a7e6474771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcddf652bb13678d50f9932e870d06772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e56b92c75b9f41eeff697a331abe26773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1c3790794095521dcbb80b5222567774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ac8d3e1349fe4afcdfb51f217489a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3befb93446c1609d45e19ae1d1b12776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568dcdd3aad33f6f8de85eae8fcfb7d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e1a10a6bb6399f7b01b32bb195e6a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de1463efd1add2d8452b9cf46d1aab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb69426a775c84d875f388f0deed4f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9ee146d363fd1f99c23046590ca85781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a9b1083393acc758bb26f2de54c5e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27bab8cf67bb5a74fb48b29ddc1c0a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8bde44808a062a1714e0175e5659784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b140db5f7bdaae967b32cf4cc1832cd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ccd1f6353012534bfecb3689292ab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c78acc824bba1329412a8bd93a8ec0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adbbdd0d7e343e55d1a5180fe82d18788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e53d1ed2581170b6a5cc841331842f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47bf9274ff63385ab3060ab7614097790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55adf1e777e63e4dacdb1e9e033c206791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a1f95d88b57b7ee8fd93c01f568c5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed1eff0217ddd85ed8767f24d34dd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71e693f3ea561c6bb979d70bf29c81794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f542e08e4dcc4a307f6c52cc59571c8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a21263b43e51f708b7192d96575a43796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf29b2e187236736c6b6498f40cdd2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd720a0934d408365a0775c36bf4fb1e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d32a9dfc059afc9e35193d8b4a8cb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1541f2c804097318a1e159a3aea27800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8c42887efcbdea2e4f719d6f9f117801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326c5cd4d77612cbb0a42eecd7bd8de802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7b9ae2bc77faa7bf24a5ff0ecfd19803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660557e1a0dc20412f2e4e2a79c92f9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db726d09e391e472f10cb81bfc26aa2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c20e8bffa4248c6902e290cb0191806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93c76228cf763e0d27aeca3bc07b9a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec7828e273dbfe37a2ca626b238b20808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c387ce5e4c80b9409b025cbfd6838aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd835cc2492f12246feaaeed05c2804e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c58f49a2bf862003d3369fdf1dfb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b1ddbd1d4fa5337ac933fd77227a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0450b42ad7c5e9979ffc92f0dc51b7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635c1f0fb1c4d42f891ed473dd4781e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361a0a4286ef7c767b02abdd2700134815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b4c0583a4f8a0891563356c387794816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e71d3c7b64b84ea3b40069c3a6e14c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb96343e36049e90e571272a85a6a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce419e19ec95487c636f8642958702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8ae1aac85f41bd36356acaf9e12cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ade71ca531f5eb20de3fff786afc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abeda485434f353baa8a1886aa9e1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee66a9da1334c004d0e92846b758f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772eaf30c72ba4449d8115d5877f4c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a78ac75e6e80c6a9ae6b85e5f01558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fce19cb2462ed8aa83e65e410442279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017fea5ea534e3888e2a4f3ad8fcb9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29675d9680cddbc5ba7293c89c33c78d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f90ddcd594fcbf33c9d33ce2f406e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ad46ab5a22f38ea4f5c0b0add883a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b225c1fa9cf01c1eda6f0bcd1e8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f914293290186f1dcba135bfd2c1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0614279745d5e57ad8af0b0c55f3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d5c5821577f6b3f7b81c9a0b43e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067733f0ab536779e90b13054ef80b1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bdfadfe23af7e308b6e2d201e65f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f26f45baf77b2a03ea4ac8dee4e65820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eeb91718327cf37954ef1e59d7d4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1ffa13f9ccfa132da41a98df885df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ae7a174ac4830473da2b11e347f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a221a77c68d6e39b3068b1fed649f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c293a8374ce19c52a4da26dedae56b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50287c0e03c1ecf2df974efd416919026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce1e9d06349575a9fb254d63cc107e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88ba591be42b5044be170ff3b7664328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f0c9036af9f1c617ed2374795651929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47bb67eaa6c1e3eda835cb9944219f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b67e4c02495f8aabab794c99132f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b089ed1ac4d7c4127273d83ff260432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb954a495ccdbe05f154278f5a01cfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacba707a04644352da9177c2cdf64df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eacbb42897bd1927e168baeb7222c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8342315e85c6fa0f71d8bc4cab4d1ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472fc27517cebe11dafdeaddaaf78ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9dc344a6b6ade2547c0bba06c7b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7dc4dec7c34602c837a665362693b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8353702ee79815827eb07bf29d2aeca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db837a0e7ed0d858f4fb13646a80d23641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadc8cdb5f04005ae285fb760b22f1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b62ce506f662ba3d09a598722002d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b76c9b433fb0aa8f4951535c01039544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9df2ce88f6f3abed119b2b35ccf9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf475a703fde295baffdc6a1445e7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2119fc46571540ae97121411044d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98c388544879426e46c0776731f8cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ae585cb486bbadc2409d799fc25649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec6741eb8951f570dfe39580e12a5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983d0394011da267eca5530333b8f0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9731dde2101a43f6b59780355c963a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc84e254feb3c9271c5be9aae0a048253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203674ab11352e54d64594c0171c01d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767aaaa65cdfb65e48faba940bc46f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc120950eba984c1096b367b9041656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825240a7694f808f79cc19cd95f3a8c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ac68343b62603c19b00986b5cd01c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba333d3cf10aed3e773d3c291a183659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf0742a9fced39956063451549264d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706df6a9fe72634127086e3b96a62f3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f04830fda9651c6f3ff484acf810262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808aa03d9b2d18757ac7c8da989954163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cdbfc8c52e1c9ba63e600eef735d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dae0110b22f90d42279352797d40f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad812b61f91a9875fd46e73fe94c7fc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf637c54827607ed44541a93c6cf8fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6bbd07f09cb3d0a2d4c88b7768bfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6e30d9d650bfb5005d5add616dd7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a5fadffa7d37c09a9f1ba97c9df4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9984e9f2e43e71b0e242d4a8f8d3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc3649d8cdbb947a1635ca3dd63c5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92c9b77369855459b6ee5bf92de84c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174342104faacec77ab560ae1191e50f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fe8682f16bb45bc7f4858e32fbc2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80656539aa30bd1250b7ec7be2c61ba176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329901bf980e963ad09a4af91b511da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdec89aab35485493c488cb268f0f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a59c64ba7d0da85034eae0ed5340779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641000e9c23f884f0372470149fbd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd654e916ce1bbd55994366182db1bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe9840969c7f84ab11839f5c54909882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b4c1403ef1b46dc1ddb87189fbeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed8e6849cdd0e49fc8ca1a2d01d81184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2571b0c9516141b38c11b45c004075985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0993bfc2ab8f9f1c0f4f6bfd14ad686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a68a0bbf0da1bbdb9379ef63ce71b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70c357fb559dc319dbdda6f3767f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc75dcd62162226e985d3103245ffd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed4314ee769b0f9fb5f14e50727f1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628b5f8a6a4219c77bd1d4050f7d8b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881a3fbe0092e6693a1e2eb421cb5bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ae31ab7d75c2e173bfcdea9c2ef7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fc7362fe35fcf5846f143004a9ba394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b2221061f7f8bcbda07b53e13307f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb515ddfa3969a082233f638914fd94996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763283d14867c11d5a595b8ac49dc2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657235f533c66618cb8681ecc750411998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6036ab7f42b170f473e65151f213ed299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc50e5faf086079b90d713b88328e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea1ccddb609e2e0905d028eb502e0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8dbed2ac987ca394187d0b04e473e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff06ee31ceb72e91fbd79c12b27b3fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5f6280f82a3d6470e0f854cb9120b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e669967b3bcc40bdc8e684936fdafb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d90ac0b1bdce6422ac0b29374d28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e61763fe48cab67f68aa67f1e6ac0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabebe1e66c80a4ac22c08e49dc32fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe3cb35de4a7e034035b52febb93b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82247126d8068edec33a899523ba69c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc3b8381abd486ae17451849f07af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717f9c282c0dc1843878e9623f0b48c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ae7c1ea6d2d442f77296bfc5d8e45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ac8b287e1ce909551dc9996ed0bb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34254c09e657075b8fa0a581317720a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4149fd96fd6c340a20502110796c2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5feba612e11ae9086f4fe5f17fbe17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2920d41fa00c7b9c791f8c32d68620118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f37a26486ee915520c54de028b270c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069684322ee7cfc5db2ffebf3be993c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5af7f51bd93eff084e341e21041932121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398c1fa480e2b808a0401a1b8872875122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2379be3166b5ed04436e5c7571b3ab9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26874859b09a62862f2c52cf5928798124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213981c7fdb46d0e4a852b7e9a4f3d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccae004d8df1a2a414d7068ba0f8c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d5414d6e777385e7b5640c1e191a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f36ea014059df31bee24fb6fb4da4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124008bc6a2458133b3e76704938384b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e09de9673be491c22ad38e3c50c2a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749f43c219d5e1d1f1709816d0bfe7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b1181d5d373bc8e54895c977dd958132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4f6dade5424817d885da5426ca938133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528bd4135c2a0f0898e199db7244738134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94166fcc8dc3b0377460c75f80793766135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493093d25219cf26c1e0e0e63d0bfea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5252db5d0f7f5ade9e3cddf5e27e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b104e515665ce9f0d03b0a95369cd31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525cc15ff12f23e6fbb20887c9bb055139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b49b0d048f18bfbedb4db87cefbef3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5a02b9441f2b2b414240b8c2ad0f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404741563fcf497a6ffe5659b7a661d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b5794b5c756c0a49276e983454289143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a07d833dfc7755ee75821deddc1755144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e4f395124541d75f02043e943518145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c604d945c7515f152f26eb128f24d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78318d8ddfa4780e0c8716129c5b6efb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c874fbd3f21746c45a700b39144bc4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353feb67a05cdb5eea8494009d51e0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab02249cf47be3369a8c2775980914a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2cd7c18d3670bc67a6f60329c5017151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c5b1a6cbf94896f4c7f4ea9f07d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c3fb1d1bd6b9f054980d1e8d39275153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a7647e2260b609426c26f645c1cbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23937ff6cac23f77b1fe35b02def5c24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc625e0a9a884b3358c0931317132a5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0428a01692a8711b8bee642357d161157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a5f9b769517d3e1f0c8377efeb7d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d453ffec30a869b4da1ed79d92f88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb07ce4b1edcc72a10d08abda6e61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb68a6a770e20c6a2be0d749b5fa7dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe3e77824cafb989686ff5bb70f72b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faef58ed58609f9bd75babf4339e838163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b266e64f5fa90d8721fb4d94b6051c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ee8c209937d6f404107cf65d4b9b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fefa11fc135f7f2688be91b7fca974166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743db49828ccbc17bd5bfea91fa05ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1931e4885f0f45e98c0d031e54ca3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47965a79cc37ac688117cfda34ea8514169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997728dc35fe6e1cf7d327fa54e87044170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba278ed73e209bf94f623ffa668cc9e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42198d95f7fcb5fb376b44044387c7f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23557cf3a9eb0c88dcfb58e9f960dff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dde5648d7d4aa01e528134278f1a41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a18384e92ce74353537ec974520435175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b143de4b4d298f4705ea23325a2a94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e6980074b815962298263e062ec2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfebaad819fe97894615b1ec3516cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c15729e1ec4de770ee88c50ac5f646179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262ff4e26c73cc7733a13431a0dcdf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282d31b184b4b98ae48fd7e53cc3702181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68276436fdce4f1e33e5428e73d9ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc6d2eb9c2e1a908d1faf902a00516183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba3ba06c621045376cf187f9ac8355184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c64bf8e29f9915c55cd68c33951088185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0561c4003c3c911fc2082533f0a885186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b7c347941798ad53e9379f7657956187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e1daea73fc0faf0d5fb0db86a2122188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720e273f27d8c0712558d6955630af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed582e4a4d53aa5e16ee03052284e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124321bba3b1ad26b8035ddd5ad83f91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a26308d362ab28ce0ea9548247d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a648c4c8cca1e440e673ff54afc87f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fbdc15e070cf32645c5bc4917ee84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808966ec425f4efec589b289b505bfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258800be85d1aa495ebd302869f41b64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e39f633b5e5341830b25d09a6f2ab3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735da5173867cb958670e36e9825bc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f2dbf73abcaa10e3a1c7498aa254199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bb352fe0dd4fd4715c9634a447a1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238afb6e0619c3e01e652dbd85f69bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec67bc4f42878364ee442e289c8e65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216383cfba7ed922a31c9a78cecc426203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537324e3216ded4b658e5b09abc26ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ce6b600802ec14006f107c58f86f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7620581068234660c8b1417007ac439206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934368fccaed3fd6e6068a3e9041bd09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a56a4816a50d64c6afa585c58ff27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ca400ea3f00a1613f4b3a94332703209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673195691f16f914467b80cc69e2c62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef0b89488a40358549dc829301ef24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aaa56646748fbfd0f2f15def27e72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0955b0f920f947df96af73511f318213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fee0e47b9b86ae8e5d1523bb7002e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955d32ff812768215c6224dce960239215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65fc7029337bf2b3c7600e4b56e912216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127579c70a0b147c3c1037f32714fc76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3b04a93d20c977ab9eae0f92d9bef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f312a42c4d359740a114046d175cad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad634156936239bb8ba984fa2dc7bda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347c564f00c2b0e8dd0a4377e8985bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7485259bde38942fb47ee65a0a6ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8d9a2c68b0baebb8c642f77297e61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933f41f2b25aa4946192a859acfbb70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3687165923db04390cce5cf00acbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ccb0792514e7a10dad0b58982acac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9ec13a95a94f04e5b85e64c048b50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f73ca8e4c1de8fa3e26c211e31643228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca10500c55c8aefb8cd06fa994a62f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cf3106818c610392e37b589f578d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ecd2737cabc05641c35e9b411d1ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00ab8bb39d20980e5e358015240ae3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0ca0b9124a000a8e68d9c657d6094233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27ebddd004b9091f4c8b1108cebcb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818047adf351cc6ce3b92b457a6808b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ed0cb7f992db7cb4096a2963fb627236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbc9f1cad2503e7fa64aa277c5a55f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677236900e0abfa9d6fa87d991d7d70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a502b5df83cc7503cf8c3f99f9b8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162df62ffec301931623618a88268b9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acc80ec53073972f82e6ec1c97aa95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b533f143be0f7e68dc022875a04e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946a38f567e94bd5db980df4dba00d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703746137fe9ca098ee17f6e9832bbb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e758206f8c0a083e93f765323f2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b76d05c00a5819c9134c028bebcb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe78e83132c5a39111cb0a394cb896247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579dbba924bb66722e1e6fe27ac39c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc073f2d3be975ead5cf108d042f73ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080ccd27e4f2ff4251758c044c70cd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713814d882b323aed748c85e6e39685251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce3042b2543691389c2f0cf16b8d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1dd447fc9d167f493a9d4350fd904253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73eb55bb84e722da44af91179ad1da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a04baedfc8b6bf24bfbd742588beb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6f2c90a19923e49598373015b217f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03f8049e8962ab4ace39e5c2c0e99e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24db7777a395130d8fa246986dd0e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc26335d13917cd1ad7f0cc7f6961fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4cd75f3c153d73b16f5469b5a43a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc11f449210f1d74567e6aa27ca992261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4578dff28141a6a9ed4312e599624b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a9049099a8978dfe257267f5b5cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f2aad7bcc1793cb3a1b9d9a090ba4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe29222358c0e75b91e29d40f38c52f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ebd3fd3221e702763dc5bfb3a2d00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434f319f62cb351617ab7dff5bc3dc1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f90e448686f689d7d5ac1fb28cf655268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4853947eed0643c43fd2001b6a139269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d43d3f7ee08ee3825a4e9b62942ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c700cbeb5f0aca415d07b24e272e4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed114618bb8d5982b61f3192eb8df96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc9089b8094412de3a71a5a510ad3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bb5d9baafc0761494089c4a168bb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b162dc54a1985873db5cdbbf9e34db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cbbd406d1ee77ce9c9de43e772d8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc0e44ed1fdfb9ec4a0fa5379a02c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668035879fe5a7eb08ed0d3b5b6e058a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e88eda3010a0612898de9c34d9ef8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91419de831b40397c054f651ee3e9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e56bf6b5a9ed057e1fefeb3198d4cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69829d7f6f45912bc0ed356861b9e24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbfea1e1d483d0e10997958967c778283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b616e545c3a2f4f8b43079af18d82e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b0942a2a25c168e94755f251f3e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ec477253311b3780cf0606fd8dcc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34d250eac618b6dd6798a090f1c47e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255b7da051120f7df4f4eede76f1d7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3ab2e7047fd0ee5452b23e5854664289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e6478011ff49a7beb0efa775474d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b121dc796a4ad663af0be2981fe055291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c04beab92bf8d07313b1a25df7e280292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51764113ef97c8e853a6a2690c46a84a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc4c73a6849eeabf28189a717ca805294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3325b34c93178e56b322d6dbaad486295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56401cb53c14182b57a8ee9cac1cc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3476e50f810f454a9fd40d2bee77c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbf2a5701307ca8a6f98f28137d06f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422f54349e681a7b2e26046d00a2fe2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da729c8691389000d0d97e68de2e1de0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8cfef52af2a91bca9ce0417b67eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1870a56f75967989aa5db919100eba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fa2a79f879f5aaddf7aeb6695515b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5ce48b351261e31120116fea3c2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6b45f937e910f5decabd987215f87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061c4c0727cf2fff911e7b2e8d46cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a19a530381074ca5a909cbbe0af82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efc131ea99a5483664e7772bca5645308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b215565ca490bf4d24c2c339d3ff729309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f3e059aca4514293b6c3969d66085310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaa7dd4a6b2dba63cf269cfdc39d10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86475dc77b74bf1a30941bf9325e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215b2083425807bf381f4d0bc8010b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b8952dd2a67e8f020393aab49978314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035930510d6c7adb4d93f09c0874ead315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fba9b039af30492f32c1b4be9b1786316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92b1754d4fc701974918db4c0a7ced317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24a9398b3fb9968284580e26742983318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186842a304e7ab0ce67834a707b36be0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac6d9a831327b7f022dbc63edb3f20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f472631bb26bd80e5e628a228f9c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69f0ddbd9a7334e585cf44c3f736f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cff98756e87f06b1927909a1162dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac4c903b7f80ef7116613716cf572324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88db4ddc8855145a770191c405f6476325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed87a443205a9fbe521741b092a106c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f40b770c5169cdcfd8f9eb3b9225d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455025b22e4bd0e1f815de370bd63a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42955a50c11e5433ec22af6ff48332329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e29fb3d07a5a3a3d4d9c6a6551122330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301bfdad6945ff921ccad38eba71231331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023bcf7982095964a482ed97f81aada332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a327c151713b504b6019e2364ca20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fa79264b41dba75a183473261daa1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebebabacf71848a0b3b96e852eab45e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d35fbe154b4a4c35a3ee99d7e2493e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26162cd56e57b58bdc990b9c04f893b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dce6f1da626ff0b558aedfdc6dbdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1824c1f9284c84a6ed3d747b064318339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27ec24fb7c432f17117dddb9501029340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ab9c1ca6b35c631fb81ecc5642875341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842da48ac3e1a71315619aadc91fcc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2451c8d5ba40115b54947cc262dee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f8631c3b15d413183d0314ab7a1b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55121a7e0db45b652f31e05feccf7e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5d5f78b3cfccfb5e7ed4fcbcf8b97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c870faa92eee5d760c9d4ea1db1805347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb59cedfab4996a235c8cf89048ce05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e98300de6fda440528e301bef8012a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd264a377ed37c5ea6c1ed7c8d54608f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c0a29563e4802d2d7f9b01cc07c87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28e1bb7ea67e58171de49cb689115352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb5f842f552403e2a9a69dadf957c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa430a646ae4fb697e0a60c426ff169e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84062c3282e82c2ef97b38368ba0fa2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c344226594a6efa23081b73c593367356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19959e07eb3a9bce4012ca8eb7bc4dfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e488fa19a5326c6c06f6cd1d0dfae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf14f970a9246f438fb2ebeed6a408359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fc6c0d06dc906c8c559ba5f7b4a36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ed836147026148baa5f25cf6a0e76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589038b9c2df0f1286f55cc11ac596b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d1503cc7afbdb971e9d1c34f2502363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ff776733774e7bb6e0013f5670cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6c49394fab75e16e57a21faec4b9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bda0a02af8ba92d42fa78b42f934d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eaa3e678de9ea407eea9912ad930f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d9dae324363f15b678f473ddd977368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15937f4b9c1a11f98fa9122290299369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bbf9f965a6f76e3c27f59d82817cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971b79f9a7f3ca5878f08d9fe43bfb3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85a4f90183823cfbdd0ebad10e5abf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03ecde2876e474a819fbea28fd4cc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e759aa8b9590aa0c069bbfa023359374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b75ac4c585081dd27a0aa3f3013f2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a4134aff6e79cf48e84991070746376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a7e87044020a3f97ab9f984c342dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bbba0013d4034edc68beac7bed54e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c690a967b50774a0c437817cc7153379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928e85b32a286138c98d3eb9442526d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac200184f32fbe745603c7d8fc6b3d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea379cd293e05a07ac207a5b099a4e44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1d353ae32e95d89bb38f3a143d427383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cea30c142e7a856a21410ae47bf91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909203b860e5f7bf89e3e641da90bedf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def2d6b50f0dc5d3f8619fc6c69a46f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552d85787cbf3472aa34caf805ed9ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be45394b7ad779f3883367efbf9d573388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ee2a814c028f28d8774a2c38d27cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccb0c2be3ac324091450cb7049a58a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bab54e7711c72416e31d44c92c118a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd8b7a965642a6984254e0089cad81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36277cf04e91d850d3799da30cc82fdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd36bd4c6decaee7613623988acdb6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e65cd6b17d7faec3ae7765510fb624395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e644e2a1eec32ae01256be0591cf0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecd63ceab215261bc4ffe54f02942f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb655227428c903d0227e4ba0c6886398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc1b9c9dfffd66f024e53db9267ee5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1db303aaa20f5b7ab67861015f1e26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94703c93167e03c02785c3d7fb9d59b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c157bcc130edc120cc5a4c15affce30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3001e83bcdf4735a18090afdda199c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e17c8e1ca41a39768580b3aa3cc23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbd6098156344edb002cfb212caab0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23ae7c339db2a5b18b5ba3cd5083cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa405a8bdba1e378ba4877e0a702949e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a5898a39db67f2a80afe539031a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212e4f2639a840861be2841689b5755409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b28dd2271c0ead75d038893d95983410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268f2889486c450fb4606b4f0686bf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875a4c9250efaafdf89b9aede2ab0cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b0048b7915932567c682ad8b9f697413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dd21bbdd88480314e6db8ae54d421414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6df9fd5728f9d3ebbc3e296966c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004a5e8bb338623b6f9af0b1687d4b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bdef1ca3cb6a99f0ea494d913bfd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3785e8ddc9c3c416b7f968ace0c49a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81a584b80c07b317fd2ac470219a26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf8e981906234cc527a52b7ce0d382420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1737265ddae739b6e24915ae35b9af7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9501954e949d6c752c75987f2b06f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968106f0530c6cad854af8c01b872c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3556993746167fb9b69cbc125fa218c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c089bfcf81ef2312f46c18be04f3bd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec85f81f23d92fbfea72c3ef70fb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146319fd9090a757a424f5ee3056301427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48164890f0c8e04482d33fd9d8b25c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123226b430972967570974df25dec44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56650b626d76d04952f8010082c8b37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73174a3be797eb48a15db90405710d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658967460c2bcd334750357e1162347432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f99a939b8e497b2fc59bcd9999864433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991036ea01e6bb32133e7d2b7e29c14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f341eeee7bdee6a37164a6329fa4831435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ec107ff45cccb59a31a9ed88fc83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588d44f00c840f05772cfabf7482ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc47c817f24357297d7396e537a6e2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45d06b568a65995c53b13e0ff102d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ac404480779dc4bfd45fb74e37c28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7289d44d2b8511e19796cc11c22aae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b96e38c9636e618c0b0220ef9c7a83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d44007121075190f522c70845e21d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b8bec6e8c5380b7444869c93729e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf727e9eea7010027275bff00422a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed2a06baec1d077ec146231e863522446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb903f3361199213c4dddd32ce441ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f161888d204a7427f6ce59c019a1e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b874cdba9e6b0e9242f8063a2f3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee33e76567970d30b56b9bbc12b137450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ead0d1fb26f976f29c7c90e3c23933451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e0fa875dcefeb115dd50fe4580a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c51113f5d9ca6e21245a6a0e51d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157c63d7bc95b35f2f3704cb8c3b595454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677748d9b78565bb19b6a2b0ffd9e72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4713054991fd761d7612f4a1ce269b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ce138d07e28401e3cc3d627701b4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b23e2df392880c8712f058ad0b216458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09399a68f75b70843f7bb38dd1b4fbd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75fd7e8ff3c408d066e789f7749537460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426dca4bbd7010ad0ce5be92afe1c65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ed4bc6a07cad198dd9e8398e17e6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40915bcf5691d3fa244062683766adce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d19b99965c7e9f5dfa4196a863a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e5b4f594f3f914a9b5cc6eb43f8c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc70237a34d3930db525e575f5b832466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4cc736df8b16759ea610f1a3c6f09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c1106bee51351ebcdae608903d9fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f5ac30a5efc0590ff8515407e723a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca77bab10ac97a965e317e74871477470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296b3f2e9de6c74fa2e2e99584a4d6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2958fa20a4b5c3789dc4ff0cfaacfd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908417d4fda65e0245cba85bdcc4ce80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1aae66a505b0dafaa86e5de867e32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d376944706c8f24f5cbb987da317569475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491476dd2cf9b82e42ab737adc5253a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd8c16451ac2f0ebb779dfae3e8795477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67851285ade96fe7a6b19c8a0220b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d6d0ec54a382efc91941455fcb374479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff706b23fb58a939fa0df5250aedd46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e366b698b8bb26926859f8114092c3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc130ec6362e4213e47f9c16e27941482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e8bf1de9406ab4a5d65ba38500fdc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d0d30cbbb5e73171e0e9d359f032a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01821af1320550f851e823e15f5c6de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e91c493ed1ad128b6a45d7c6ee2bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c17aee53afd733c00e98b4ef814698487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebc60d3bf86d5ea46829fac5937cf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e33df13526057d57f4189b4451902489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a6efec62e1165056acb6bc18d065490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0f004fe0c4ad07e52e21a8038eb38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5732f421409bb164ee2d9ddaff5708492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdcc5de7108abea9682f953c062968493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff591a9dcf2c2877c56bf4c14f1bc95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793909920639d24bc057f9824704a93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0230c70418580b8ad34c7f750caf7c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cec6cb12c8f9aa676c9f7cd1ccb7c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dea5416428d1c663b911191cb6941f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349296a8173e88d5ee759a9d1860e20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8a8cf282273d58a9f73ce8a4874c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c55c059b6bd4e5ca5cc3319808e541501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfef4ce76bfa580f9fa68e9ac4b1e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f0f9250761df5be0cd615411bae7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc7b139ff65161fb5baa3fc503aa33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8ed14a14f05f84ae1e651489232b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f577ab2284185f089923260f52bde42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d0ba91c0dd257bdce2df6e702418e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff9a348cbe95e8d61179c1e9bd7e67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b52e06f9c04477a88b7d646394ed7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330abd0e135109cbcf98d078a4784e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539a30a1c04e2633177a2204d9890d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76d9f2760bb4e029844eb3ed2ec010512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed427108c7f6129b0150f28d91170b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f8eec8b3f3b5fbf6ef522de6391e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82d6e965c4d5324a6f1d92e4fb3daf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c345c565f60dfa9c59b3a73ccdaa08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f961beb8246c6887a368e9c8100d92b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc570e5c495db6433777c4f55983dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeca4bc5a504399d8f3df6d949710c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62041f0744815ba6859f38038885f8c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738419ae6e30ea948cddea02a227ddc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbdd0db7f1e8bc2d79497496a04317522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126f0f47f50a1ba51ae07a92d0a2795523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42732a9006bb17d8edc880b06dae0a90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8d1a58c3ee45f010f20088167ab73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d9350a2e22fb606481d3f1e05730d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dbf9e6a2b54a5410c7ad67530aaf3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450ebdb11f1b9b37b9b41a6cee974a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32bb2f749929c5e4c0be4486ccce16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b672657ac38b9536122b85fb0838a73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f8b113c07d60af598820ab6456f0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5630b9298c781c5208f2373ca89ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10068440957223e2402057d054097d97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0246b2d1bd8a002c961d659e3dd7dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dc35d559e554b0645d851a9fdc9ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80ca7f93617af88e42da8d2e1d2ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69f73515588224ceddd11c07ac1c70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7f01b0f1417118642a9c96635345c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce251206b2a2ccb5c3429a7d190c38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e116a5339a105068f4613deeaab7f99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8b129b6171abf2c209c4eb6e48d40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5a1077a9096cfbb187eb7e75abea5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7244905fc3c11effab2e9d5bdc8e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32324e6d895defcd426fa96b599e76b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf78ca18eb05d0f9d907dca44bc5dc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728298a250c97d00b4d95b2de342a5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33049944fe76034d9729b8ff26f29125547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552014ba51ace23b116afa7206c1948548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef86984dfc09974cf812e1840b994d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e00ae635d1da14ed64f5459898837a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0593551e277b1d53a0ca8d1918a039551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71124a7efc7043e1874baa1991e79c8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633181628d12ebb14c03dbbffb4c3848553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbbe1ce4bf5f6825e9c72826ade70a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad178adca09b674f4513abf9319055555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1ee1490008e376ab063e851015908556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ff226577ea12586cb51aac16f130c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edd11f4ae67746e834a732f3ca3341558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ec549691679b6f1ef29d41f5a4da1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3be1bc415aad99a30c0dbcac38917560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890bad235b835405372c2f983a8d201561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd79178f86914f8cb0438099172acda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd78b3ec38373bbd3ce9d57387a8987563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b87cda1265453eb2992d53b803b58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd65ee7564133a86dfa9048f27c1cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814df84a6359182b4101fddf3810a8d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609140e0f14a2f48c257b563ce516376567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62a858f6b62361ccd52812a5762a38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454c5326bc7f5aafbe433294a96912a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e5db9ce83e93b83dbb08cdabf95bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbfc4c142f508acdca691e321ad2b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b995d1ac0915e2e7866ed1d96de90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a52a40e61007abbaf01958842428dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ca4eee307cb3c73a8248b2dcec54b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5812b6dba70ab7fa61e79c643d89d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96dfdb57353583ea4657e944089edf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455221cfe2e80fe424c0d1d32901d11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c190cdd1daf268af4f7aab959efa06e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75979639aedbe98ed7d94e440af24f42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4009fc8b8358ebb5d7bd3791e6be8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a30a753faecf5fe1a2c23db41ead581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6b819adf646652a9450d9747cc55c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88558b4d34672ef4ba846cdf11cbf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193416be6bd35d3869fff2d8c8665180584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dc1904964cad9deb43bed46ccfd81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e679ee55264f5d0237c93b3a5fe0eb1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d28145554fef6bd47c44a0193fce62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c2ed8fd1e64a1e088ccf7471ffcee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9c1144d8e7bc09e0b33b549025c27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faee995284cc3e55d71a90b2fb0e65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaea375cb4d98bcebf3dc53b25e49c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad5a0da7ce17d641c66da459662e60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b977b71d3f85bcdc8e61c5a30befb85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc4f4668f72b73fff3bb743e0ec24b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf792658d974965c153fd3d30257db6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b441db8437a782c93f13473872f8c7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952968b1a98f59d03a49e166e545dd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439cb7af228bdcc35c53ac94c974798598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828c361b5b3565afdd484644eb7d91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe11f67493bc2892f4bd41ffe1b9f9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88772fe1fe9a0e6f6ee87b963e88d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb73add466ba2239c28fbe2cf715c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d34f558e11e5c381e432f6e55e4431603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68cd72abcb79aefb75ee3c57cc9f67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4150fe2748d7c2494eff4222e74b1a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dd60bb698ad86af306b51d9ed7aab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7e7a33c9291a0ebea2bd9bbcc64a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0722b548acf2ac991b4f967e5ab36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b646f3cd26dff25d08bf64c1b45e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b567731a2492453480a33afd8d6b7c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c698f545b01502970f345fd506eb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0eb3ac035ad1851663fa593108034612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b89ee109a9847a33f1f40c753657b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4c5428791c6f8aba3376487ed9509614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c765d5718d8dad5b98b2467b8510f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec921f7cbe01f24a524cd335e635cf5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487c77e8985cd3540a04f280f5d125b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d788f3df84970b583bd79d46553008a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd4efb01e03c3e030a99fd9709a8c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701fad956a2b8df29aa64054ec98d97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d90e42382f9487a42e3c756546d22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c373fa5730118fb84a26daf003164a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8e931ca1c59bfdb88389ed66f47ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4b9ca7962e749e5b3339eaac645a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8661c01c18902c9378c25bc8a016d64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6cf902f9f4c6115d24049b08b4ec2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b50eafdf49faf6c41b95eee3baf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4437d25c4680b3fe0551cfa7fa2b0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97a9d5ca9b40c1b55ba16dc7c4a73e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba1db299043536aa91a49a44c0560630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995499a4f6cd346453132c37192f13f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40211b90e983b01e862150002a83c0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d2adc3111703c23c037794a0dc7c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a179de7f7c218e0914a9866af8235634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc792d4ab6e52270d37297f84c11652635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153dbbb4f67d0e4c67fa7696b321e82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc956f6831cfd2690a0c09e1ca7ac73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cefaf3be029aef568bb3640f31f9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29897ec172982eec00cb95571b942901639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54911188b8a43d29e20302b05df328a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667339069795a14191f4a5948ed24c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8222cc1b6860123ef533fd898b8ab77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcd2de5e2cee297da1e5aa25ddd1bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aa4050c9824f76aec39e7b7a541bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f9600d59d8b97a5889763ee7e64b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49536bc1d47168150239b509d1a65f42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb78975000aefd5c3aceb00d7a89415647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85202c9a2fc12ae9801b91167ce4009f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce4bd9c9bdada4c07daa8566d819d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94eabf7303b2d3eef01af06d94a746650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7360f442d4df4f68cc0aa0c2d750f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e4651396ae1e16b78c4071898fcb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da677b9f7d69bc8750eb3d57c8ed8dbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa222a365a8f667297e344b64a2b3b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6359b21aaec741ce5eca9e5a1aafc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98060c4c0664ce0f98cb7f143cd2841656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960c33c9a84bb5cb223fbb4ad6052b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599a1fabe11da0f9f6ac6d964363d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93db28ab17031420d570e8220515d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01b3b2deb4e39f3d56197c69b7c206660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f48f3ddfdd6dbb9c6a8b1a0f08b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e727d0341e92093e2781b2a36f977b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e700572720b0bf2694d390de35e172663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bba19934a6b63857db12900ad313e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd76c01e1998011497c1b44037dfab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830d40cd357d48b450a5e6f7e6bd067666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188bf2d5d475a6a982449a3c343001667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e24d09c7a0053ec5148d5f402975668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8a96e09334e83d50cd99ba8d0be28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c52e72adf336188ca0a5eba63601e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be9fa278b8ba392d61e889c766733c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97d42a5f8555eacbff66b7ccf34610672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38c634077c524a03e470befda5d13a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8d07939bf3ae2b97cfb354f656740674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef046d02048580f54f7606eb18f1cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eee8e328a56361b65d39e6f613066676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebaac66ca487b6453d3311fc8cf613677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fafb6d5df02a26168b354e53bc342678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84004b4838383403355399b5fe5207679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9fbefdfb63d6d4c333afd513aa96f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60febd731a6c327b824c59e4247dd46c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11a067b6365dfcfddc1cc923d6eec3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22e902225c9d5920956dcade2d8fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce99d5d350f99c731ac09c048b0730684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd2aaac29f632b25cf671d573eb849685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b8df11eec6670715578866ddecc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce95af3f77260848be53bb3ac944837687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef5171e9e41703c88be7a29cdedff1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b7c1197157dc2b00830e6bf67bfe7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8c1673f333fcbe0f78e1108a7d32b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35f48908fc4bb2739f213a5dfe559d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfd35ba7c66c38085c38c1a510fc72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10024ffc2228377bfab54aa4337163aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c323f3574e2daad037bce7c9e562165694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40fbde70dda45b108010d4870b48c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c884522afa4bf66745958000159a231696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298040cf97d52c5bd47fd98986df64f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c94a5030d93f4f340340156eb5006698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd8da3f79fcdf1a262bb17118f2696699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac6baa06023a95d0235f7ae0c4d0de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665889e497f3308968981a2c034a79e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c2c63efaf253aa1fd8fadcc4123c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b2ec5394be6a752c33dc8173aca31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee00e322c533d082bbe406d631186f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbfe9093b9479d961baad2f8be7f97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733946728a664317d7a55fd7ffe73330706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c9cc847d97f588287f9c8edeaab5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb135fc70a75907c9e72a94103a029708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e6d29ddde8da848e8cb1c12cd443709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700d8a824518dd8152d8817f439622710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71914d3d986fbcd83ffa054af5164711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5907280fbe3734bc2ad06ae1ffeb6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee314b5645b2a18e44bd811e39de95f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aadf7dd39954a9c5c254af20b6418714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53063f4c9d41b53c42aa3301db1916715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a2a5a1895e42300adfe5db0f712c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85650473d5a912f462d67bd5abaf151e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f459196a5d98078858e927b94cdde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b700087bf0c6d80d27c528c3556ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dee579b6d689b5f21dd2d24aa16e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae104a3a4c50bac3b9db924006151721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167225e17303abce035fa08b3659a2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f2ccb14516f34778240e902839da0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720aba2220a2d1318b5f14f59781e6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36a062f13c917028174fb3675819f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e65918520e5a54125a472d52ee26c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101557b35665febb186658f0ec367660727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e310b719257e07e6fb8e785ec43ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87363af775cbb05cafe4aa33a177c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd815ab6ba9ffd97780bb12fcdc842730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aef97d9164473009e2fd731e9e918731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6009f1c1c575c7a79d11f71055cd6d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fd4c4ca9b2df5cc9c4557e60d1e5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a1a6f5d5b1e8e982ef34cdfbe67e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6fe1ed8e1026f5f351838772d63b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10dcc30645c1ee627a136fa00b894736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989f6733c520f329ec5262bfcea0cff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5221c9605d97c9dad6eb476187adb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fcfd296a67c45b93958c9d5b7ecb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49cb6aea6982f3c8d1a328e825e2be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939137f8038c3c3193c19a8784e1a3dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892fc5ba661c83f449cd860c17ef04c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf82737cc4399592f0246acc8cd00d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0446f18e0a605bbb1de7bd37bcdd0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621b57b2738e61e56f8c07642330b9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07af04921fe3d87a1f3fb8c7145909746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823dc1aaf1083b7f0fca15365cd8531747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c00ef84a573f31a22aa5da3139bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce99dcfb20f9771a435a29ba7ddba34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4286b3ab12b3f775a82fa9c98a1b982750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555bf6f13fcf277555b702f2abd12a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859cc889475fbe37897308e7bca8309752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9fcd9152c742fcfe452d3cbacf401753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a913919fd362d0851dc09086e87b4aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8499b206a44723034853491d1d4ca9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d031c4880f6f8a61b5e9a32b1d5b267756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d80d3e59cee9eccf433d9da0586964757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68eae10c7ad6d428f6ac89cf972448758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf7a535eb229526800984672c37955759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b99dfcd3a213ee9d060d1ecde21a20760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113533de09f8307049469fdff41c2389761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579200c892c2dbd43e71ee42bcf39df762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cec58092c1e820c077febb9a431e6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae947fe19a51e5341fe8b02960f122c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32db00dac93a89502d32c5bf4e63a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89594d7656801d4fef20819f442c024766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202080aa88f0aeaa3ff12da503130ffe767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>