--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf68946482f45859708f93f9ca34c231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f8984626cfb71b2a0387ae9fbb96b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18f89cbba62b36a984b961c404098f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5a14dbb110f7670e1c24eb9f5d8844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e39306dffe0deaadf7af755021ffad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae7c312850a2a9363aca6b8d0f0b286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a0500fb82a23a39218d5bf138cee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211689d3af99a3af832e946d30488b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd26db5782e97c8f3017ccf26a50ea39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76d3da49cbed57e1624191d1874ed210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab05aee4fe4edf19e32fd4200eda1f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e55a9f1624837fcb2644813a0a0fa512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830c4d060c9a28232e22b5f091136ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e8f53cadc61a1aa6b92e6ba83449d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487b10b07929915f530572e31820b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689eae94a61616aad46a8faa134347516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa121265a2f5883d41113f209334e3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf656aa615501162714095e2dc46ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042214fd6f2606d1e375da44011a79b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d0b1b6cc3f999be1920d1f6bf32ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87736650634c77a74d4083343bbf0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e443d7af80492f19ecc8052bfb9b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de42b6007a207c94281aba39a690ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792b8a3b2c36b8a65f3e8b80dec02c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c1baee260e27ddede0b001ef8c08325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71dddbf2085a1f94ac83b5c83e2b1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efb57581294d015ffb00866af8133427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51e0f302fbb3b80fddd681a036a9d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a06ce028567daba878b6bf6a316229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413db7c6d27eda6db5f14312cfd5431230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514eba5bc2da1dc3e07a08b78e9a8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f70cde7e1562f652080bf6397f494632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff23f901f7f19b747b405a0246a4f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d964f9fb454d72c5cac9f9532f81d0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf953a715016c51e97e0b84f60672a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebed51bf1ee1545d56bfc2c07fbd3d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb53ede5e4a89f1df7911d7201fce1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7092dbb7fe0c5288210cfc900c4a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3ca7f400da4932f72d913c9e496c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09e4053abde25e00c34e11a97696ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f860a740f7dbe58a09436bddee0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0706dc49713ef7b1ce024ca9affac042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab52415203ea44666a9c2e4f1c10e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512645d4fb432e0d69f5e6387f16ba244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fe0cded248a566f7a35a3fe01413a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceaf2894c375e934ffb629409ecfab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4b341a9013e3d874dd88b458fcc1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73aa3c12061692b270e20a163cd94948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b939493ec55a45519c37e0814b97349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25f8a4382454c837d919b4f5ea8e5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a697ab71a6c8172516a77539fcc3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8837843504e53e5fd3dcda220ee1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f7126ef8b0efdc27abe975ddc796c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad41f1345852e72d72231413cfe9ab954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5514b89728e85bb20009430619ed555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98075d669a1df3332a328266f9b31d3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9d532f658f777de7e7f7cdc169a1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05ad27009baea6585b5466a48f0c2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70160b0ea675a7be6010170d1bd6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1cc41b353a3de90f8d2a0a50bf90d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20669a829865e469e77fc24c6b1ebb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ce5a86dc9afc3130f8de542d0f6b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e273a2313a436918b1aa253cfc8ba3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079522a27af1d179056611eef1936fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d7f4f5943f406c15dbaf1547bcdc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a1b8738c5f6c311c5c8f06c4c5e5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39737756c44a83ce625a13adccfe768567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8beae54f7eb783744b43450776bb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb34d102de7758f02bf54bd829e53e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e377b6e8d388cf3a1d38a0987f96970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20213f864eb376d1b9774bfaf19db771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10996a27a1a3fabb28599e1b1e4cc7fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef0960d31a75cb95653e8c77a657bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baa153be5056537e01ad8c0d584cd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f532ee3fa1ffa7c9b8cd7594cb5d4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f817e5e8dfe2108503b3fdf1573d0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d167b1bdb96a9f377a97f46d7076777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c25b7af7cff5889366ed492f5d78678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb48707bf3cbaaca1634648e6c7b40d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f46938abdfe0de4ca18cfe328b3f3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c28aa785ac590b71376335942487881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b5c9446c583367c066ee940168df982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376b8ab219e19f357e6bea8aebc919983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52d0c11b9a5cd40d381211436c3bd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764e24b00aaf5b303ee1695e943bc2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d6900e03a418323d711242ebf19c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807edb057abe76ddf62153ab7876e8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea28e9e90faedd39689b946152566588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f66036ee6a9610b625936c2eb1289589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c0e4d76c8d7c466607c2e59844eae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb701929aef687bc9ff3794bbdfd9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d825fe59ac3e320bc464937aefb109a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502d49331a6445758688d24daebd32493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792ff2195d0202f68c2896cfbe5d50794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8989b21466975afabbb7bb581cf76ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d3efd5798822f029768ef2a64425996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e3eaf2959f74b86cb4559db7ae5e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53dc8cc2c4a10a2a6176f682abbc5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37135ea1ecbb07c4bf9e1b1ec28c79f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25030e21ed92572ee48229ced2ea94d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f5c3c2d185492ccad02026a8f1a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c17628ac480b02f9bf863ae9dbff37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dab8e9f25a0bd470753a758dcc22a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41c69f7e78a68f1fe374e37b060198104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed566fdfcb9571deda087c344d0f4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d311ffc661ffe7a66dd5897aeafe0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76481b7c0f054185617d52551623fdca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f9533d9a9d637f6b8011ecdf5b0ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee86971930ac259d350f2452a4a55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15876a39e622c821f401d7cdbd9a6f0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24958a157b08a3b33f9b9d077569908a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf462b1f6d6edc564a5189f0a6f335112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbed02449d286d91630310673c19fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833f88d5c7b2925bf5ea8469363c2e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79823a0a96634e420f2175447143d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da516738aeddbf6bed5afc780344dad4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68437bb490c6d37d930910ace7c6c8d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be240b5ad69839607756448e661cc3f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0842e4cd049c6e6daa5911d7166e761119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c78e5c2959923cc9b6c13ce44e7bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae491ea747f80505f0653808565d08b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaec9eb2c54526659ed58743ece82f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef2b982d9357e6cd28126e169974c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd13a672e5f6cf3b0663e8632489c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e2c3cd0355361281dff8d01e92ab3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dd4d05ddd2b6d7ba7c477f3f3f880126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708581daa6cd7d6b19fb7e3062a6825a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472098d540f9ce5ef904e6d2f9d9782128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f9a00a2f03b20048b7d458221a9ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b9686d24c9791914e4c74020a178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e171d268caa2729715a6c95a2c2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92147c8d5b23f40e0e25708b626ce1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c510870e614e2a67928a729228c40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fe477953674ec14a40895ca902c99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00491ca3b9a55bc347386db9fc35c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d224a8754a381b189d20bec00e78f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3fcc34360d003d4b4254fe886f909137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc650ebc5f36a2a4de6ba3f6304fff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d81fa77b7786ed47f2a08217aec47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4915fbce42c84b9b550c6357875ce6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1327b51563261ac56b2ae695d9db7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151571ed7aff087cc96b62ef0c9c1ca5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa7cbdacbd06f965ab35ff8e5e5000143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd0e60b88001522301ac4fa95a596144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31a7cb65547679a6422eed8d304588145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1752b9d9496faf5d9ec524017b4d57a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89587c0479d420c182481a646a97396a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f7f299cd44244429bbe31eefb40d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aa9429751df85c5f1c90a19916a4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd58d98070496b45d970bcd67e9607f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb13f1b02afabcdd86b2bcbda5d2c3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df35434d9226c2337b59cccf299270b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308793dcc2f8013a5128e2b9d092c7b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b0645ca7765afac10c5f2abc1993154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082f9d7b5bf37445c03196e6e4ddfa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649dde560d4bbe649a215642b735b8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f056051a222c7d8cfca189d812532cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dee83627a1d52d16f0f708abe5a2d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd337c6db7235603e97e37148e86282159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45205f062ba4ec4286004b7168dd7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834676a8c0f4f0f895b992df3a13cb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b888f300671559e61dc314009eba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3d8bef04837bf05495b201c6a7168163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47725370ac2a29014ee5d014da546164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893235ccef05f54f2327366032b8202a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8b8002dc7057ab9aa0aafa2af2ec5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7737f2ee83c3fa5f1da81d2b6e6dcfe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffc5f6cf5ea74dd15b29c9a8bdb15b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4e13b301ebe9bb61f9c6e2a4ca9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8592618095e7b6f7a7bdfef5d4d5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689db94f5b9007ff19a2031504a55f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e98b059984e6d7c4c80cea8399354172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d359efa953def027946036dd25b0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910989728248490de1933f9968eee27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc72ca0b9ec2ccce1c3a4540290c69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a66361f612b7b5ba06d5b5d2670d4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f991a15019ef320f8442174fc10e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f262b10c1e8014393884897bd14917e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22209e0f2447f26a3dfbc201b163332e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ba1ca06846d84907ffe30fb03907f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330102d3b45d2b398cad50b88554d95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212d5ad10971f843b9e62935bfe6092182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb4e5e80e63ccddcfdeac07e66216d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd4464679944ccc7a45e7da78bccec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c81cd7667aa44d66ad335aeb8be6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87522ecaf04d9e63a9c3b920b840581186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a8339240eaef92cad289ced35ddd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236dd81106257b1c99293734e42b816188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26664274f24d757145d615f6ac0c6e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c487794931d1d885a8e87846d0fff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6473999fe04b6b562c76459d076dfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b56613fd503a7ce9afdf93a325c74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720872e948b33e9b289e09e3409333c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302925c8053e433552352e393d6697b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e677aec01daef90e6f28ccb04f87f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1cedcb99ae02de7a59aa180d219d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15400d3ed6233c07e8569c2d2e01050d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda14e98be27bc0423ea28227925e32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209d9aeba53c69b4531e8fd904b2eec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997b46baccd8b79793561cb017893b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742cc92b7df8e9dafeb7cb9cc1f49e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd094d84ce1443b7bd7af12b09f1396202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42fda4aef913f18e5c2b039a5a6f40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c662324ee4f97463ac7e5a7e90c0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b3f428df469124915da5966ec12d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70489c0d9f964cca946c3671c2a9a33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c66ce506ec41ac0f96dd92266fc3cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ab785f9c40cd5069333c31321fe5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37463c4a81551fe010d94f005cb92a54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87865d569115d2c012fecdc3f114568210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98d8d5b598c81ed26a596c023fc1cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d856a48d0c46ae8b1206cdf6f293e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723804b7297fd86014696f807bc3cce6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e259064bb2e5b1c65af2e60ec5c12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaff3106115c49cc948b51dbf1dfcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93ead6f97eb85aaaab324ac20098f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcffc401b0fb14507e4ff1f8429601217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd67e38c721eae6440f440969d84b7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c767316ab8182e3fd8accb166b8fbae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fe167d10160d69f500d52120bbe51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16782b30821e43b6c349d05e8c193a26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461c12b396b551bc9c290a42bd36a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f573d6bb1d4ed93e1bfb3e592cc4fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86ee2c292db205290158165e57c907224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989569f29ae7fd3afee70b6d514be8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d339c5e407b98d6909d6668887a80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3357ca1ac95e9227b7b6912ea4121227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a008ca3736a147030f160f72210ce5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571383edff3246e76fa6d544c8d2c59d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5811ce5325bacb0eaeced10c659dcfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7beaf07a128923d6e7a9eef4e2d26d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fc66d373d1e8026f15d0e6fb7e175232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af7aea428d92c8b97c882a0395b2fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25606de815c29bf772cfd97061d9a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff921ee835525ae9e9999958d0d6134d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32900219f6cdbe6102f141ad0de01656236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246e773565d2a9ed7022b7fec763b04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4db652d4eefd8149b83109cfdd881238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797c286e21401df6219c34e1764e7ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237896d5762168e0a4688b907efc013240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d690ad47d07619533d6f0dccb210021241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce33d43e6fbc9ce674712fb9028119242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39d6f54a764aef536a3a013cbcbf59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b377642fe48bbbc1f9e7b1c8d100f66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc5e3034bc1f96e31e71a4302ff4ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b109152c901242b0ad40baba597aba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee56e76feea9adf31c5034e6501724247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a20bfbd49b4a06b8bc0318754b92a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26636bc4eb530ebe91461a525b1a3a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5b3d9e309ee4ee1ab6a2ee19ca642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e064ff78bbca5d686623f4021fe934251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df23379adc6d6e9bf2cebac7e68607252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0aed01cf9c82db34dbdda0e59979d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74024ea204b8c5b65492a4fc5d1db433254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce97cb80ae9d038a5998a1afc57dfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb22b5afdb364d73f3e310c4d293089256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72641be4426180ec4713d4417ea18844257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5067e6aeb4ab84ac1eb60bd847b886c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3627609092a81053379da849cd3f68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde48e8c194e108fdc392dc38f3990260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415722f940480d90a679f202d04d8dcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9593632a52dd91c82033a71cdbc18c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf178178a344c612b6b1dd7ee5bf41d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e16d63948ce01e84f7a640c28dac6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916e13de91e2247d5f3168f697f01d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40abf95d04d9490d3c09dd288feb1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a73c8461825a1f321b4851c4933cfe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d838dee6d49c67f4cabc90717ba6cfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165e5671b80daaeac9e6b4fa7b1ec88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae247cc33a0cd797f6e421bad85f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996caa8ed3f5a7f4f0b3424e1a905e1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41eb2e2f374778bbc30e33d1a5761a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f258932aa547d33dfd29edfc3be4f58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd39745892e3a8d8f3ee35b5d8e87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5174950809fe5622446d71cc94c831275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef7226d5544eadee33908c5bbb2962276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86b8943dd84744cf380367ff6a08c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb97d534ef3dd8d63557fe24a113a95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab709974cee62d9e1bbf7086c6293279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef46bb9f4533701385a5369be02775280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cc8fe938b568fbaee83a7d063b460281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807250753632750cd6b6edbe6ef2a99f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d88c0ddb0b4852ae76dc4999ddc2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818da46f8c4de4666660c54e6411e37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4932bb927cdb8092ccc431dbf1061e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027177e5fc6e67ef89ba207437e5665286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f3cfe87c291242300a2e01d8f7d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c608bc753682ce7cde75d9fe83335288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b31315a41fad0f7a1b9c27ddab145289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd523e2433d0ff802e6767694e6e05c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c5d4892ba54f582f6dd7a086f5a52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690844366191608984ab10a887b6b30d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170626882495a5255b03415cf83c8e22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc1431adb2fa47ded57ad46248c3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08c9ba70f3b7eabe3d055db34e3102295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dbc7a7b64dff159d21f1e6ed726d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029af52488841475103ffb2fb5c8124297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f3702d7a233441f2b311498eecfe4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2955191291a36b6a01c7e19f629f95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b18e2fbfd1d4b17abced0027f232300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a1d93fe331f0ce1fae185a9d8ed71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77148abdb52f92901fb4af0d8f32ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d5069ffb827a44e81af5193dc7be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2573623022125e17915b3f923407d27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517be3806d8c271a4936e42aae74467305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1393f83a0d74917ed82608db738e5f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ded7b04e7374f34b672df1336f823307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdb9c7461b0f0883662b5ad4e91fe8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4b600c8f92dc61921508f0beb9ab5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e50abe99a4a8b0b33c3a9302039b12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a3f41f1fc932fea9f856fe81b4be3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd9807b1a3ea0650b22ced693186b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a703769f0a2577bc6f7bb464c56be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def9d6eb156fde4a95f4d6365f26f12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee038389957b7efc0a804401d035347315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032b1ac733d7eaa8c0ce41867294555316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5372042bb1d9b17d9c7a6efe8dbfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52010fdb69ce6aa88deee9c66766345c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c77911165f62a5cdcac94367dff7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f92a2205b126ee4a7377a002b9553a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba62d5f5a669a4a7dc3429477c9aa31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245fd9f9f81304f7aa86e8855b4d537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3333cf97256694184cbac92b8b03add323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbfc70b1245385217599043ff4ec5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc347b514c0181116430c41cb07b0a16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf77e3392acc459a304e7a86060cac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22de1fb2ad41a825c0d3129b404c843327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf25fd2f066eacd12dbef2a7de6e5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff96718eab0c8f6b1b34e9c2a710bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382550c26ec5d09919e82a8f9393e364330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b79e6d720b4d33e3ff28e5e5518dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4dddc9a97709a4a840e4e44be2e1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aaa7b65710ceee85c54558c1cb399333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec9a076836c0ef6fd3c01dc9994931334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6cbf50f349506f157aaee74f1f0ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466c6471f8fde4f9f0f5070c9955e0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab75982a19c8a91c8a484561287468337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049388fa56a6e6b6be39eb4e7b499e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2f7ba869c268bf9aa636ba0bd0922339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6c2cdb529fbb6033d19bef2c9507e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28892769d2a9f091d700c5377876314341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b63bde3ca6a3aeff95dbe7c6e61a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ce1153a371374558675be41b29619343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecad179039ff5beb8430e90afa91ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020c9bfba65497ef9888fbbea7f58ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914448940e92659c51078d0c5f346a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79d7e7694c34b201791dacb1771310347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4a9b3f7a74b50d130d174b871c313348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22998ce3bfb3c7654ec3b52d30c929349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b82546497e3820b3394bd80dbbdb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1277d41739bcf15c6855ff36adc3d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfc2b3b51aa95a171c86ed71448e2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a55eba286c11bce04fbf95dc21ee0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c526cd16a9392e234ed04e3fc69264354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a19e49c6635667d2aedbf52bbc01ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3d382b81831f6acae3a6eaa33b9c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd09e1fb5747a8c886d5d59702f1638357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24122fb792dc1b761003d100ffa1a90d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93d59d348d709ed4c1b6df0249256359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4e87dbde1a4d3533e2e70c3ce62ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170f4e2fe0f6545941d3369b98ab968361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026380ae695b43ead4d51efc251a5aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea1c491f55624665f675f0cd54ab0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aeffc38942e8a501f71c6b1b3aab4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e33caf034988e6a4ae3e496c5f7ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2129f8d59cee11b61a62a2c91758ed7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdbd63d51f9011e9519b11bf8f50d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3314f7bd7d5c301111f558e3cb53c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35df30874dd46e5944a45d5d2889f44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3156fbc7b160319bbe4cb486e644a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa8bdfb03b364ea3a5eca3d4366f95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e513477d5ead7743dcebaa0f5b0fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331492eb99445647cd4c79b1d1eb65a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f78992b80f5b9995e14d1df67a8ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793721e9377f51608616d4be4bbfcdc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878113eb28db6c18313fe473954896d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc208e59277fc5b51e8b625c23ba20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9d23aed8ffb5de504d11b731c4e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aed25e5d7d7b77637b1b2651a385dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ffaf85d492152303104cd6ddf3c09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa85a4f4b568a2552826e6236355ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4be6bad494bfc818b611f893a8475f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25386bcdf8cafab26178da731f6ee16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba06fd0f8e3fe60db8c151a6ad50e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bcb5935f9d0c5e3297f970d96000e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f6d1df6078d1ce1fb3cf611700af0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61188d20aca4f795299008e76e2583d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5889bc8518cf155ce37bdaa3db3ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7863b867e315d613ebebcd1c2b62656389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e32c01152405e8fded5143b4075bf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25b8ad7acbaf2de0f7d90db22d6dc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5c4033c9693d6b7b16cadb4669bb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfafc07e13adf351b177f08e899d33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4cd3ac629710726b63a98c0510017394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00133bfff590e2a6985153511e866f82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867202a8745b1fda736e44d294c6c30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a84514cabcd7d3ffe9ccda8476b6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32edda9c8fa363b57a54775126042e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5d36538dd0ecfc383c37f7ce40e66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b571fa0030439d386250b878410ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540e2f6284fa37c0e7a70782c43d8e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdda33d9e1e314724ed0798a022c12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad995207b475604df12c46f373efa11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955527e045536969a5ae1fef40abd42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ad2ac39ca96bc9514a6b910a6182b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032d7d07cc47cc1f446cdcd44bd7e65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e4f38ba63f5e915adfa92a19a9dc6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a70430bcac85cc7133033e9d647b97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efedd6c1b63701a84507167737aeff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b022962bee0b5acf323e8eb00373ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef480c26f401e96b4518558e77703119411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9cfabaf48a4c623925ee11a3a86c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb82086070129166e88728b7329bfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68821bf7151525658971c3e4b0208f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c00f0d9aac21d674313287fcc58130415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cadc01d850d5f53911f30fccbb40c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b3700cdfeaec589ef199e64ac70e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a1b7723b3b5b585752fcda46bd05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf915b5c734c83640a8835dfec2722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714dbe99c1b819192153c8ffef63f63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55935180d8282fbd886258b1bc6f875421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d09aceee1ad824144b6828c17cc88a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5317452bed09d5ac8096b1537fe86c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38bc0872e9096b40d90cded30e6992424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef49a881ba7bdf5465f2226f4711cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b3424f2133519f81068b62d60d6db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b4cf749c8e215691e95276b14257e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b1b9a607255d4969e303bd56f2794428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e68b019d7747f1ac29746d79ddee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b6f90b863dfc22273279f5ab4759430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2edafc1f3a60f68ce2fb9485cf6c83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c341862b97c501ef97913785746aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee417ce9d7b896680955faed60aa2078433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f438999988766c79990cdff6abe1c5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224c6752eeea0e698abf5bd82d15a37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c1388ba220f012f82cb7b7785f4f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9ec097f6a7e135997f049f0103ca3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad2b39831fd821e9834dfe1a52c496438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5fce28b2a2d2c26b90cd2887d78eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6216cbf3a5be319130d21c86381553440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b5009bf91498cfddecc0e9711e61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf9a9ffe94d36d06a2921fd93c8c9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047dc0a708d390672e3df959b1d9ff2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70a04a547303b547c377914c6c9b6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e36f518227979280d7f849f8e585445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a9a9d5fd88ebdb453256f422187aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4c3ba5f5c6d6e12d0cf85a076589447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248a9d10afe9fd39370b173f75bf7b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb957d1c9edcbf58412535799acae2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b28d6f5dfa0eb140d9e436e243b98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964679e57a499b95ef18b8598a45e71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f72506a98808af4dd9cf8747efc56e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb19114ab580e66bc5f359c76410853453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a03a325997383d80630e15f822a12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0b3c1eccd96d0c84098cc394b55ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bba4fb83a9c310b6b80f2aba75f5ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1af6906e2543050c21b19863bc5746457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f94b2fc93b9bc5dacc3c32d2d11a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef713d5a3f99d568daddc518ba2e616459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687d91e71061cec37bfeae9bd203577460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff78ab13d1ae039b0fc3233b31000fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895f9d5f4c44ca7ae4be9ef6d2250f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc6b7ec3ee1876a052188397bfe748463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd566a48289f51dc95743d4cb426dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4460416ef68baec0cdc614873e342d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccf697d9e4296b2630b2b1c87c3ff2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736e3b206b06a9007a8642344220bf6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87499b86b45668525a9f76909369dd5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d61c710342a384b27ef40eae176024469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee204d4bed5a0c753a2e193181081a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b677659a8c761a7379e1876196321c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0da613ef541e174e2ca8e879115b6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ea28a317ebde2e854e80cd52a2aef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17664d93623f289018ec92b499dd77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f1e24406237d86f0488a4522c3552475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc09495910fc9cff84b0921ccc0836476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f036667552f22d5132a35287632a07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99b68f5974852ba10fca6d425e50dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472821b70e6ee734e8b12a7623fb2e81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cba19111bac487621a8147db206b78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7242627fad83165263103a6ca98383481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fd30c459564057eac06a70f37721b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15fcb31f8911b90a6aca01345bdec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a94be361cf0f65d950e8320457c2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a427ba61ec77338bf7524dea37c7027485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713980dab246bf2a41536e2a44ae737a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a640c533f2e351f78852018141aca43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cffb6d9c0f7e410551a66b05048ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6eb40556f6b5b9f8810ac5fa08fda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb573b15d9345c3e488cfdd7ad8c21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c38482c44980c076e725ac2fae7f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f115c9a4519064b572e33f3449e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fdcbea3b8da1fd273cd4e46122e20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f4e1688a7c8082321e33b10926fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f718d9096d47d9da58172713bfc49c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b69d6e243d412a8247c4c2511856ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019a186caecc3c67cf0a7397b3ff9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9844fc34121ac9c64310bdc0cb99d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175441437077861c4059fa8fbccd9173499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35554815044574d97ef8d3ddda77c24a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5f1196b78725bb3f4b679aafd8212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022831ebc15607c283039b63622925a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a3417e252c8b45a6d4327db657e69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a74167588761cb727007631c40bce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd9838a0d39cd22adacf46a9605fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e786bc8595f1e0bf645643dd9939f80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4b0d4419e0656e5c7715c46502c50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d3c252b3b3555722215dd1d7e8755508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a826462a8dda38c3c090824e8b1ce3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cc62ffba8f7a1e5c0a371026e574f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268040525a5ad67f49a99805ab4c690511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf55f2673e2a81dcbbcca4df5f3c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f63778c6455cd1ddb7f8e2e29c409513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb583d5c6216ab23d79240fa82ed3fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58605bce10b533bd94ba46c8522b8ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd1a3d81a7a63d230fcd5f5166947516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d027d0d1ceb5286d41e3d21a54a144517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7ad7989ae6af0ff824d137357fc1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea15ec03ebe6274264ccb295aa382519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c50b03a30987b2d15e053d4b479b08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b113b8a021a2a77a79a338e5a78a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e345372f50608ff6f926fc9179ecce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c672162712ffc0b0414ae9a46201125523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a856e2fc61c2e4b70414f3961a42c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905031966007942aa6371cd12ae3fa1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38840df5680f87c21b632b6090580556526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc49801103bfb1d313e0731f9e64e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42028783fe60839badbd025ca67eb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed33ebabc3227466f8b166383d42a51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d106e7094d9a676e8327d678d2f46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c433bdefc0719b7b3df70bb7b2d969b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83e0d0a88508fe6131936755c56fe5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c898c9d0593025bd7391c6d8386fb3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d65825aec890d2ed73ea7c1da9f86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885be7218f8a367a1186f14a55979f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349d250cb7c62c8641aae7698b56252536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f62ec35bfc3e66d474fb2e670c9b1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853917b201590094dddfc33113ae2b55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d13a6b9c918da238ef073569a0bd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127f1f74166db07fef688165c35afa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f2c0d9d7081d4538a7c92de57e9cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3afc81c0edcec2ef97a8004c9003e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0e91cb50db563fe58680a8587e910543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422804bb34fd3f8a845f52f00c3b626c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c0831c8ae320530baee94b3135417545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f80ff6123fd5c6284aaa4997c8f156546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c58f44fdce8dc4ac8402bd46d9ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06373e5e2e413bd401e501528ab014548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833ba3d8a681c201000730c2bffb162549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f52847c03e7d338ad9d72a18bcf695550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2fb404909a2adcbdb5b07b80d7c79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa332a2b704c8c6596af0d064eaa41ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96bd8c1b888ea5856ff94f18e42ab0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d3725322c131239fcf638aba60daf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79811b1f052a0fc666da448cc3c6481d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da133b29eef52d41fd69ca10d863d5eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547bb990a3d8122409dd797e5020ef8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633ab03353e66c22a9a147e889d4823558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab2ba278e121139d68e8fdd377c1d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e74fcc834b336bd899b628dee1691560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1b60e6f36c93743f74d77e1b60254561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8fa86bd0d18ea5b9cb759419c7b8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2e890c5520cc516a921de33b4502563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb80111833a23adbc4295b615cec8ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf237e3ac221af81ae60f35bb9df22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0082d4209e4099b9ae2cb3cb083fdef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573367fac9aad04aa8a749871f46e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e7d3ff6bcb4275896622df3ffdd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305410f9cb88d9c2aa77b86be56770bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db266b13878fe8ba635776b6279e7b39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded647699a48e29743d870882714c0a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af7d33dc10a493721eee7c6e3f01df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ecae83ca08040ad61bc80bfa6cc22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390315e1c64e99cba80f17f22602d5b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753f865a9d80401b02e27451253f178575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4257e38361ffedca95e29e8bce9fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca043fafa63d5262cdebbcad3211a01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb9fa3e926e917fc5bccbc8ce5bdce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b7a42cfa0373a09b4df3ab394486579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7760c5b2feafa14e2e74ca87215589580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e683de605a6a4b49747a94fb87ffc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84192b1903e92d99e815fa6183144c8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d2105a7c1cbd7040c8290ad055455583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df9eb9c019923f5d2029f51e8ffb40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcf29ae0503ec73e9cb69051399b6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38559dbd33d59b1687607cd89fa59a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2e169eae79aeda2a8a2ff63c9c827587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef969371325fde0575e1664aa3a6da4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38590ced4471b2b20dac8903ff322f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7157dee948da151f94a3469866e783590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327df3db2ab60fdab8ec50d5cbbf35e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98654c8da1925e3f2065abc6ff21d66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2d846c010a0f0fae5f368855644bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1578661dba57eb5c962586ab8855324594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9906b65eef163ea6d018534b918195b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e8bc843c653fa020a374c599d568596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ecbd23917528663c462c10a278492597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a5339637a5e657c5c6b7437831a3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada89ba972617ecad4b7d7105803697599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caa3970f24fd0697cf7c9546c149d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a50dcfef0121d9f75c646a768ec2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4c1b42eecf97618eeec23a8f34110602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d486ef55fa373586729c7f7bc2a5256603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce20196d144f87a72b44b4e4166c31c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d350a1f7bc06814f9d32edaeb3e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff58b89d3e5120fb15b50c04477c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae0d13779d6a6afe2618ab74559e36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298da65a0c467a945b69d883b5e84234608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb28be67eed3c3db6dcd562977f704609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2605935184687f4e3ea2ac3884810610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d757281fa32468b3b97f0d115bf4cd5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975263b1352466dcf8d83c247d9d2208612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8abe2abd956bc97efe9db7ab7156c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f7afbd19e0384178906dc082f86e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42818336a8594121fa8b05c0a6dd1cdf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55c8d7ddfeae65dac27ed75ee6df5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebe294e6a6df58a1d09976a3f267fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4b6ec8d6c9439800c8c3b89d2573618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7551b098893ccf5288dd680928442f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f8d401e22dc840315b4ac5a6bdc2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc83a07364a83f5b7139663148bb24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420e30f4d0e992a8a9f1ac2686156a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da55f257dd0328b2a54473df46f80d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d377f589015ff91bc979a35eb8416e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c0b017c63e9e876ee78895494a77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c708a03e5ddb484d265d57bf6afb12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959a55b783c775223eb31e87d147c20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819a061f0888ccfc3bd9fcf941dc3ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aa586a01f7f22b352a02f677db395629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb81f2d55378fb9001e10ad5ff5d528630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056337ef36ee27abe67de62adfd32c4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f38a33c5be8dc79d8e518adbd3f54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae69eddc08b4fe70b7f457664890ffc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6674508e17ed281fe196ec9ce9830634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c98480e26432ab53db03bad75161e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649f3a79213c327e476a48e72aac349636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b36a0d83bc07787736c33c5a767802637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b80bf89a825df6f94cf6b666a34fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c1930e3284b19698dbc4626db07f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d5631632376d5c3204b2af5f4b00e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c36f35d6fac4615c1f7de0db508fb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d800f64a97b4dd9237cd0310095a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbed704e83ef3d02ed9882a3efd738643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24540ee30aa9fbc2238777c87322f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c28534e75d715729f78aef2b4eced6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b45f654ea2f502a88b5d3039eec9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768a28a1760e3a5de5b0fbe7c13715647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475e69cf514716c4b74596dd92878a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861cb08845e1b1d10ba2aa026c9d872649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82267656c6292398eb28e9ecdae24d60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5efbe0cfb620b51f7bdbd34062781651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bbaf21d3f29c50c8054fb1bcf6b44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4f4c21354c73f88e95649b526c387653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c94d9c3f7add6487cf3c18ba07311654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8019731587a7863e7b5e16478998dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f34f48e146863d6e4fafd6ac070b1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10afbe06063cffa73b07dbc5df4969657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b514a7d2e541816f388659e508b4151658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a525f5bcffaf9cb01b695a6d6aaf23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7427a7497f5a7d0eccde48ee3f107ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f37bf8182c8fcb6710c77d5c2beb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1381bc4385ac07886c7939a814e7c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da240ece1b409178246471bb1bad38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585c884b3d4c2201cb3bb98181fe43b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8dc48e7533aee27bce7759906c0f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf7fcb4a8bfcd9432f4ed9bb7a80e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864646d4d06aefda3939dee031cf0fee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36fd701e7cb27412bff6b99c53b847668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beb9c27f3632a19d73bf081752a309669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6ecb4afe6207e48aa814415a52e01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153afad3fd5febf34e27339178a3ca59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9819884a2edcda0ae6dfd1d11c77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45e12cb48f0d4fedf40f28ddf7ebf4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce1718a64bd65ba98d67d3546b406c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2156964e55ac59a77a42a0e803b60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40e18b2319c935d2a6fc5eccdd6d24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78497c953eb4c16c0eab678a987a808677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bc2516a3dbe23217cbd808bc10764678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed942f54172080602b979e42cb81c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a50efb0b29a24669d46eb0ece479fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06a98d6644e4faac14eae367a72a03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ad1f25a299b351d55db39dad3a016682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f373b4b0c37757f9ac9c42ce09d8bf4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0301b48d35674059bf63c0e501449684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb11ca3ca6b66d054bf8e60635fa7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e343740e4020100ac4ed657ba1b832c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053188b3a1f41e85739229da7b1dd0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a12bd25b1a581aa792e87462dc48ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80b3617ecc1e29106e3addb4262229689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37256fab6854ed724942235895a858fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56206d9588df5d11ba455717cb1666f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc52e5481b8958a6113b586914db12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d387a0b37295606b602b259606e3a82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff542fcb4b357f47ad0bb08897d0e570694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d158cdce8b634584cbbd627a5fc85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fc1e755cb2548625de2e05f14ebcc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f829851e6ebf3f7631ec6cfb7c89a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f672363f6449563e0ce6134cf35d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ada1f4a198dd83bab31ac3c3c2df58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf1f359ea5f7f1b6cd880edb8cfc82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef2b5a100bb5278d1f6331274f3fc3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8023130135fe68418d57f21f4050e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9bbf9888c44ead38e9225cf92f6d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0459c35f926c5a3656ff3fb268c393704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22d67fcd7be5444d2333f23f7d3c17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecabcb1096ff40fd7104f64c79ee22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe93a2c0d9ed844e9ebbd9e3c477404707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954d7f21a9a281509a275640ba8c8a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76942d4c1e86db8dafac9f3417d57464709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a0d9f711aed34efcc3e7c5d0b30c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8fc1f6e139d48f1dd87d5cb961a20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef385cf7b75732e78837df3062ef3ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ac5160190bf647781f7939d15c1df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececdc8746aa1c0c5da6188d71da443f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d917e47d4c69201d4919c4667ea23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850734c1b55a811c889b3f7b496ec52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9ef79fbb9f511db988b397a8f6e5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e8f1506381a8622fd39f1b05d383f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553947dbf798e30bc1c13dbdce15afa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b321d882cb4da6589c2e6a1c12e903720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063310850b6d128fbd38ab6ce9dc30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15244f670a938b1faecbc5a7e5377851722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06035603913042b6f08ce76f7b3dff35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94902f0a917a16f8a2770a81f5189b24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86724bc78892c167dd000ce7d08969725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb80d405a880b280c1c1a122e2d0f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520e1357d006c0e804a8e7338164505727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a84c4ac739aa13f1f88bc2e2addd7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa0ba71892b8495cf3dc515326b81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b97317c23c9f171e33727f5585066e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285846f8840f9712d1f20948c3430cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ec52000864f09cd906ced84339b81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69f00afd82ec3762641db39afe9b98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9cd47500dbcc571e2c3a5159184c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc8f5952c3cc72482b55be9b9e8902735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a5d6299e83b42dbeb77fa36e144d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddd47b8afd0e0335bba4bd03eccf9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6555c90dd6a2ccb065fa644b793c83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c851430be8a06f6f37d41aff05bd7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f69d3e7621649e77a6143a68a161e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1c9da5063ab8d97f3fc9b2c9c77c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa481776bfaf21d96320eff1d309998742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bc5c3319da16bacf49b1609548895743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691151341301f7803e109cdd372d643e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd1797f0ea0a079080576ef2632746745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fa9bb7e7adc606cd15b894eec5474746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b016deb3a1bcafbd5a8565c0782f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcd417052c94962287afe560902f42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2cbdf15ba15ae72bfc92ac27fc5ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ee76a36015afce2d7d21fa8aee1c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd6f84b553ff288ba11b8c1f75804a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42409115d5c6bdf1a825e8084b6e25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131816fb71f69299566974d65a7f03fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9856eb1f7db9859159324bc9440cc77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c8c9e444d88e178ba8ecb9e3786ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f62db508ffc6d3b0d1de7e491917a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da92c090213563b85f7708edad0513757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10845588c92d22e1e9e464c189ea331758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6af077de1519f066e776ce57a31d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4497222b0d3580c5ea4b130bdb4ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e1e0d7e89c553b06f08158e5b5003761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2f9b6a0a68ec88b8c8fe12ed15846762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba29e55dfd3057a2dc3dacdce036d5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9657b12eb8797c9525999cc30623c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110b2e28f77d24726968fddffaa7564765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355ae7076a3ad151ca340774a4d242d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c84e345c81a10002b2468e0e29085f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938ddbc93704cf6df5570fe2048db8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d9b287788abb9b8d84fd9d690bcfd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4ea627d4dcc871fa1182f599ae23d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f08103e2043cc3d80274cfa476e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aced2c8c166bee51011487a474782772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d462a7c2824c949d5da3d382e6503773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574baeb868b1020114bb29d8abe5db4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27a3da6c6bb891b0c8304f3a547a17775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886511a8018ab8beb43a06a3194df31776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe178de11fbc53f5ed18d673c9b96777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d2aab2c542130f7d1010da127e0c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a905f5e8a88726012dabaa241d86779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f74fccf65bea0aacc7ae0acf14e2b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e53c33b01233ac6aa387c36abbd016781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a56b5f195e38bd42d87d8572217a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a4d2747026dfa6533141f2246f166783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32872164307bb4332ee42c9feffdc4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a7ab513cb8802030663f493bf0ba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c795191e66bd8a37a6f96ec3e3938786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79743ae4bfdd9ff9b9e8f4596bce1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfbe14d6276ad7f781750a1a9fe50a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257028b953abbb28887e918542110dcc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f4a2a4340fb6cfadd9950a51cb6d3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50846cec4651a1f546ce49a6304490cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a859182ecd2212183d6a2464d006b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6728fb28008e1feb59289cb00aee9f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a4640752f55258db9b04df8369692794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4896202d8066129726feeb959c2f2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a0a292ef24d254e4372c3ddc98f18796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb836348dd2ff7a6dbbd828b6e89d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576071ced1318b19cc8beea666903b5c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639c6d05e97afc73b804f1bd2ecb276799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bbda7f4d8442dae5f7772344def72800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba6fe31826b6dccdf40351f4be3ef7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd60694cc5725b1e8cc4795a2b6d178802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092726fe0ebee0904563fa7c505658b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403285e78f42aa7661775043417c6f2a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac217faabedc46967ff9a41afd4ce2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582c7915bf154038e1ce46593a308f8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d99b7f385de0532832c40c4392e540807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5a1a39929823165fbaf58b5072e89808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c19f81d5c142a9da4059a1a4cf927c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d942d7472a878b3de4052df769f882810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c7542e33e6d2dc60a1912bb37f2c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d801687d692b5b974ab6781b533b5b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f1d4962846327277127f244a32e73813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083a442fdd918f8ca72f077b646e53814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0c77e13a0f8fbb6ac8e763b2a3835815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914fd5b225ec15e0abffb5923651e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574cd4a17d9a886db21eeef88a8b09e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf5c1f47a5583f0bfd8aea3ec80d59818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c429d30da1263cd4267006a10c6721c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9eba7353997c7b73aa4d2364624f2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3f5aee08078edb2d445497557da10821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4292798bbabc511dd2c57df510a2191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd86f90eed553d30d85e018a84bad52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7919ebcb231093d7031e83b5af2723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed81ddc45f4a8d3b12fcaa1131eb75c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8a40781e9b5e35590ebe2af51c84e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3c06054bb4b3e412b3568d405e4b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad7660bf576d59ba6411a4cab6c6757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9b2974bd9d19fd3eff5ddb0a017728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb438a9dd0c53af3e8033d43adf3069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae22ee7eb8059f46a4fd1545531a9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d027f5209f89e226deaf1c25f23f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de36ebbc9afcf41ca717dddf91fe0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec9d64629d562ca3782c51e945d8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971e464925a6bd0cee153648526e35414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd361dd15d1b15903af2f865a50d872015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4394cda619790920171ddd930e4a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd8e9ca4974d037feb267a07de91b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef33d8f3d7de04e619fd6fc7dbd44c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16207859622c5843d34214dbd29f082d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffad630f2755bc3ab648fe105aa1e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ff53059a1baa0234dbb907f3db95221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbac64ad3dc49883d66edb623f35522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95301435dc68104197d210f5462f01a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39d0589c8e56e143bff43d3ef1fcc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ed05a998e1f227746e7baab29b7db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc9a26757c0bcc62b1c4ac1b8c655626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784a1892bed5ad8d296ca8a61551ebc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7079fc4bd8b03c3e78a892543414228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d45032bad57422c8084ba210df017c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec73897e6db1981d98bde0eac1ae31c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca449e65d2e9dbdb1ed0cdc30cea2bce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46a93c229e6aa969e2f8e2f9721c3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a4074700541afc62d818d306b384933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57b549f67fe4ccbf4707dc281dead134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235fa57a3044b32bd5b463aa924536035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d14057ecd966df7d4fa42fa75a412a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee679637838239cd97ba414cfd429837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8eb5141d8835004f080cafa5ec0d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31182169ce8b051a07b4423db25dc4d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a3f962e088d012ee1597d428b3af240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982369bfb162f2becce5117fc366a52941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38223614b3f6076d8783b98a8ec3df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56e3ea6a0f27159d0697532ed4a9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335619bdab91c3a8388aba740b6fd0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4a1f2fac6f03be729bca5d7ddfa4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adba75d5926c174fd920a24058846946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ddb42046384dd3c8872f329396c9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d35c3f77069936f5e6a547681e1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686f9b269b515b86ad8c72d693e6ada49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cda8ac8544e57e07d68277100854e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bee8986837f287aaec326f86cf66b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae43ad6c393d1a5939153b395297f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf6b39a5261ab4ae4ed81d58d61ec453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44026ea15369bec7a52af0300fc787c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbbcc86f2bbb72c340d02bc508c5a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a67ae251dae59a81e6cf40833dba756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773939c7aa9540ad380dee89909cd24057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f582d26fdd0e66195a25843ad5d43de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57926fb741af211c1649eb5fcab6e55459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66060cb4006ed2d4579fce4c41e12e2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c9f3be76b47a9bddc288680bd6a0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4242d4ab18e6d4e68aff7c26580cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603f8de563011e706cc92a39512f8e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795dfef0a44381b27caecf0bc557ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2eca28e02df4b95cdde735ba2aba765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b348b9f1ea579bd4cc1a2f3a3755bd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ca24648e486e050bb231634a56f6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c97afe86eb702b9e0587a4488d0f4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f849233067cff846a031561913fb50a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c707e193f2be83a67343fcc8ca3e75d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511b955ca78db3a13c0fb44e045cad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e22987af8150df5e858e85cba7d8f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f67258cd0816333759ce48db883d5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8078bad1ebc3190444ccdc3b9ef4ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5dd424bb498747e02931b978aaf7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f1300031c51d6f8e571c039ee0b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198f767ad8814e0aa2378de36878c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113acf1d123c4b40456726afd9cce0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bdcdd26ce2ca23130e9f52ccb127979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556b4e5b9b0e01935be24d66910d14580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f6e1423be6e84cc11aec5eb034dfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a854c032ad1c40d4b9ba00326d1f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0428e50c7e0b4930a5dc5c17db89a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f2fa61ce4df1edea0d8cbc31424d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1fbba7f0205544b2e120a963c46785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18512748e6919182f8c793980ebcb6a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342d7bdc2318f0f0a21c5370d81d4ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a0fbdd3190c666f415ef1e3a6f95e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb43cf1fcf6b431ad95902ce182e6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fa036ac4a044309cd436dabfbd2c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95cab9945d8c160cf58147b16d583491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aab4a121e539f2c4093f383be9913992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be6bb009d22ecc558d762d783c4fa693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003c2db3f05e3828975f7d34af40fcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e08fabe4b34dd30687e41dbe0904f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5226e23175a701538d60e28306fd7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66420df23651bab22f433d9f2284a07097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb7997e1ce19af53b831d96561f5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d274d129cf138b9dae10139b2aea09799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01291143302e64ea3d632e59b8d1d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df186996a723aba450cb67340d28de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eb0c8f73e57ef8d66ec6ebab4b0a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc99d84ac6b59fd82930648ce17ceef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31de2ff61cf8cb9bb184dd47ec207b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e02b23127e7183b1506d01ddd6fcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbf7cb53613d5aad1851d4b1620ce6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cff4120bc68ed9bd09f946a76f88a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2cf2d294eb08da7b1510897dd2c43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e85d420191993971ead88b135e5bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9f293fa02a7eb6891cabb3fb2d10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c236b4dfa84f54eeadbf82aff11460111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8019d9de71d752c441c24bf8758d7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064614419bdc29dc00c19f97e5a61f36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf2f753909cd9c4acf6f569cb86ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c1974fefa471975819030db30a9d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d83799485abafda4e78eaf0dc89a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e92f1f7e7c50a48262ff59ed9a0554117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1e29ab9ad79f89fc6f59e496fa920118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097aa2bf9e18893009a3b57b9ea19c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc7e648f35e95acfeb0053f27b8836120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fccb1c1b1ff7f4be46f5193b46998121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0173ed456915df1ff334bf707655b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67be7ec69fe159db191d1a4cf19629123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074efa6e96159dcfa64f551e0380c98d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118677437fadc54781f7d49f807382f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303afb60800cc6892b1b6720749773a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f900634985ed693e4975157b5722d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bad80560b3eaf01e0f0140fd1a4d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d583b2ff49c937e02afb98f750ba73e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2c15c108cedcafc94e6882fdf89cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1fb7a1ce7afe86277760aadc73e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6bb51f6ec93784e449c8a89c8382b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95100ccf7c9795977c653ed08b7818133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dee41f488a8266532fa6c5b41b8dfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58861c8253a1904f313b734c42365c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f394ae0b53addbd3fae4e4b001a6a72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf47c8b3f95341af8e44ddd249a79f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc341d175de121db75da83be6fa2bd1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8660c3915f0dbe26fed7b10f3468e69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba78aebc3c9a1fd954c2adf6004f193140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d02f78268a6287264ed993a31646141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae5736286192f23c12fda3435ab786142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a7b10acb4372142bd82835814026c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf670a0d8cc95c1a90168b564ed5c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b824a3223b4967dec5c1fd779500f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d6f73551aa9e9789a154f44f395a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431823f3d07e5f3fe75c6b02d0c23ac5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fd97e88fba89b576362346d6e8d16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41658ef0769510339d0149d326cd8968149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e1d3bf0c7f17b9e72b3b4ed03d674150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f393246d6c220d4c58631f814eafd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa158c11c0b08a21114a91f389f4188152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5863911af5124177c8456520a5f1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fdd9fbad9954e4fcce460e09cdfc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad445da4e2981afaca7ea3880efc66c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24577da1547cd202bb0e4c75fe06dd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716f264dd061ca98d634f0401ea62db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa19116ca2bffe3865fba06bd821385158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093dd73e4492a348212ea397286390f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cdb1ce757f11e95ed9c31fc02c84d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be65bc861785a2bf13990d88d20e6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d9f246480281ea271c5e459de2efb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ccc369a2bc7084323f3c944a2d87a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2671b5c51e151e862de9dd7c81aa12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6eed06b5a362a55a700ec5ae23e48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b1eec90a424ab5e177d223b562811166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256cce5004230e772782fddc9b64684167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c1122303ef0c4a0a70aaff75db3d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64810a4bd0c0dbaaa8dc62774134bb3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69fde0b3e7b7b15ba521b86a84678e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813bc72354c9c4f4d4dd811d9d7e961171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aa8d707cdec1c581fa327308c0d52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadc2f2309526e6cff2ba298da2f90f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120357aee75ab960b0819b14a5d0ff94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8e9970cbab6fbfb90310e50d7b9e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeff2668979393a8dfe28d4ad47e03c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbc94a2b07aa42fdd000f1db58bbb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb180816425b39d7b84a504fcdb33e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cfc7134dc5f7f564f84cc686a3410179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339bd7d9de30248004fde82a22c8821180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c871458caf93c1eb078e5afc76dca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb8818ab3b48cf66e942e0b6ed7bb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c510a9f0d31274c171805559d3365183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792cc0e9ab1361ed91ec1ddda094cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d500b6321430651e3c6f59776ec2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06985a159fa768e923a0d066940b478c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa997680210587aa8b1f6ff3e0cf017187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c4a6b728305116135927ecb3562e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14319e9575ce48654349b43c2e7e49dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad657915092a976dd57c11eb818f2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18562aefce7446417ca719862d46214d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7575891d82ee9abca59b15ea6365192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5de20487020a3a1206960a84ccfbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14eb9cff1c1361838efbc4bad62db5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d70d9c27653487bd304bd791a738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed234668ca415d9850a6f65686fc590c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d4653f5c2da2b8c316f467570de7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881b54536f5ce3026e0fba2b9632d84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e703f512c9c0b7e9f0071fe909d654199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf53e59ab69283bcbdedb83a59a608200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278773611b03870c664fd8a050cc67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d429bb89c4c2d2be40ea908bb094202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533077cb1b65fa252b6a2aa3a23fbc54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bdcc538ee343309cfb3a1b6303e32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeccd3700071a6e76e5d94d183a3d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd86ee589322761a3177c066a48d51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3027a742addb794aeeccfb73cd8ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499aa09acac5892fd434bf4d0cfcb0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f100304227c286d367f0c7b8668f222209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b2660bb42005842215e64da27db33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa2db3501993131156487c9ec9e102211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6111f9feb7526987589d232606eae2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6083bed638dd518fd3e94b96e307ed8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6271dd1837becac9c507c239d027e14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b573960b475853049faaf4a7d0762215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f7691e1512d5f00aa01b4263923fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8971398919d564503a0fdc91059b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579f739aefa04711c6c4b8388846e2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feda41fb21272bb65bb4c550d6c0d74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405196710d1b62546852592419a67661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4860ddf469f9ceb5e3ec36393c5a7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525e17633eb55c69e4365577c8a0029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e12342eab37945535cc61c42833c15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fa73ad927abeb8f80dc97d1e2cbab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df467555185424fb5e26ca641c446d20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd8528e0576a43403226c369ddd12f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3053f3617eb234640afe7fede8e16f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b611ca4c2dd0799575820a3021ee27b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f657e9b7ac14a95b5539a0ec93dd2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0f44292740b25adbdabce8ccaba1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0946fd83c67075b167736ea66249c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e26b565e06ef370614979eca9d57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b36308a347cd5b87bb0fef9da6dbdf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7ed6c04dbabc8b1eff950fd2d999e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9f2f37d9ff8150b3c9befe03b767a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e69ba76f941690909304558b87be5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f554e290a74aff0d4ffe7784de229237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3bbb96c1b1ed5a5186240a6ab6792238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c7a7065bad3d248dc571bda52ba0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ff305e31b582da0aedc3784685aa5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fb26c69ed97d1a0155cbf891e6365241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e375a51fffaa758103b6dffe5866b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143488e9dc344ea3f89d7dd9a410ef4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f983a1161822b941b5942a56692e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6eca3d050853edc33cec95dc049ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297408f9deecd1c2b4f8117e5244fdc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225dcdd328d3d395bc152ceb286f8de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17accdc4bf2f43b23510932b60e6be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8593b0210bf862891ba879e505b8d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f79e0c70d94c02543369a85d66f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16213676f194acad8e3b19e330a1f99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76328b607fa2ac11ba1b4cb652a90a90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e772048fba598a013b9c8b069daf09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c32dd1f010b0a3002b5091a0b8c49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6f1029200d2c8cf4d83d6d4c2c809255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ac229bbc46d3a89c97f270c57164256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4fc42acea87eccee180bcae7fab5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090623584748ae0162d94c735c7eec4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6dbacaf73fdad086437571b97f3e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b790a1ae89c8e118d9a40f2e5836814260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd5e6a0c7a55a6970a5f67c23d3769261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e1a02d888cf2470e12f896657289e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09f4eac16825e2afd49bbbd408c2a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c560730637ffa140c3c9bd67eafb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc879d096cedf3709bb071773442c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91f7e00552637b701685bafe147051266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82fa442a5b0a37a248a22c1c138934267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389601a987161192642ee01b49ae3c18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8e59340084941697c81f00ec6bc70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf563f0aa1eeb077e1d4ba585e4f9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bd7cf9ceadc1adae30325d567e09d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa3fd82c29635674b761308c5f8942272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39d99b47d8dc0f367c7ae1ed23a20f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f133de57d9f1e6a084b29fea320b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f574b67a76b7cd40478dd160c8645db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6047762967fea7f7a0e2997c57482276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d0cb45da5125f69f19ceb70b20e96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fd1ede09d732a43b8285b3f59617278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354e08b2cf4c99570d43d0bea023c22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a89654f1feadd43bef8e1a7e1ba50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72badf0f3b8c3c6c5e59a120557bf994281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4452de919afd8cc247da5e30f777243282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de59009b5f161f947bfee373b25348283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdc989bba43de2bff9875b13f58b0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e0b4f271bb7df66a1a0fe72465e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783dee7c6ac3e0dfc9bc71efba8e1a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20408121f6768d9469cb0f11d90d2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b470acc239b6c5e1c30f517db67b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0b70fb1d00ff4d8cc89df6c0021ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938ad3bf7d6776576546477deb5e4c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb5db5ef756314e3f64c913d0a93be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e561fd019db9c59d8651225b3c1c2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65de1b3e11f85af44bc6e17ccbc4c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785857447167a2ae78a28419dc68bbfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a84826fca11322ab18a9c63f55d0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30470b86735ca78550d460ca2c233296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8157e63461a54878cea8ee356a04846297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae024cb6fa83b2120a7e2f4a51215e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ffbf315bb6c7f154469080a793c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109111bb867229b07c2cdeadabc10e12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e51376750b3045f0811cbbb376359e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982f1e9e28dfe145ad100b173198aec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62d0f08e817c763d9c37ec56b0afc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d3424145fe90d6cefe24c2b197fd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40338ad632e620f4f763f8997e052284305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c304f2e67d9cd02fbd11e3973886b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f3e13be84120b3db1ee586dd07214307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4da16b9bca4913012ee05f4332cc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be350418b7ea1a81fa1a1344786d31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543d593cdeee83932766cdeee1714c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8197c3ea19b963a11bc9ddd50c6b61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ab5526e249aff31f65da5907c363312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61993e1c1cfa239eb83978bed3190a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87488efe1352a33cc3b351daa91356aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe250438f0c3f57c911a8fd43e6d62d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a39b32ad2c4f5e9db2b2f5ad5d729316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c662eda3689ae747225ed9b2433ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5638c1a99addb8b0c53e87ed1817ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3b006e730776d8c9daef2649544ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393548580e322f77ba98e9e09254b924320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63ceace2816790423d5385bc76dc0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c477a6e09b226b72602f0fe166b38fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf33d423fc503beace57c830eef0e82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6110cf86ee79f39f4cb7320bfee3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201401e2dd0f6f4c862dd2562acd0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e34882b15cb61b036055a1daca83e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d22b7685943fabae36f3d73e0d624327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4986c8ee0e20f4929351d6198302c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dcbbff710b597eee6795060f612c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737a559fc026d369446f3ca7fe871e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199f5e74aa917a9b0c584b5b5bccb8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24471bcc9015afc3d51cda8438478a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bffae9911b55f1aba88c228c584e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09e70301c78af88d6d445bdc196ee7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8d5efcb82f275e322b627b9b01e45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfff9f4176afe567927b5abdc7e4244336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d214f19cb761de289c3026ae453b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9cea6edad8e8699fec89c6c4b9413338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82081e40fc4e8e7bc076e031dbbf4d91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1c6737e0f65e1fdae41653f3d44b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9118ee3856a11d06ca250ab15b3f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4325e315e5a4b50d7a385cbe776d449342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0e2ce20112167cc34943500c82564343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba35bb8969720bf4e35d4628c0b811344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a6de693e9a9d3f7698222a80ed2bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec98d29925bc1b18b09fe795b10e78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a7b4b62f2116404e37e233e2c1734347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d381747ecd92a7800d8dd71b502c75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efda5111f563997180e17a59bb45218349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa13f3c61c1e30794027ed50ea2f557350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e6b4ee241149c1ceeaa43ccfaff39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e5e0d1e3e88ace526c61cd66e5cb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7263cd230a8803953fdb77b274e27f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffda17b4e9cb65a9381c27472dc20f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440396bec29599e73766ab7639fe912a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bae72327721190c5f207453f14fbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a169b15ed2c44f9d4bd19f536c90671357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69519fbaaa874723c7ba4d276c77ed0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2a9184ca8a7688f70a9a676f6baa1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78225e657944ecf514bef00636af9a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbb593aed501671eb6faa0e034d755361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285afc2ea54c6b93a9213bf59f8bd39b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969873488c862f7e90227fcee35bc99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f00ae139b5d6c83413f8e3e8319e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb3defce56a1639279a69a86399189365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9752f2cd1f4a560e4b436d38f5be57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418577323f6d3d5ceac021cf5c747059367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda3170c57e4a64a280c935ad0bb45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f4c443618e84f60e7cc794ad48e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776b0e2e13641899e91e109055ac460370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bb169033cb77a8f100b3358a5c2f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d92dd0e6acc132abdc20ed7df13122372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597f27f4e8e18b0d89271cc6ba8afa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cb7d588991cbf5217b5fbbe35f7e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daa8865e305cf0e32f3dbefd742ba9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b3e173628d924493f86a0704781f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f329396dffb162866cce2b68888a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bdd4b4526d1b0bb6ac4ce95e7579b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5256204ebbae1fadd680e653f3baf5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b536ca8b1415866d81e4fa042ed13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2fdba4bb41d407dfd3ee5db3ec7b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac7c2d4bfc5227b4dd7b556a2682f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7bdf4c91ad0eed1528dc5eb0a9636383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df03b702fd03d6b3f508ddf5127e94a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa71c74875a82cc9b5a8cc98dfbc07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c25a2d1ee00f02787b3d0619ab57b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240991744903489c39c9b26b5c98aa3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb18585549d78ca4f5d8512872b554388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f649162cccf3c97038e74249df90e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488e3cd5fb3e47015ed2001d1473704390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445839dfeaef16d374c742d954581ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb42559b339cbefbdcf877e94ecac6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308ac8d24cd4bad21508c074a676402393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bd4e364949bdf481372832b6a1a4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228a7850adb4a94cc69154da36e61bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8b117e6f519ddf1d6608f092b5de0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba53e89d9eff7b6fddc7f59c9cf384397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc898b33d2fcf5b2b45cd9760f3e5c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db8464f31c6ec3b218f97e4f3ef4b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb369f6e787e0a79b26e8113ffd7b636400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a65e2023b558c11f06ef8251eda835401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecdc79d8d5d328d30917c2ffbd6827402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d36ed0010450845c4fa290a4a04e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfecf01abb681cc8b2fecfbc969a34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dcf5ff169a7902d6c17a4a43e6cd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894e61417a3c3451155edb521bb157f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d31bfc896f1a2f36c580c9d6e41a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b0ba9db1a5d501ed07f69f08d9376408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70fed8de15b93ea06496415216902a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a9cb4a6f59bb8abd690aca8af3575410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440fc7a55a2f0bab02f8418f5e69e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6a5ca0256beb624c2e1079091b2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc107bc28d78b0c5b5ada184099d50f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9e9a601583fb2b8caeed6f64995f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe2ebfbfb979e7c1c6ab09ce29aad8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9414a147836a0310c07789e52795b2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef9a920b6bb105cf62f874b5b9f456417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bafcc32e19ffb9e259ce51fb30aa15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c578d097d2b552d95e850c3ead0d6ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e86a3a07105bfdfda14f071d16f853420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759190273fd3d893b838df8e6d98dca4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e84a11cc809099a9fdde095fa5015422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870f86707120fa217b752162dfd19fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4461c5727d95a0fa0e94ece42942607424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd190507fe5f2a87e447806e4fade8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca68f5463030441cf68e15d2ea6cac1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20847e6fa8202c15cf87499dbed947c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e43c460e4cef93cff4508c818ac9ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80012bd58914339e0a1dcb0d9236d04c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e5b91696f98cf3685d789e5fe8ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241789381098b919b2544c17173d9d18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ef47a4c317e692f18a65f62f2cc65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b94ef2a4b31e88de66a9aa83d7b235433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cd5fd6ddcf944f02eaed04c8a2cd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56546296ccb63b3889d678f57d40073b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af361012409423644d4e6e85174d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b7b51b2d1d756c4699daa6699b625437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6cd3d7d0f77de90eb068e2e4baec4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f60776ddc1f26d2cd4a5247d34e536439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91990b9db12fe1be0cd8068f6b463479440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedc7a2bce5f6b87321fbfa9219fd7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88a38bf86a6e00da736e6ef067f7fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce4432f1d4096c2490554ee38e7ff5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe90955cb2248f775a37b686b8a3ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90e438a9b60f165471d9da12bd2f05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230ff81fce3dbe08fdac2d5339d4e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67f919c7868f3cb5bc364c1c2ec44c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a771e14b1d501bf6969b7b80e39c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8354edcebce0cbee1cb0a38a03a0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af66c85f5c1e16a126ad49b017f569f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37b43ccd10f1d51032be144c120a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933bf9113fa4ed0f4661694ab99a4eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940952e63e5b7e044add02b4c27f2523453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a4ac69cb0c77eef99ca8c98c3d03f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbf79511b218efb1c53362d15215e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76ad09a1421e64f9f6dcf0f2c492df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa68a25364103f7b98a6b3ca681391457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fe25a3ebafed4ff77c5b590c16eda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf9879b5d0fa1311bc74942afea9e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44854ebbef90d6523fea534baa7d6a42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174ac117d51b4d0779674027ef788c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cf52208b7e27f9361f14e8df65909462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5702ec9a5dddea2d665ca87fdb14f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7932f989cab0176950d1bd7851b8c4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d79ca03594b4394cbac7798eb4f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bfe02c465739a388b20cffc99c895466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa99696cc141cfeee60065fbd3125a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b85c3e92d96cc67050be7ac346b6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b08aa8675136fa4b158229669d009469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63ac96484df9e532deb6044e05601470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dece71e2a2f8aa1c3d3c4951f6e637a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5089a5383ec332f6964a2abc976ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04245d21086fcd803c736d6bc00b6153473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607547005248f641f63b1ad485abcdea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed22ab47eb60b48906990c831da73b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b3250856ed90e415104185f208259476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b75fd98548530806c952de93c913bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3899dbe74aa82b174ab0e74fb1e1e4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f00ba91e38d84c6123832eddde382479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2555045b9b1fe8f6e5e5d5b676a6e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a88b9f97c95e2eb0db39449ed48a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb596a5567ba45945eb11ec1b1796e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4569269cca4ec0dadec02c7a3bfa0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417b7386d898f0b15e592675b09bbaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea122b1f85b112d980ee3f02f60553d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16426164f0fbb83c92987c1148a3ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ff85ec7bfd505143d69b19f7695b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac79f0f6a05701644566b3da01e8ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77acd4c23af243abe92e9ef76c481489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2d93adf220422d108eafdf4b72b2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7769efc75fa3579610736182dff41c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0533ffc9f53cb34a649fee7e1c1fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd9b2fbb18198963d33c5400dc8bf9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab0adb8fabb6d6267353170da6278494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137b53635f02c206c52f45be0e90d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a2e35dc0b0f07c8fa90587dbd1ee5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327adfdffff9649042520c7535a97b95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cc91e4f035e730e639d360101dd3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94e08cd8c749fcaedac58a487fb9ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6824a6fa8bda02490e07a52786fc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58ff8e105dd6473c9bb33dc07703a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1992c81ff709dc4ad9b8c5b9ca8979b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661c9bc443c3fd704986a760e8a4c4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cc2c53d2fdd0e18a9060d007f4ef6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f61c7613b589c950f6c710d6d1df09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87738c4fd6d2b9197c96fcd2625674b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d62b97c5301851c8fcc3909c0693ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cdd38fb19847919bcd1f52b316140508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8495f7bd961c2b799fe1c80925d08c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b756b24e3dd14a7a2ec72c7dae0f1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05a5d727a0f0d745aaa0b0eb31d4af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38151995a07cf2df383904c2e655a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df79893d637b6e0427cdfff5929c02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f6c828dd3f40e47aa80e435fea4e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da63a91ccf22cc11015f35a1744a98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d51b0603acdbfcf95ccd0b614dff5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4bcdac5c0084bbe52676010b30e46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca75ed5908e15e39c7e485f188a02f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0807af97f8d5ee8090ef8ffbd29bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9200902a1705dc6f299030c49ff7f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78672b5a6583752a5d83dc63d251365d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657f76b4fa0a80f83132cedc8e34b74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab766c17ce20c03441f29669428d27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9f3d30442fbe871d123d1efcdc7b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d259e28bd65c8d0485beda667fa5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99776d2a357ccf59f575c1b0deacacc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9e176917fcdb7feba5a5380af259d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cb1cad11ee419069d6c4e9c3d2e4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee21ea449b2a39e253b70b1bb669b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f511c863413da16df7b7389586df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7edd716798e063be88ab2445537a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f639724f2a8941e76a4bd69866e741532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5e12f1bae1691155fa9e157a9dcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55508117daa108b1d07951509b7cfd5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd243407a894f4ea2dab245c35b282a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d8aba883f41b6dfd655b6a4772438536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a84e47a2b58cad5bf9b040ea3a200537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c0fa363117cb8febf3e47a7d6f882538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde42cd6cb39de78805c9c287e6df6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade75ec5ab7170465432364e282d74d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b27accbb671c3f7297e2d01c85305541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f4ff7399cc830a68130140c428132542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c91f69cd131d2c0b917aa64f0d6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5778ab201b4bafcff22efbe2d6d59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436544aaefe57ffa2758b009652febfd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e790d76d106c1db5ec347d6bf4a73a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038900e376e1b7e0d0b941c815f8347e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd31ea561ecdbcf04cf67c3c3a00035548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5b6953b1bb4ce2ac62eedcb7be1f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3239f729a29f4373c75279b8ad800db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea4f9355143f27af65eb356249ccb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c121dcbfcc68e28935fed2a7a6acce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34a0704a2f3bf253f5b22c0d7ce9d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9da05b4dc27c95942a199f67297bbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999586d95d03e066d95fad0590f5a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e850fd37ab3f32d39821c8f014970f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08b184c6c1644d396a3abe47468145557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37237e01d0644fe823fc2cff14c11385558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1163a72d982d31a977bd3ce18e5208559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335c991a5ebac37f1a2230cfcc6f8ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab0fe82bc9fcc0f0ebd6ddf91c9d6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ac6ef0dd406892c8c3a3e4493579562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4f8ffae5e9225e56901a045fb5c7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c950e2b6f664b00e73dde60dc69a5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d07cb7957aa3a6c972b6fe1ab8536565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ff9b71b1dfdbecf68226324b0431566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d90b22059e518585dececce05ef88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f404fc70fff47b5d04b9ee779f1a75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce716d55252dfdbc86b35ec80971fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70201e4cd721e1d18f9abd6d0867c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3964de42f240d6d803f36e509587571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690d77c348e826680b9d142b2853d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec1384bb29174fc6f5dccab39abd08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baa0cf418b1ecfd49562741d0bd9c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1306254d98d7a3c869fbd25f735b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2187244f85e447d106ebe6163249c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57301d9688d56399b72c64f19c74bae5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31128f907e2cf60cd5ac0a29bc4ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f3c926c8dbdba4ac8aafb1c1fcacc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709db3bb047ab5f0e42341b9c4e7d12b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a853d5b2d15c97f7f98f578b50115581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c599aea48853ba216d31ed64382399e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7443b138088d0d4ef037351592d6a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090c7be14fdfe332d00c7716cc4b01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e7e5176c2e1a9c4b1c1adb511aebc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8bca44564fd3cd7bda18fcb9d4a4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449bb8507cbee551b2ef5b251950ac8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591237281f6d4e9cc15b0f3e6978272588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f18271520965f3085b32fa7832211f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f1aecc71791c85c68af02577790d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359cc4d2dfd78a47898d4248b0a9522591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2699a0e6770db84fb2a07efc3d17d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b05bdc75357df2f2d7df51c4ab67e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421822a23cda16f4a9afe6ba5db3fb3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230f1692ed39851b6d54117584b7920595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8bdd231b049ea7db6521194b77b24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2406b2dde12ff1bb100ab2f03d0427597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c507ef99e897c7af99441b535a792598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d24a6d6dc61b497cc961fff1308e10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6050f1fcf21c661b91f93441a75deb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d40044c34422d6f18e3f34a01639601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56426507b671086666c07e8f31995fce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109e650d1626ff14cb3dda27c26f8ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e66acc8df5ac9d94cc1afc36ccd7fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fb3f60792cd1028edf734794e7c0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7d58985488ccd3f15911868e595da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32c834c54287fb55104a538dedf700607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d508246d3fc370e27958f06e195499608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dbdd52d9885c9301f2a61d718b436609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7ed0a2451869c5e6e17efa42f98c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364e7350258be286d9e18d7b4ae2034611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc0ac3da380fce54c8cfd8b2ca2cc2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636839786bd8c97bde212b2ed966364e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e93a9367e664310e31e418a206c319614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e492902cac6600861c76049b8a4f12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bc4a8506a4fdcf263afcd0c8a6b1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3abdc002a6149f5edff4defde0ee1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c05b75433af44ef5bb7beffbdfdb58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b45b0c323adab30c6d8f0f1d894da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5f772a163f97a5ba289531a0dd63a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd610ee19c2294cb17001fb854c618621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6a4b0d6004aebdc89cd3147721230622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9803086390541f3a202bc63fed393623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7ffc4a19e851bf571b1ec56550a5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebebd571f60d9240a18cf26b44f510625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2dab0c71a8ca580f070540510142a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981feba223b5c841b9c47f7e7c55cae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b974e0f6e98bc07eb3bb6beced5a3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be982585e14f7bd85289e0339f871568629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be213879835a177c7e9a1cc729d8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a778e8e8ad11b0ce4f0d281855e557e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7772de7c2fb20b0c9a0fd1a1d12745e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3a374d66e616df5bfe36c62f063ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7da8222ef04ad535f86191a1ec766c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189ff68847fc01fb7ea52883fe808a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f1ff73457427116d6d4776fd15a05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785f4d2167417e952e333d11eb5c37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efbc814c0c6cb69cbdd50b97360af4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72af228dba3c7d8177e65927e3b2273639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e84a822d667e9b403104636ec18116640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246bc3ddb855c9c49d8dc4a970b49b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a879daff1ab4a15c754201c2463bc36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5f5bb1b9b69cacc2f0f88210924db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510193cf4432c7e91b04aa3a7d86182644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df8181c074112d570b21e87f7ec02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac80a18bd884f39a6f319f217fa8b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3c704f581f85589a34d977cb2b810647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657f63253f37b84d83f6beb64db1cea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84e3130dd3b8039a10a499c7dff3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c013cfe808b18de324c2be32374fcb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2808d895453dfa692f3ab9f429ce4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192744370b9de81020e185541c2d799652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadfeffcf5fd6f5a5000563790aba83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb23268745c061395648de70a98eb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429605096a5f238e3344adbd56a3f15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f5de492c0d10b3f1a35ed61c61698656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f66f03bb6fdee5f3329d4b181d39c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc918138a32f23569508496e0e414658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c078c55e4525ab74fe3e3781395c62a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e76ffdbe87a5b473302c883a6cb54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1834cdc5b6c8c4aebc1ef08aa34c17f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97ee6872f5321ee7dd217e24b989dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f48946234c717fd1360a69ecf3f908663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4712b2954c75cd9b8727118e8da24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d392f8d19748557a4d9179350127ebe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc207925f49eea22dfee4f48953e4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8129f52c77feafb0ad667ff2fcc2c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0049fa0c95ba237b498e9ea7bd3615668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fc72ee663ff7b403acb4ad3f4432a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe34ca2d06766ee747c6a7fd503678a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415b54d2c916f840a979a210ddbb45f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad225a33af25f237f619b31c3c2b6b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d19955b1220f8f120ae5116aa1712673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779842276dac86850daaefdcbea5c8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5be4b3524ff3a10ec796748a690e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bb314c4fb6511e2d387a788d574a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8ed725058dca5be4c7aa0a92ab914677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e68e1d1f3c0d55a893c6a672dd431678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651786714f0899cd560c3c26a34bbc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff190f631485214fcd3d2c47cb5fef10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f506410784d1f4e16094ac0f56010681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4146865983253bdeff44517c94e043682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a023d8d4e46d63d04a234c0804b118683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127c772393977154e83738afb8c6302684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e197842a2e501865b5520b39acc403c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52b3ab5e0f412a4054ea41df6adb21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169f263a21a2499b5243e2dd05b9aa9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130949237be67461ed4eea1e95a3f3f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54eeda38f54cab216b54b7c4ebb811689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb5c01a24a4e2fe757e7cf58b54c1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d0bc526515c109a32f5916b931000691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc304a31098300efc2416511eced207692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8a19a1da1db76785083ea8f8ef012693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82dec5f52962579d7989fc1035462d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da34fa3c8bfb788b50f533fa8a3f524695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270005196724e9fb21695d912a2240a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e9b1b5aa9f4e2e458b37d78a2f17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98946ec277ecc7c63768a2a14685de1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952329de8b42c457aff72ad767594ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d69b5027c171c94e6173b81a607113700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf1d9c9f884f237493c57b266b3d9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c01b3a6aea3cf5cd6970b3b02886a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b09035ad717795dcf10f94cdbf45a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0ba57ac08f56382b33be4bf5e31f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca713fc9a78d1460a1dea543d7f7bb1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c372f546555acf80de3bf210b69798706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4097cf9946a22597dadc4044644e2b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692d8ef4858a701e068fe7dbe8b08a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8871a4f3a9dabbddd111cd5c954b64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a8e94a048f861c627e5d51bf9273710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e8d11d793ab8c930b740ad8410430711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38df4ef9c1c55da4a58db8f28b89c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb2b01da032d3a9945c9e0069d69ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0250010337c5b89a82b9a9057b721714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2945102ca2fcbd451aa992d55ccf1fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467b01288f794499e1166127ba8ca2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472eca307cc06ae4935a114f0d06d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64039734688d09fa2237d4dd5d5130e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bbb4301aaf25576f66ad9ef01a48b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf961b4293584d3cad47f0f7ebaf39bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf540fb6384089032983bef96de039b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359394384c21fad5cdd63ef4ca06fc4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874667621cbecfdc2af8ddd96d3b81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bd42e1db3494be9dffbc4e826d54e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b4586779610a9d8b4e3839956c45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c487e7cf7a964d9da4e2765a805a71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65662490bd87607b9e299ee169bb11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2723f5fe583f3535da2d738c940df7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5dbc23ab8d5539ae97475b12b4504729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5576731deb31456631986606e53f606730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb278c1811628af76b85fcdb5fd57f02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e1f13fe61180472f0e5bf6de34379732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef67fda24bf9ecc242e8c790eb060a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42273c2e1b57a74a5cb882477ad5890b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44358e9426a42b04f17cac7befbabc3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb8cfc7c0b4c829767ed37e9f7ad53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54008b74666daddc4ec6f2dd714dacb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8984f7de93ca8a4c1ee73380390e9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f9195c67e8add9a82abdefa69c089739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd623bd2639641b490bfdfde0cb06e74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fddf98b3d2511e1b0c2f143defb5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72e44651ca3cb8f2486e79a09bd68c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a06fd114b465727d2bbebe13e69e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba8f45585186066b4dd704a920b8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca1a866f5737f35edd3057a478e296745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d1b6d2d6279dafc90deb3f2ac449e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c11ff524f68445081aecb5382d62a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d739363a4347a455304c528765a506748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9aa564aab49d6b8c36b9f7b0500bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38149b7c3ef93391aaf3e58c203bbfe1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a1860ec6c4f77e0b34578c5e3830b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf253cae9a139302f7bb1df30b628b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6062f9e3af7cbd0f3f24a4dedf34c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd05368fefc5fcab3c723f3ff065d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1bb22263d6dbf35517253dede64a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b5727bd51aaeae66d98cf042912e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe420e8b3536138904e829cf757dd2e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f3cce78b42245c9546978cd40aa57758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda7b49e99e41bda33e8857f62daa94759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162095f493dac4c00e82b8a2b9117d38760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5808f0bb813b03f0659c9f21d8b6463761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26123ce6aebfd3fd882480a75c58daa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16eb259c110c102fd7fed6cb9e0c92763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eed631bacb9e3c49f58215910cdfe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5253253e266672387a60444d951e86f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f3ecf129b146e86df557ca99b8372766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8b52457da01692c3025b18dfffe9b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>