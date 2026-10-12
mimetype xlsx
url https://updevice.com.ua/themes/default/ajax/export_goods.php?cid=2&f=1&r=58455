--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d82d2ff9793a9cfa5eb7c03d773c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072737c264bf36317888d1d1ef6df5742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed6983160c29d1f9b05113f01680f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6c31a3ff6cd3e62ab45b874c780c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1020516a6bef1b71783549eeac76a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c1791cb63b32d64e0b890553e48b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c2eaabff3e038f4e631e7a3da64947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b5e302e968b5cc94cb637f65e9a668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8643a17a7ebb69fa4486d28ead231a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f2a6345b54a758c16eed46f19fa6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d15769c97dcbbaa1e0ad6b615992fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94824d5192dafaef8f4f96fb83577d8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a44206979c29ea4fd71369e82a54b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05140257b225dab01a3f34739022ed4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c5c700b5f4e704761971b1c5f6dbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9116d2f3567f51cd1480e750202a4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eabd3f4523d083fa3bec929452590317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8266798c8dba4e8ed13b958fb0afa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cfc3c976dc21cf2c5191ec5e80c5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac1ca1fc4758cbb5b93df65dbb7f5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111c828c6589086b9870e23ddee7d3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f4ee7d7f87c3b1c59b6132c7924b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96558d73e448d7d757bf32dbdf51eb4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d272573cd9770cba8b6ae591984b1ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619519b7b2a37f6492a85335c33c33a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d905cbf1843d4d9b98b2bf256c42dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98222cb10a9e523f21f5e4b1bc0640f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068f08951f36836ac40a1d5ef52fbac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb56ec20f2c27f390ba4a4d3dfd7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963b1615ac1cc627f6113e26a2ce62430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960738e9f341ce8eecca42e7744b39231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1798ed13009149fb43d06e46677254d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21a2ce0fe3d0113612c0b695dd5c6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a49eeee81a736f6ba9209c339de98534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed041f81ce490fd343f69a8e86d665d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941b6299b632c7c0d8142d3901dca1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f12091a8d12910758b2dbd28121937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb569c398780143cf2a51bf644de93a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2f8def2a1fff25931b1269442bb3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14709ca57ea4aa63bd2abe0467e1a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27388e7227d92c8d716dcb2eda46299b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5514c7f07edc6424e2d4adb8c3c22242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd717247cf7d700d8423925bb492d8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e716f09c6e48e7c257858be0775e6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbce4c6d4818548ae478480a8fde0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba76ee55b417586c8c33002360fdc1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424e61e4cc28a4cfdf9e56b84d1b6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304fcedba601de38cff1c77dbcc3d6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18dfa844e9f34c595030277a57ffe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed871e82fae0071b9efbb0029de5119550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b0d37780fcb522db6d6f70d899cea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ee6b7ad15d01ad541b6db113f67c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85d3df0842a10ba52a8838a894866053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f335bd02716a5b9cf81f03133e980e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8ee2d293184af77da22d6d956ff4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664031c2f946e661d4f48da0dd9ffe8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db905314f8ec22c178c06628bfa67d3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6048f7a68b33eec34c9975e3af77a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574152d9857d3a078f16ab1a9b2aa27559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea1731bec2beb1260f529bca34e4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b07345bf4099ddcc10bd146775c79761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dec1cb69bde0e68e31e733a8c193b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f80501f24c57604d69ec870a7bf9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bea926bc98459fc09705f2eb737c5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece6d40ed5ef7e285e3662c3b6058d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8d984584bc499f89c64e5bdfd80fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d80a7311e5b4e492e4f0a78b0cbce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110caa625ae8252d87abc45d31b416d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec262438d3d27c2e41aa61d2400e36c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a15c46b412b818662b32e126b26fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7576066284e4c8f6d248ba57701bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe951f0ced7f139602f72dff31e709372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a6086f9b31e68fedc2d0abea711c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca596a83129238db6ed77b73717d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928e781e2ecc59d4f574c3d2659e11575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d32f0ff146cab1b66aa1e44c3c00576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe68f0663a971ff810d948250fc42877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8fbe2653219436cbe16132c3bf97a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e217a74bbc471f0b4ddb66df570a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b752b4d29412a80097b683a0f16312780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c59fe981d6dd4a529039cdf0050ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d217648866ef92d4b84e736e55cf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f5ca5bc54977b866b7278043efbc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f262c6c631a3b000936533556b8f2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e126ba3dba443c9a2f173bd646be4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0bcb72c941275b441241b7f88e32286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd14c17c38f52572914d31fdb679f3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6beeeadc14c8ed9e23dac9db77587d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540f2e490b951af642ab9778b2feb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab63738f2644b1bf178c0f92c21740790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d35c5be8f45816cc15fb873f12cbbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765421716ccb34ff45d8a752520a6bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4de6bfd0ef4cab431e5235162f58ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e396654d709454d9824c2a72025079894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f19095af8194ef94cd6a66f12e8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc2769c702f57740561688b55a85ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126a762a37cba8cd571e89aadccd1e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd79c476a26b39f80fffec9930a8b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f598d9afd44c83d2f16b7b4420f6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632c719d96d890402e83721f82edf22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daa21d79e6fb864fee38a54ae61440101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9b815d3fbe0d5444e4875dce07568102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb9df67aec68f0c4b347ea5d7792d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5e5df14464d3beb1973849c15aa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51ced192de570d0f54763f1b55487e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72d7131b629294b6284847d7fd3579106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697ee33a53c16fda8a746ea15cd7300107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39629c429a7bb8fcbf3e3277cd4604e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244826194287d240d09c7a9d4dac2b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f63d66ccc6f72fa4815e0f0907027110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbaaaf829a2db7b69d9869eb92d650111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fbee19eb71a529ccdf7ad4c022619112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6aa975cc5b63249c6f862fdcf7458113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356160b5006772fec4b7790159021b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c84e6230ff7f567a4ce2aa4dda3853115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc8b95ef3632c260b268d55c2dcb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314c73d4aca7644f5996f6fe358719f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee3c3e2660ffd31f06b11248a3a138118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45206158c2b8bf0d9b8976445763cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c7b4cd7adc1e0c86693dc895f8513120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a114b1151928bd6be3b061b317829d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbcba10689852cb825935265e1651b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af0ecf85bf11a4775f982c01139cac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d33187c5fcbe39e09298a4c437e702124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde167e09650289c89bc584873a706d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d69f02aa5aacbd7e44fab387042e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce826863b0ea818ee15196bfab02d92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb360393508b46bccc90cfeede26342128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785cf2c01c86c58ba7be031b68cd856129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44978fd7dc509b19b152a6a2d88a78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33b33dbeadfe78978bff680a1ae27a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ac2ca8fb6d4fce3e143e339c243e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b68bf8b52d31f61235bef495edb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4810bbdc2c65f567724b518c90d5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0647988181f02586a0c83c236bfc10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e6ca115b00ac04b11ddb576417b2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28d21dfaa83b3c6fc47f9acb430df5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de43f46495cdaa2b5355948fb0480f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb122ca27d9cbb8ab5ef9849e703c1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347cde1e68bcdb6f168767f6ef62d2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d1d3ee3dda3cdf366ce75517b37a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c41a21b1bddc2181d39671d6139b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade73e865901d5212ab35f5d3233cfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e486edce4663ab1d79f5b4a6ebfa0b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dffad48429e478fd74ef216f66bcc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162aaa6fe115748b1f0300a4e0044f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f67a1fe576be96d65324fe094362b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d27ac516f63b362f8d0363ca6d4880148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a7c8c70b41061f5a4bad4f20e5969149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b841c993eda8056245a2eb809d63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235bd43b301051284be0f4e3dcbc116151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758ba7e6f921d02ca1d0aa7302db1dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d1bccb5ca9876318f1cb371a439fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b209b77f93477507a94588316bf22cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b867f8868ec1b69d9ad80fd716d13c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb90c9061ebf2cd8f57c8a6ea2bb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51770f795678e1cfcf69dd76f82bb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dee48f4f9031af86b472899ddf551158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0b0a4f562ffae9200516df9341d7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad03a916d96f7d96a0210d137ece9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1862883c800288277405fbc2c3d839161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf395ed76756d90cd48cd2a1e9f84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba519d032d26ef953e0c8881220655b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a27f19e00fc70d191eedff5d93862164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5e8f4201c32470002d5837c8c640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1f5e4eb961b2dd5b72503654a08f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d352be2bc10a5e63b0cf4e6d66edb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d006b99bdb10bb0adb555871fba3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0dbda349660fa0563a729ce25fae5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64eddccc8ad563d3e718ce43276295170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bed6f000fd6cf460e19040a527036171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b4eeaa8cbd90ebf3be18bdb96697172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e73798034a86ff1c1fd1fb48a26be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba32864ae81277eb0f7003876883a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5d1325a4a81252c971b4fdf50e243175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a80b9e323146381351af0f4b424583176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206c0b91c6a5628a165d5c0e89d43a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f24bd34289111264838354aabee4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222818ed676ad2b4d72da38aa50c738179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6795441731767267ba5f0dfd73e329180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b033d7db40c9605087c18d7d15f7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d063ac9af3e0131b2e4b446f440eba4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bde970ea32748dc24055bedabe439183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ffbcdd75c0f8c0f70de8b8c1de54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d81a9ae67dc115d3bb600ba54dbb59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510b39020847295fec8f830e4edb354186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a154e5ac1d3181fc78bd12ab1a5094187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9913ebbb9074b3b6188ef2fe72dbf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05730db40e566a25537297d3022b6cf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b28c1c06bce439aef83513138f64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437d4d5daa7d29efcce26662b870314191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308a0a5e3bc0a6fe563111302a64382192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f588a4e1354132eebc0058724a79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea77fb2a3f09526e3c52ad8de8efa9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb1a156a31ce7d29eaaf54017883a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d64c317b9fcca5570d85efd8745bc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81805f548b75dbd0aea75a528107e86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6657a4640cf18d3fa5bba679c1ca4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e5abff8fd70b09699d5e4df346ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afcd5c65f33661ec15832241ce7b83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71d4fbd288f1ebdac867644a24ddc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a51b5cbc1999725f7eefd547480f5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b70b6b264bbdbd41fecfcabbc0b16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686058a31d997ac9d4288ea46c307ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc979f370606327eaf46cabdcecf48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f30ecac69a2b13e11e6c7fb2eb40a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d2066ae911185285e6cac22ab1fc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce50e7ebd0fea59edd41c81464d981208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491278597a011ef65fbe0714c67a55d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81842476dffbc74c1ed2c97f980d2e72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff03be8a9bb7794ac8316a7de134b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd4ac180cc26a5cc01b72aaf1a7b56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993ad9f2ca813931e23951e90b75048213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4231e276c78558e01812452a7d4c51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee70971f915aa94b82e5aae08103b39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f0b40517d758f260bf2f63609369a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe495ca4988ed4f82fe302dba4f877217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa61ba7e79fb7e8587fd4827cdcb460218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be9e213939387068dfadd31d281be3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e344ee883f72bb7c1363787530a5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fd9a9d5f7ed2aaa26828594591b8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b12053f8c4e65f3fa3e9a725a384e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaef3ca44068648be746666251b380b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c97541804cc108cce512a140517ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4eb879bfe216041c4ad26f05b73a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df20f06bf6c64253d20fec0d6844c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640c34109e781399b8c3ee87b9330b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a803114b05d283fbf1770026f19c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8e2c7fdec04a2e92afea053b5eadc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7dbc534e705a80c7cd544526e6e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242549930fcd51a9e451bdd243f400eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215be452bba9c88a5caea09b922669e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630655e9062c1574fa3050dddf524094233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59f71bf7097a904359b8c30f312765234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaf9dfb4795f247e7094af1d69acdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342813cb426b057623b506685061637a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1965d186035c0217d8dc70cbceb3b6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118086521af96f8b582545eb570a3b89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3593c1f0b14342c59e57299d7bcf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b18366f3a8e79fe5c8069087abb50b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffa58bd62f6bf425351fc67225a21c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84f34d57e3dae3e89a84d3a5f27255242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831a6a80fea752e00c8f80cd69f2367243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89d411faa9a485fd0f2e5e9551e237244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502899508f876476c5c32707d801cef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2082a8345be6d99758e2f36fa3b4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d634ebe5dc7d02f4afba4bf3b8990dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c681247ba680169e63df6ef26e9ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06780db93a4a0ebf5745c6026de65bcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f30ee7dd402951f91c81b6a0cc13e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c62ee5a8e09df3518858c1595bdbd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549f3a7e3bd824d685327d3b5cbaa1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62812924e690d85c68ca690fc420ec5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c537c971b13d36e01245ba177e57d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612eca7cc75448556dca29aa9ca6de5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e48aa2f4dcecb2d728e06924628f26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324f07138de8ea99ec94a20f8f9af37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfce89ad90585bf25f3fa012decaab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc21a42d34cd85042d998db3724c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf15af6cc5f3038e46b05382674429260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff4cb835f157a9bd0f9d3ac61a2893261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c88839f8e6fa5e5b99d221bb00cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79e7c7533bbafae2f55628f7d34fdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bcdaf291abac902b0edc0dffdca8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ea8265a1cda2ffd15ac6cde00ef2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02fa5a637eae4ac98489b29d30d42c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7377a5efe731ada96c5f55e7e2f9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f5413d5daa69d9d67e440d34bd96e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe3d949ba01e3034f0c23a64381eb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527e2fc946f7fd317c6e4e98aebf988270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f364eeb10d82af2c4ecc403e72d376271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5f25224e6eeb0a44d0c56e9d4f793272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa868dd63af5feff2ddebb032867200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1fd90230277aa0340522c8658f51c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab68dd3ffbf604562391a4cc4a43730275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d187703d7e276fe1bbebf2e8b40fc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9590c28b2753e46d6ddbe9e4200be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2892171f01384972cf0116ad2495b73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3803cca9685e9a13e97dab6128059c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c1c677d75593f5fc2b0dd79bb589280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8af6d2911a65b94dbd5fc185a8035c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fc8f282882bebeb37ded0f99a9ad9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136573a31c159582389a4c0f8992cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbc3f6f056d7bfb0439bb44d393946284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab3d12ff8c0e956eb93ba946cf7481285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac384ad67129508cca9a98a47d53d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545979214784821ce301689eff35836a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd482a575d813b5806ef5808d0312288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81905e4c7406cd8a3f450edf5b19e3f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388937988395c0c4eabe3321e1bcb18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9d2b08d33248ba11152a647040fa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e26c1606a5f364f886daa923eb29a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e09682dbdc342fe54adb460dc54df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc2c1c714748cf74cb8843523ce60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1c1a3d81e2331ba5a4a7194a7f64a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef2261a9ea63822912f4f2d80e7fd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e218a173ebc2b250c266f5c06848297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b591f25886b8e7b7ef42437fa13b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90fe7ac3202ef65dba3241970f2c99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a393e6367b4461dc0935aa2bef42b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8dba1a3239014d31613777c27f566301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecebfce787b95d2f10314af6c30a97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104a101f26962f6af74c625c48e04b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a37087745fcec564a48dd1227d9a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c538061bb695de646c55b8c54c58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89abe7f3d95732cdef2cb7b2642286f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cecf461699f6d71b9e08328291e987307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d761a37d9a1b593ed01effdb8dc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fb3a114b3fa3ca4e668b7dc7ccfe8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fdbc389440ab8818154e3474a3a27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47781a134659291046e294a456a022311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4135671a850986d0a99eab993808ae8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958a76c52be9a97c7bf898041dad1d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32289b9eb8726ff9d46cd91a8095b20a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428559f52603627b61cfc537f030922315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847c55ed17a2f2104730ecd22911cf1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3e88698a37cadf2c34fe473cbc13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1391b1354b5ebc58ee142131c95cf28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc63f58310bbee175a109be4cbcf66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b659cd4f2cb8441f9de2bc078bacb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b30c62e93d8c2e14951d2de0c9e10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f657faf85b635df3cd95698926834322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265a3d8e5ac3cc6f3c650060b39ee78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ffde886f0cb164adef4f68b5d57d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4553033e039b601416fa0808001fe9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010b9c88c26f81efa175615e8436c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71941b5c74e0e5baf6677de134dd4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c6c82147da2c5b9fa51ff9099a915328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db599ff4efbd6e50d13c353b557e86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3fb0e06bd8bdc5392668b272fa599330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7b589cacb5aa269be2f95a30c950d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bd4c6278b4794b3d0464299ba22d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b441b2fb15847eddb9abdead731373333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296a0018f3fadfe292a102aa32dd12a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d908be53cd7b75097cbb912858becd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ded3edb33cddc4dfd91f91fd1ed66a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d5ef58563640dd4ba38fd6c5657da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb328c462aa24bcef8af0acc91c2082338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaf4d5e463bee9011359ca56b6804d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f302bd5ed5412d08b970dd8e8aa4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650079c097c3a83d362e86ba72dd0db7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157ce36af7209c0adc1e2dd1eedf32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46239e54e5456c88537212019c54ba74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e55a0e488f78f780b829e46aeccfa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844f9a92b62b5e74ed277768037a76e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6ffc66517839a46a8b1c46876de3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f813c1cc41d3a80680afd9021e8238c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0938f6141da3649c8b6605b17e7c1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8614c18a2b37deb5dfd9203dffeb7a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d5c8f806b2f78366e2c44c88553a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1991bdace0d37f552f49a24efbc6cc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec069d6e8dbcf5da8ce21f2b436a5f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1369e2587cbed1549546778fd8f6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b88d3787c6f99c62fd61d613ca6e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb4732850b6822e9db7a979073dab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd23a4a874a03f018d19e95a155777356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c5cdeb693981632fcf79d75160509357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41b7a782615bbf78b09c62f0858b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07653810a4f2e817972bc937bb6b2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325cff24f5b640443819fbcc0add6ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3f6e8f23a9217113da19c33bf93e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac62fd3a8900bc1d2d7d5acad0e1fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabd87e1e8ea84740f943f179152b87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbdfec761401189fe41d4d1abacffc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02ad68a612c6c7e54b5a38581301d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fba7377f97032987ad10da7906452366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb9992b71c4877c4121a77d3f5e8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea658675560cf424fb453e36d4288992368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144275bf32a818e082502168e3050b72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f4dc5e5160533cb1f70bdf0f6388b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e5e4ff1741253d83994824669aa8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ae561b97d97686aae030148b7d71c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c526d9fd54e8f28c7610632a7a5d0bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec81b6f8318571dc21cc26d08a9fa9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8049a8caa143195ce076d58c201611375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a5eee4210a8e7c6d7757ddd816223376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313142f64f837c5d90c9ac21cbe8000377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638d8854b81bce6363ad10246f8b473378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c469e8f4e84c8825004f89b8207117379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2667be967859f3cfca11472d84e44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14702bab746d69a861d60768089968d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785f383645be463552effc8b44a44c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e9318b85b358cde7d80f1fd2b057c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a934093446df48df6b77aa7afac677d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd9f6a7d30206074b138011e159be6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc600e7170daf53ff829767e0df2abb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacdd33b5924402863a4427f480034b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe29d618cf19580feb6d17c6e22256f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffba3ced86531c89c71c4176370df4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fb161a9940c941ef5455b2b7602e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc280b65ff2688a8ebac85a4093871d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc80d39ed48040568de05952b0d78af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c481f35d0dd997b7564afeb4613e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe4d08a81c040f6e4cae8fcb4b8620394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a14599893123daec40cbb0998ab6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b098b51f09e6a6910eeabbfaca4a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dcc70ba902b492abc9d2e4fb3dcee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808b1ab9f8c8e0727e564111b12ffc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db903e4ca3c631a610cfa47ab2d4727399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a1da45679b305786e66dcdc41320c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764bb31ee681528d7160755e129e8e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498f37303bc79e6b3ff0aabd42149b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b216e35455d44a3b5a9e0d987028b35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9e8d2f84767caaaac1c2693df6e08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16c0ee5e8bf8f75db373b6ffd1b835405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5b785457bd84601f607d39846c889406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1074969132a1c1f87c127aa384ccc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a70d80deff1ec6c37a45a5b428fe4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf59312f88a49bb7676c744793acd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb453db2ad2512e79ec427b39dbc89cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc97827cec05d3727b2eb06ffef808411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7689b3c0ac84e321f0720d2967c02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d628d13d736ab5054c046735a8a7d00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b07b16e7afea97952fd64b1a241b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b0d5a6f2e9d50617290a704b1fb78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead74d796f223441a9fecd7a23358f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebe3958be0bbf66b80a4651c70189417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf7d5b0764cef532b5e3dd30ff65e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46996984e4d73d77d7efe19d9907910419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e5aafea164bafc55a80828d1f9cf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6620b5f195994bca9a1b6931dda5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292eea0944bec6dece86ad8642a63c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d7454db55d169fd62891b46b25403423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef02c2b5a015bc91fac596ad7ccbfe6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb94403b3dda4dc6e7a1d34f3258c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba438c5a60afaeb47cef842352cd7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a63028418f3a128d770470da03763427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d0e1253c55e8b03daaf90b5209574428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3baafea53f360e90c71a948c1f305f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9afaec6a1495ce5a46f95c023212d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd220b25b7730b609d619ec62d7f6410431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a555a3d022267b647778c427a2cb81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f207ffde936767f89dd7447726d47e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e0978fb83bfd0ca9f1324447c5938434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea8b4663310b1e5ba647121bd06581435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a8901851f42892ba0cd62d12da180436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf592faa4337f677d5721ac0338d6dd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a1c366b3448816a0871000a1e4d4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8fc50ef9daf49f0c45f8ceb95e10e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c392347e5d548d5e8c522c73f1edff4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc81a45dd0ee01e83933ea13d722d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd373b8402fad976c34984af73f59a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6b85d18ccc1c3b1e4e90a166f0676443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174cfc6ddf2f8eefbc9df3a75f2fd4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8fe77651fe4996a63250e938d2dac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ee6641cdc4dd96d08859a577b825a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e170dd6e74a318c4aaa7c20151688c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4744e1320ff71dc85db5958c28bec48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7449a2c1656f45b239b617b764c821a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dc5e31fa2ada6fa570fb27eb86baf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b898f0a6729380b4227e20da563cb0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67bca87c2105dd91b1723ed29e202d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe029cee6a0e4a41b0e9c479e37d7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44893990a17dddde82c7b29e499b9630454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc88274a1de10bef09016cb24bb61a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5eb6a80d5df9cf85383152edb104a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f01ee2798d21f00405aa747c517b63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beeda037a1c104b07d09f70159ff78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8de2c37e9dd931292809229af7af70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e64f273f88e8617aa977e0bae85dcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667652eeae62d494610d07df783b103461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1190841102be755ca82b6ff584153462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe91d9585171e16368c5bd0473d272463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bd43a503ab853d1dec7b0af5d7111464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54aaf25cbfccecb9278bc2055bd65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1964f3015ae6c6795dac71033affbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ad58b054d9bbe7d695d2eb87b1f73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77badd34da663df2ac716b0066218f2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1f671091e6823785303f169c0f9d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d94c1e92be6a2628633c8cf16477e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725617b8ff8a9d61d51918b930ec454b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d165f56f183d2acb60fd74f7b70fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60da7c4d297976f0471d9180a839df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9eabb598a0d218eec23acac270699474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e3cda1b41be2d2de445ab8103b04b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9e1825312c6367c5dee775883b604476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966fe60c5368df78e80facb3367bb98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ef880790f802983421780254bfc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dacb8a9ff2b96229024a78c54187d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003af7f6d2a5bd2fd66abab92a91867480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818624d141ae293899e20dd62189224e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde879ef8463f564b95275f26c6df2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb8df45ab97175693bfa610bee13d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5840227400106a9b28ef88657af0f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a5392c3da8069fb661ac43a1f8861485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353d8a8f00d15b95722bb56b398ea1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f35e50eb2b572da5d789b7427c8915487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff6bb71a67208793e7441c37822d98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fab4404c8cc21707ee8bb1c5fdac5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ef81375d5a07b1ba8e494a61435a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47f9801e97a8ed9ec477cb4373090a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e9f96ca247e96c84bd415567c1c20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ab13d981fa9a59e54e3a29e86c392493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739467aedfeefd18b930805a417c06a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cc3e4dec93ddce5aafcfab5a6c243495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701dc98081d68e188303073b8bcd5f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a7472012e51183fecd5f0522cdd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e703c1063e73e780c44629dad3dd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25678a4118d1d57482cbd95db250d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfccb5e517284d7c2f1a6f0bcfb9e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f1e12c5866992d479cdcd7c3738b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e01362a2211d588b0c69efa55ce0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920301a88a4daf154a8a3fbf1c4b503503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133177d7d56d42fdcbb1988a019d0727504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175569d77fc3c4de45efe8a7df6e31f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a43ed9a5e87a6411acdab5e3c8c0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7e1ccc33411db383a07440f513343507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71257a225941c51ce9b9e1534eda31a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d530f975eb03fbb7463982a8db481509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6f06d79b75b378dc71b9d3088e0b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605d019990d5481a2b581ad41cbc7e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62649f57a320862dffe97524b4f77f09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c135cf3e84b16117c9320229b09a28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ace2a88db8990499a6a2ed15b54f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbaf629f9b18c8a5a501340a409ec1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546880fede7f2a790cbb89992effc18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2976b7fecf1785cdc489e4c8d44d9cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff4e30b6c8c94031eb454524f7d053518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60576b1ed26da2c6df21e0b0e195cf99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f00fa6bfb4b68ae7de6481c6097f88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c8e398c28f97fd6fa16a58b3daad0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f00550492711283da92ee598c0226522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ae505100fb11417570f26d241f7f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d130b52e7efc994bae75edb3019fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70a43fc124794872a9141c7a399f6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4703fd4c87b0bb613d93a8d0c2736526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0229d2d96f12de0dc6b784e506f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e549730418bb1e3dd62cc992035075528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b545c823bb19d159a575c25065ee9a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4bdd7446bc437b36efbae566392dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0547c4523fe61d29d953fd41c909e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222daae4993cac4b5f2ef3a9b9aea2bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f62ac0c88fac4870e2d9aa96a653d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f20d33fb1199a44cac0078335fb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ea375ecdb25d32bdaae0d96ea39e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b0e395de178960bd2ff1c0605c274536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6182cf1b460e7ecd22593773d5210c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611050d24d4f2ed236b5e0b1487ec5f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972648b7920154338c5d2647e879ee82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f70a88ee740d9d13ec05d0def7cc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853c5a90cde96c6dcb70e1a385aece4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcac41ff4ff03cf68c7540c212cd0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426aa1755ab0d4fe3a32217e36acc6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f1fc4daf215914e295549e3202c22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43297ad6be02d5be0c8ccb2dbccb48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363f85b8d05e9de0688b49b2a1029ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7ce90bac1dcc23fe4cf9fdf8b2441547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb24647fe10ea8332f6c3ee68ee6109548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd93f378d98412a1acc18788478753549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d213b8a45a819030fbb53ca65615e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f994c02ba0c527cf3bfdf0d71025a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f2e7661fb96c42b4eab4d71f6dab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5ecb60c927be52986f995b99d981553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a490c152b3af1c09f354432b6d0cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07fe6b9675000864fb075c6243a503555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5f0a082d3a639e34be3d092c4955f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d4fa277b0b2087492e9e1731a5c42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682272f6f5d95eb4db058227b0974a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8593daa836f42a5d9bd5a0de6dbd339559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d43e3a03147dea8fb2affe2a4aeb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc25af082f80f2ee0ad6df40b1d110561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612bd864884145c39e9da41054afdd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb03124a5eac898401cc5b2d707c5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b5f599a8dcb9b682d81d837439675564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c429cb4577df017a05d853c5d88b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff543499db316b84c80e32870443f63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a983541e946b49e7cb56c7625c97a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075b566ad4a43b80f3511339833240a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172526648c61d2279d37616dd7be3bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb330bfc1b2c98ba712a00eb9fc3b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fdc436d62b1175edeab5e431fe895571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5d7fef9829775332a83803bc68f6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de602f1505fd2b6aac4a060737c959a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23a7e0cfed0bb7ee417eeaf25604e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed03f03891c344d7940672cdb42271575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cf09415f45c321080c775ef0c3ee4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e571d70d33561496a963d865bc166e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd0dd806731d565b84f6326f6f9e93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d32e188071f9643bbca3aa86b69be6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da47123aacc2e6d672012327f89aff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c86c00f83b61443da6219ac6048ca4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571cd1a6d9b65198dc6b205c1f6022c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485256b2fff7705a47b2ed0f2a54340583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9a54099ba3378aac7e7990f497a39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957246cedb7b0da89c72d1c396ff5701585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194caa14c5a6f62cb7b10278fc77234586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72864e6e54910fe5a06a1a763098f9f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c9fce092d9ecf082d81f39fd4e921588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c159332fc3f101a8714b67c9dec606589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3357a7c33dcf364d842b3d089c91a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8678a993998896a1f34a0c7d16d7cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c43e0e858d068134833bb7cdc30af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d4a9c57dacf868289d77bb1432c95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d1237da99bec04777a43531a093a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667e93d399db52ab8aea643c4d7f080595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf36ade411d2205c9494d5428491e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8373d9fde5619a98fbc38c8ed5a88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2128928dac6b3cf742b894a38ab95e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f8c08f937d58612677470ed7cda81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75fd276281e96f29b525a066dcee9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef89759a822f4690491edf00e9eabb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af5298e4656f569de1dddf17bdcec8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d4d40ae92d8c74b41fb2ff2014903603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350abb80a3d59a935f3753394690713f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818171c6015e559fa38ada16065c59f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de3ec9adc3a2a96da409e10b863a9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7d599dac1ab6a158d0082b20735dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b8128ec7ca31d39eaf662e458a82a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233a38b410e0168c4465b6d966ea449609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de554fa32afeb86408b9630effc1c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2a4c1c4b0660fc0dda53fc8b680c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d23c52fb8d844261d1cfc039aa13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8834cc7be7e899ef1013c952d93b0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219327e76e90c3f19d99c8a4d11302e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600c9c0a2fcf80a501bf7d1d6120555615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5920fdbc2a1154a668d1a8cf86b87a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d393c76112b4ffa7ec9fa546faae5ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09997a3c4c56dfb401974223b48292a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d14d3a9d5b92ef777a5c9e076e844619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc799020bcd9a2efd72337ed19e53239620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0494e66af3e0322950572a0ecb9ab46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb74319ebd54716961a1eca89e52bec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d2fbe79fc2bc53dbfcf3e190989f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f9c3a27ccfd45511e3095dc0b11fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79339b44a485e77c8bb8d0fd5f305b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e260473c379eee1b5279e3d82c6f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46c9fd21ec6457a61d18625c1e82ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86bc94b73932bf898fd28668137870628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9652f50faa6b80ef909e7bc068fb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b57b52d8ee317c7694270d3f63d9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d794c092e4c6a6bfc5778cb6fac3388631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388b24d555bf8c27d2acb762e7a76f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dca9a29715138658f454b7e066aade633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dab255a203385f3ed96f3ef624974634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2dce579e5451f94f27f66141382a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb138422d124a3002f1b687e85cf58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaca4c9d26c9c7d3b4809e57817903637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ce280c3a4360a8829e938e134ffd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb811df45f2642c1158739f9ab34886e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55a03888fdbd6ad4e6e49facd08440640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba4b5de1fc6cc2c904b0327d627da8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd057bc0ed329c70f14df2bdbb0418b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09681e890b6d8d00c62fd165510e0e10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b14d07504ff743aa05c4fdbbb484b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf06be9a9391f2b13a3004279954322645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26188acf6b08c3a642733b26f5b2f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3463eac35cb570ec47b4ad71cb5771647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb68f254d8df67e62cce8d1824c6782648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151f710b464884b67775199552d7f48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c32af0a4677311a28d52948b76b4f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcd1114c41ab3a261dd23398be2cd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d1f8c7bfe165ef06886dabb66e575652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf06a4e0a854a1d052784df5a0d7ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911d4e55bcc3dce3013a7ad52bdbf51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3d2db5ab90dc30ff538eefb935779655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e1379ee92137a66a3a735e1f9dff9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff093be7aefbf96978ed01456534ecd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb799b3c2ba90a0f98b6979541708e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fe3f0c260f8a270cedbc136107e66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ec92beda5043543c59b3a6352b488660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec58ac5717953ad59dc564f4daca6ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01226faf9f7c849f56e7a28851953301662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096378550f2eb0bf223a6e4605cc9da5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7277dc4f43011ce64edce7d7637241664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a116475d0cf979e8fea16309a55895665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc55799cad161d3b528c6fbe46ae42d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b64d48a1e11c081db8871037e70723667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d2359e3cc6de14ab97e39ced59bfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b79a5b27d244288f313d852a690f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e16929305473306fb1157d761ffa2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05f596cf07ba5724b573721ddcf86a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c910472b4884d61f94730b55cb5d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ccc5554dfe34c76319bae486156ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251115ca1db6a40eacc4851fb160eef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676174cd81e41cd4297cece27f9894b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7de173ccc7f7a2c644eaa058bb293676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f6aa0c7c00a564520a16ad3b1c939677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507712b56893cfd7e764072001ed0eef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63f985108ef86824797602d494ef0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2193b1b5fac82df2f456f2749e25f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c72203f191af73cca36caa20a21652681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa7beff9a21a3c5316f037f1c00f27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70feea497a526fb59c4c012434fa306683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee9de74f69755336b8cdd9a4a3f66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04aac974ac9176e649273043fa11a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e3a18320a541f9d5ad1a69acd88e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c46aff9485a5476038994f4294ee7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06536db259d77c5fb0d163f6ddd6f3ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91c9eba6fb75df3f3c50f235d57319689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28bb1f2f8de67331d0fff9b6cdca73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7bdc41687fe00a4b72f56f08addc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c2d85227c57f90b156970a839ebc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2590019ae38a92e724b263be03a66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366f5e52c033479ef25f64fadfd7c82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390325811da5862a7cace87cc162f4ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142faf74496cacc5f44c054ecd85cba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c768a643c5a5126ff5c77c7dc72e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8e5509a69b675c75e86684e2fcf3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a88872f42bbf230448b686e35151699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f6d55bb4ffee773518b596c1b042700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60024d36928d6444c8999118f6b1ebb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cd5a07b6fceec482a862bd353018f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abe2429d96ab23ebe9c42b9199d0f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43db99feea9e0b7dffa14cd65195a64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f2ba9b6a7d2efd766ec2e4dfabd0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0941ce5e9b094cc9eee2d39dde6e2a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bdd492f43f733dc3d1f2083a4e32d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb40d127b9767bb657aa129a8c23c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d9a6cfb536a0a16571cb375369513709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d856199e4661948a1d48fed1b0875e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a65654ce390f667e23ff76a45e2a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0296f3aab9ffee6e06d7d57024e189712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654b421b3bb159cde7ce9121061c8fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa2c1b13366b6598b2b4ddbf822b75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f685760cc180460ddab92d0f786d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f750f07f242d92d105be4b7646057b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964352d3249b236fb0492765e3cb3ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931425c2dc6beb54233ceb30524d3621718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e2d3fcac0c274d8c6bdc9f16b5694719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d9a78172334ca059cce54ffab950720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11398adf7d8e7f20355f33e4e1d3d912721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d1e293ce1fac8a4971d931da129c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d410abbc2c715e0e221682a8bcb26d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da7cc012e565b8be088ff1681bedd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390679d988c1b7799b791b98356120bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81f4959e61f9cb8a77082be737325e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d566f28b7fb6d54eb66c5b2b5678696727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bce4bb1ce8c3dc4a0fe5dd5cdfd75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bcbc89ec16332d97c4f4f72295b77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835838f74066296bd0a1958883e2c5a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f6b475107574b19981a564db15be2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066b2e5f808d275271bb743580c9792732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4ff09eb6bdfd8a819b9e61265491c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f062785cef5840a1658491b69ca3f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1dadb0e1417b44524c5840f22eac9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a997cd9f1d2d737d957e3abd823e1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d62c41a16a247ce7ff95df74d8a471737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2393440e1c143035be117ddaaecab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb3b677134258a9c8758f51d973031739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec34902d541d1e00f1855e74c658616740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0c27e984beb37892d01029605eb9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaca62893c008c16858a5235c4b2d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e48d762c41135f88bac65df1271184743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755bffbd7ac7a9e370b080f66596390744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa3db23520d06df027e26892f0baf4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b451dd4fa32dac5c88976571cdd579746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c1730c9d54b4a673e059f2511e8d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c9319af3a431013046a1b1288bcec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11e746867e265673012bac4d18bfb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e70badf39e2907fbc71e41db307129750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300742dbdc989322fabe6a485ee8fc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b691381d1f2510bb425bbaa065bad25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134adf4a63a63fca6720d06e8059ea9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68ea9ba45f6c089c3a83a32bb4686a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a998c29ace38ff8a9011e748701eb28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9e1a2e24ea30d89328965e5e99998756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da51250e75902bc61f2d37390a75781757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfd70c7f2f3c408164e99bc8bceb20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35004a90729692920bcac7b8fb2e9e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bedbe09e34cc572c508f2454e5eec9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850228df4f7d2a324528ca0c437ff5a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90259d57005c2c66ee2c81343cd11791762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056031d5fc70a5dfc879fd7707dbf985763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011a88ad5b053604864fd1120df08b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab901e2846ab529712a2ea214dde9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736b2b953d5e9db7fbe11a7007325b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a0368fee1aa7fe792bb67aa835e11767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165fe98b168a6da51d4fedff2a79146768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c45b7d00daea163ee90af9fe643ee2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e9df3f496f4e45c6cda7264bb3c4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42f4a74cbc2161a1dd7d337ffe1b2a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379db57278c763ed3e70077f2b69143772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1af81425b74730b0f5c6319b38e638773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc75e12008b1ae6e7d47206cef7b4a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd73355ad54bd908a96413de1dc3e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b21d2da197c747cc1b13e3b5a15cf9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fdf03103295b06ce9993408e698d3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd7beafca509c5a1f6019e1300ec53778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118993b00ab19d5991ac8b9be33ccc4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0949814ddc5b9dcaeb660b720442780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eec2b93f79136e75870802a14571a3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d672d333ed1bc7b304800c252f28839782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db59c5e5696ab568e1d544bd94c8df783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936260032a17667af5ad97ee9c391c06784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5adeb72e7ea983cd1f8360c5692213785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb41da4003bd7ae0584b710fd5a4f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c55b0a757803c66e66731230c73976787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e47d4c2c5f69dde45928fb4cee46e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd3912f2f1885fac4df3d006aa97f0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b0232c4bddae2674d6eb18ba9a5e0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba014c3e1c48965720b43ba0722a0210791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a63030984b77fe017be56030c824d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df702b2f541b69bd49190e65fe3d082793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb89c70601c73b06ed48aa12b17063794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d715ef86c77598979ba93c30beaca795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19881fc2549b1130bc6832179bb6a01796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d0b55cd0583acac98a118b8986f27797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b16ecfd61c0cfac89e44595534fa8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a929393117afeca6e0a5a77e183c2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960942ecaeb929439daecd20814c67f6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad187299ae00976aca98006da86e2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a680389cb7d2cf9f08916503c7496802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e31343af9c4e73ed506986db30dbb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b51601463ed0df23c48a5dc651263804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1de44f6df0160fe1a99fd5888a9ba805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802431a215bd6817e3127939406739e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff171369f501602d11f79b93af3f9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04322a5439b88b8a76e66bf31106f276808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe97f3d3bbb8f00d3ec5b7bff823e17809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdea76d443fe81754fb86a102a9db6d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a455166bf0e4b1f85b9762944eaef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4dfa75985d23c69b7208d3bc4874f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2fc47d5697449141825842c28fce6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2923c777e5dbbbfa86483c5896a15c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589de46e13b6fe7715b323dd031e97a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee290c63b2fd12246b40f931e9cd223b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeac45163ce67510cc1b08a41e20e8817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e35207bbf4b0667d90c98bd74ada01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a77866d5f00f53db88db3ee1dab0302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6058f2111e31e2a64a5f293cd55f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de3642ff740aeb3efdc42adefbd7544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f286c0aee6a6d787aac9098d591575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b90e61122816d8b2070566ce2e9e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759332783f0383b38be2632b9873693f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340de6c7206bfd7562f95c563425ed188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799af27575b74bf25797b51fc1be39529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f298112024999d6ac704d109d20c8c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c06b0093fe1106547839c4b40f25c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dacea434655dc55c41b1a54aad976d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500f5f4af108023e2eeced2c111971713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a90abd18622b19f756a0f67897242514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97bee198b1d0a2051af9506cf1a8a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027401f80933caca3276eafbf4585ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34077b438051325e6736c7ca558b776f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2d8f7e7fbe2e94ef3e6ea3770e38818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e89badd15522d63b5560f69b24f6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8723bd4132b2c40b03cd78439c04a1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6634cb33ffa05299829fdd860737c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cb0155b413e56c240563ef6dc613322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856648b6baf5dacd6c0208b10fbbfb6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69a16eae999ba0a99ed9cabe82249d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45b648a31e92dc1e816f5aa685cfe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448508526285612656746b3ce16c64b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dc3bb00dc5d641677ee9badaf918627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46d0bef5fe01e6f3c362e77255057628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56415396dc1f23060824aba724ef75529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1fd3bca4ff405f9ceb72b0b7dad4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf888c1a48b184853482b169fcc3b5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8da26601eaadc19aed1e9dd430bb2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d804297be6ac41bef73890ee51c469033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abf811edfdd1b16c822ec760a181f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11dab7bf95963966bf48db2db2651735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cbd80234f725d34d73d66b5e8726936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1114602e89c4b41f5fffd82b79a9f3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e176fd5091fb39b93d4ddedff58f31138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddea22937c83c51572d76c9886326339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab52a65917f1b131431aae19de83c4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf70ba4326a99b9e9e85af059697a9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683999f79b455c782caa4c6ba63e43042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13258b73e636f1c8415bfe2449029543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d6794c8c8cf7149c2a998f7fc702144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016c5182ea741460344f4c08406558745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843ec1f26e77c0f54e34d1a84f5fe8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b693c37947c30e2927eb93f451786947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376433ac6b7951c138a4d0ad89b3cef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445802a1965eedd706011857d3250b7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4de05dcba427a9360bc60e8ff56b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4663515ee9cbf8ba3dde143bced43151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efe0d16f2a6ed27df78a63ed5d9a0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb5035d2620e1f58f0662a5cb8777b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f4681886cf2c3ba7232bd06d65fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c434e81b849c7db0a0c444c873a3d3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fcce54a71366341263c57509cb01556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052457c282105ba708c7614467e57a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139a9a9ca678f7c380fb72dde2a984d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef9d0225314e5a79a5cea5fa38480559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a668944e01a2a274a8b5ca28b9c32ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4728475058bd97b3b514e4bab9ce761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d23fb64ad8c5d40d712b0add1de1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26f846bbb8110f237dfcc549e2be6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf697a045da3a11bec5bf517978e92264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f78d8c6110fa318549c91db6fbdd4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a68bbd1c15d780c5c9678bdd794d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a73c99b40c2918754d345fcb76b7b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832186e4d39cc8d5058c8d5b026585068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6020eaef69ca6248f82cdfc5fa323d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e39be56977c10e0f49d9aa07259b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419311caab7e624637553098bcb9224371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2106ae3faec3039dae95e7abe485672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a77502aede9c563437252c8eb56bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add2891fca8c8161db45871bb1b9f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925822594678b63d096481e7b19b466c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb817699349e63d2efaf78cbd00bb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff2a361e2c9bc5c67c48ab5b43d8a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e392de58a9dd97b83725d581a08ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351820ac3e9b7139b4ebd21997add3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441edcc5a7d4e2b6e596dfe545cad1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a891c3a4832e0dd2f19bad53e5383b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d19e6717f100be3284a9bb960e06982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b221c4f49cb3be07fcc89bfbbcd1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ca83f24cf303f4f81452814509a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951092b28865dcd523b920d79fdb5f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82310a6f61e645ede724eda9e0bdae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ad6c4a4c0c9e25ea18456b50c16087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922fb9bd0f6bb0151044ee1251150788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e8b60323e39d4c9c8885a72e3d46f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5edd46d9a28995a6d643916350f2e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd79458930927ec3b48a5969cafd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316407615d314c34895634535cf55ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02768d061a7301b26a72e819d9fe53493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96063e3d250fcf7112276ca30d3816994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed522d9fd4f2adf138b10ee03363e44695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd758e113d69ef9b4930863c84b0b66096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d049541db83dcdd14702e06dd884b5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc58d9831d4b86b2462162ef43deda998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e19f2d424f96b433ef93c5571d713c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9848b9552abe3321e845dae05f8cd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bc28991e75786aa6d78ac77c86456101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddf8faf86f9537bd3ca9682e69a096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25308d9ec16e487526bb526b78744103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518dd45417660e228dedc4ad61b3c71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598479834320d09403570ef44b9ca3cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db957e2ffc72fc9be19b0c2508661217106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58185883968d97c262c207ed82c70331107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda66b1007735834f70f7ba6f74c1814108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb794b67fbb4cefb485a978628903d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a9ba38e451902be5a4199947f9808110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65de7178c16a6b7edeb2650c7ee5229111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e103ea4ae79220df7f68f3a9c86e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade4c58c2e565ffefd700db2600ec8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6c43b9d7ee3a313487adc013f01c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c7e607fa86c9b0f5d080ff3e3078e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df94545700baf86d9b8adc4e23796116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07acf238c44046212f1ec68bc0e972117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458575c316570dca458e4214072905b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7a955d77711a9699a438cd1f7df56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6164a5bd3f281e7b949a48555af1fc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256050692c5e3012eff858c0c5dc72a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a514e1cec4adad31a43d583000bd73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ad71914169a42d23fcc2bb50199eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd90bf56600bdff7f44d4a4b7ab2665124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b22ff6cfb66aa72bf090af05dc2aee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864f79f88f20f2738942c77b9058213126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41428f695850609af31ab5deab0a5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d3f5f75a44361e18a021baaa8bc17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7312105fa1a39feec904af011bc6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adbf2fe8a28b60569c55326a0edb0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea4a8b913aad1c7270cfdc86a516cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa33098b48c0225b2f96bd062b3f56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb310ec60068e691ea87c04ef6feae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3126aa0f791c96e22b32237944c37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fc36d2690a3c2c75484b047c547e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283130ccf64b26e58ab24276bb2be2fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b102a8e0f88ab58078afa0ea88bf6d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b89a1e37716b812b23407349745ffc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064237b98505529184aaaa1e1996ea2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baf4bd834d19dc4cec9213d050e3e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5aef7bf688957d1dafad572de1e5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e5ee84ca9f33e1f8ebbe381aa94a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298376729d9dfda235201fcc0f91a22d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ee008815ffa22e1c229e8707d97c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be81aa51c83ac8b5a8ca6172b073b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b7782e69490683e5876616c9cfc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2c345989b7b1f1bdd28c7369219a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650dd1cfec108406fced9b86dd693ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bad2106d1eada91e0b4d5852d51ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c068ac31250bfb9d93fcc1a5fd07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d45ba3cfd1bd7f2f0482605bd900e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c0e9ac42fb7b35a0975333113c4d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff671ba27b9ebe57abec868827b953e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f30b8631e811204d4ccd748510ff23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d61ae9e221f2a3bce119e558821c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2957749e877c959ee3ad92b5c6881e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f3bb93dbe0e67c12a6465a1a42c75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b32087d5cb91ed8dab60337825d97c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c2ae4b9fae4f98c2860e8ca9f877d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb803d2c6f7d780647649df4ac44af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcf941c715309db82931cf091e1715161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19d1d8ce3ae16330aa7e4f2375eb7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec369af5e4dd47e7e9682fc6b21361163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3db4466d406f21cd27e5c941244ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70841552ff0a60000a732d71c2eed8d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800680ef6eeb3cf8eaf050b2389997b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e154c17e14ec2723ff2d3646fef8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91964f8ffc25f3ffbccc262861eab0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5baf2076aa05a5de6e13fb11cf98e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fbfc43f4e4e668c892043435bef39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830b2cda9664ddcb22b62d39e7b0546171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffa4cebb009e92c97da46fd2951a6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a7014ddcb48df2967f40638624eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0a678e5e016ce5eed04b1d705f076174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d6873e04797bd902b6964ebc87056175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a7c80fa9602602a1d587da51bdae5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3722511cf00541786f83a9e92a8207177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837462326aa6095cd7d8c022989c37a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a9c68cd2dcc14f04461f00610fcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3183f7f3635e614f921fa74bfa3a472180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248b6edac836e854beae8ced1a58584181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1daf3c17dc18e8b85f8a6b84641e7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f338f8fd14575f746ef2f1269d7e1ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941d3e1f26ebcfb71cd0cb05f8bc4e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d774ac305df2ee8da3e34901b5ede9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034525a6c9a3ab53bb3c3b5b873c49e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503065f06cf9083fdd8032d1cc0fa5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3372b0e0eff6c6e00dd9b0df0d93a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b9694f66a276295558f484d25740c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e207de02033072d234ce602325e2487190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bb4b5d1076d3ccf7af6fe9e7e133a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed24dba17275f19834b143a0fee77b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1ef1e5fab759a4f5bb6cf96e28a71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e560eff5532098dd2591136416a0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df48891a18a27a85ac06010f68a67d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7360bf216ff8d34b9e52bc02e667728196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc644f3a280b80e5316784be66b3de5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3aafcff17eac53c39dbf2b7a1ecce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e96d761306cca4e3be97582ca3741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb66bde0e620d6ec0415e02c04107a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864186cd840d7ee3bd3bc7a5df033014201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc21df143b0b691fd23d5c088e6e78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cb252ac7a65496ddcb1f5ffcc0686203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015fe959a4cb27afd057010fd6eeb6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8b4db9a5c0394943d9d1cfea105c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431907497ee09e6133f38e9ab049d2e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88f6f1138e81bfd43563f2a8102793207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa386fca9c52108b3221488b9c2fad2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e052dcccd2513c25bd1ccc65fe7e3cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5d92560a68b8e69a8f0e0a7ac3c13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a877ddbbcb162843f44d88d800b8cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011cbfbf1408315805b5b76553bfb0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323567fc5e609af4916382f6c1897ff9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41cf0dd8f3b2476dcbc2625ffaad00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc73f6dd52ae8c51c417136c243e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3094cb969325fbf3c11691472dcef30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66fc6d4cbccd85d2da5eeb2f795fb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78b3c39e08b827efe6005a2369dc4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f60e4fc1605dd67cd74fc98ba94ca9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0d42da0d63b006fd577b366a1451d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e84ad0048775cc33d03f51ae4c4e42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9192304b64a9bc76b4aa0df6f18616222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdaf4b44b0f2c5e5833d4874d27db4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a98c7e54539613e694883ddd6091224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882915e11c4adad10e92aaea7e6f2ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ceebe6ac40d5eb8bc72ea19d92899226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac73373ac0087c8e67c31688bf58ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7faa9f3af857143b3af34de9c81338228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0f5535a4c767122f921814c8e4c40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3a5863c730692e2408639f0734bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02494b85713db2d479019e8421f15dd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c27be6522e9f97659db32d4f2a013232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555a5f981a599c8a70aed431ff7282d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618ab2054e46e13e546c03a867fae5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b1c2880a80424b7e88f3770e999d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831851b65438991ab293cba31739585236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddcf786d817f4e93db4c47ffc7331b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9698a80854ddad37d6de35613a202e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2dc8137a2ea32a6e59315c2d1ed58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58786d379276f61de328f4f63f152240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230cef6f4d012a8f5a3d4c20b49a569241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a3f7b81f0f29caa7d82f441a89334242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b921dc6fa2074748fdbdcb2fc973b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be420afe955d3af080285a6b753c93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82783b20b45bc043a72d259bf27bd63f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fb6046e25336920aebc531ccdea91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17973915a5746e7722f0eb33f8379af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ff2481667349aba022e43e0ffd271248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a03d2ca1bb0eb2c3a0b2d101872fb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dc5f061f2daa44dc6c30af4effc2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bf7013e6d0090349eb5ad11ea05fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0435685ed5ae43bd5a23534812b92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1977a9320226758da419d3a3c4a8d1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630fbdcda9e62c7428e4475aaea1556254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe668718976df3c4fda4e0559c4525255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40c64b11aa9e280d8151631bdd8b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b22175437b8054561f585cce1fb561257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc094ad9743c27efca89a8264e51d80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea2c14549c7f4a01967dab0d8d2f5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ca198bc6f6f45fdf401128cffb1fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb83eeac9ebb32fb24e86ff8fdcde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff16d3560a941bdfb7252258f090a61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947aae7c397399c1b9a9160bbb86269263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3b79079bbf3cf232d14cc9116df7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b7ce7bff4702a14196b482253ea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670eb90a63c8a0f919d5889380cd27e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c976087c5e64a173d78466a4001bfd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba879542186e86ed7807549b30bf6c66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a077209ad1154e4687f086259ff54bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c387ffbf00ef977b7a0fc5d9970fb34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c384f0ef920d9a8f07fcabf515ca1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daa6a680eef7b46a174441e8546cc2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc801276956193effeea2e2eb8c05142273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ada09d9e3e4ed8fe6a4514253c97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360a7122330625368d70b2b8d059b05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71d0558b64b8a9665b5c22044090a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f7b2415e5441c8fc96295e64ec255277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b76e7e2496234b7e4a36050f8ae81f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34943e01963c63345637dd34bcd3cfce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15712fbaf03263ae056a5060cef68d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396536f995ef638920a5a0c01b62cacc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac7ad16ae69d5d82e7a6177eecd476282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da5007a4fe6445ec676262175ab9bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1d7ad745732ea1dd2459489cd6bb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457ccab2754c4ae6f1a5ebdfb7f54f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043b7c73386a71c413c229d96bfe2d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56d243edd3b103bd6d37f7c5989289287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735233ca54daf92e73cc276dcaab27e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123e97ed050f2f5228cc6a27e197387289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c34e6fac16d16ee80cc18bfc3b186290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6cf3acda780785cb355ee20d69993291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8657199cf0ebf2d79e30d42106e7f4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc8ad3d711990f312dc53b8e4fb6eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca67aabf8f5d09ee558833e68a1bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24586805d8c3029ff9150ff9f17351295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424061543845df0491055ac7071aaf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f1f4ba5543dd70f6b729736d6fd7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72680ae64b7ee97e46df39e4205a2377298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9aba9cabbc230a7d509d24c18d3d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c83b88d6aff855025450a3c63a112300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8c1a342837a6ae1c9defdd82698c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4a530d23e105cf570ff8c9ba8f966302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab4867bdccdb50df96fe1a20007152303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db347af380c6367765fa1a84d80a2a76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df354c7a962de833e27d505ff3d4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882cf0b2e7d5dfc075b0b9b70985070306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ccceb3bc960afdc40efcb26aa718f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596ab080abf9e5a9acfed09cadcce79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec6ce38d21c05607a3ba084f08c786309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c838bae354cda63c25546e4beae4baa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d667f4b20c74d844d45930a2a06380311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d6ef8680d95e40f79caa1ab44b14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2679d6fd52560912143d6fdb51379313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726244bc9bf79bc420299bbe48e7a9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d50e5a025dd3d514e9dd434c0e272315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68bd5fd9c1f4ff7b2940bc93e8f2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dfe247380004692f70ce98cddc77a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e523dfe7ac2d8196c8d85624880cb95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaa3e7f889fb2e81ac51475438bd65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f93d3e8c501cfe8e016467d183ad5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c14411fab22ba017129aeb66b5916321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71e246bc215236e025fcb61dbbcd56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728163f8e9463c7a6ada3faf55ca9718323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ffbd0d4cfa149ba3d63dfc246d52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1361388dcf24ce08d8798223b9c64a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ecd0c1ecf24dcfec19a652329d7d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182159450262bbcd8478eca328dcf1bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70cd8bfc1592fe2b570e342bbf8a6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c3f89a7ef6b3d0ac5ccc65a01a6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb945d5cb10a4b06f6a2ade5b54e7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ab771ff4050fb86aceb7194d5308331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f706a5bad4e5760a6c94b372bdb83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a58ad2ac1c38df07b5831e8b43f6e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136aab4231edc7b76bf1af1dd83252e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb7678dbe8663f16d6ac7ed9c0c431335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f09f556f8c8e1e53c073fd69d8228b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3687ed3a021fcad56eb28657719137337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd0f46481dc253813222960c8c6aa0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9616a5aaff86e82e40d374a53ee90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f7eee7b104e9eeb5757a3090e60b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079affceba32fbe2fb26aa511033651341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea14e5963fac5a56dc3e7339102b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842b2ce8b4006e131971713991c6f2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4908b7f55207b8215a78580e9d2b96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c31965635a4f1c19a0a85454f889e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e37fccc6dad2f1a6ba7a8f85327dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7358ae0382db63ad0069a78dee075347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff3854cf1420040d3a9b4db79a38db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec6868d2618f5b965b243b2d60e6bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af04b1e305ca680140395ad0628a240350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f287b53e1e14979a783a0bf56cb97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2ebc00d601353d52f3d4961b4f99b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6689719b3f0b078f1be3e1f31f26b7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d05fed7d376458ae9e6ca78fbad9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae2ff1e44f018410d9a27d2a78fdde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47452ecd3a89696a869b6a851bed821356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66544366c9d3716e71d217fee7d0eaa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d658775c930bec5d7d4d217af531d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac85434678bc6e2c4d7403783ee24e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e59b2dfbcf946268b8c2c0c51d58f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eb484cac402d20913cda1b2929f87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca517480d8b08f7b24d3f3ad894e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32290a2b0e82ce69451f1a4eaaffc1fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f66240abb24c5ae8690206e4cb230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46950916ba15f8067f20bb56fa1a7fe6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd2834858795173d5ac4f580701e66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3675ff49864fba442cd4a01661bc2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15e41935d5fffb2ce4f5060372bf8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfa89981feccf26e9218541e925b22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142dbcfaa1bde9ff346d410dcfdcf0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a47e0846452d1290fa90b8e475549c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e9e2ec405d8bd89a4a7e84ce4c61d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9769d34f5af5eac07b593580b14a3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b0deeef0c4425e4077c3358ecb75f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402a6cbe6e2dadcdc241502970d485f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c992d548390a3cf8fb35434cc31b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927dfe59d1b34a4c2fcf0eb149fc168377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec626474ddceabe367ca17a26b284e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdd6ae50d153867c550ceb34e73c92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441719e50b38e5bfb8a17888bf22a14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a85e9c4acd4deef454e27439dab0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e4290d86f83ebd519db9884e05d3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1366016026c75c2d4e1611aabdde9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5111dc7505634092ffff8ac8e9fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526834af4e957f6b333de2b4c753f5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27432906c3d2531b76242643e507760386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d240c38a0bbdc671faf076429943de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11364f2f43c0a9f4bb2a8a6a9d5e95bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd79d5a37eb0a25d86425f001e7c651389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dd0754b9918e0b95f1f7c6c8dad0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941fa41a835a5be3af59b550b256939391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972030650833fa0ce40dce38b3c36bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ff654e405f452bb1696d5a8ad181c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f834b0f53a4f1bb675d813e4115f83f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29d2668a07b10a2a6ce064d4d2f0f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b61f6d6ea0230afbcdf78c4c7aede396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600e8a2d781fa0c1427842c03cd3bc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286a1b9cd09a8024ac05899277c01ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7245d3c0316adcc2d07764115a2a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d92c271ee00f9d393e779984b39cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f754f36604a70525291c05b2d48b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd37c7670e483e9dacb3ca4db2fc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df41793dff4d73eca396cca79a1e91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512063c8d38ee7206749af33a56c3a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d34a9d69cd9829a4aaec9399ecdab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be75dc08560f398f4856b77855c8737406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1006d3604f24701305f741e3d8cbfc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20666e9dd986ae3a3b51286c210dc22c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b081f9e187b92274ccde0076495d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1cbf54f6959530ca0120572fc8a6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3090455bea1ee86f1e6841a99e4c2c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593169a257f0fc8cd1fbd312bc1794c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724da3da923758e91098e5e302d15d2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b201b0b1e4b2b7b0bf2ace6539f049c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf15ce2d051ce26eb3526d6ae4cd5ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a29ca7518332cffb5a2ea2023e7507416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382c58606bdb71e699a2b752a626aa3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7658d749c357b1679af067e87c9182418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bf34b69635a02ebf42337e53b8f09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50061d3c1d2f4a16a6a99b530c901f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b031452bdcfdee5865af702404c6b3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd6e941957213c874777e4d85aaf1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1863bfd49e820e54b23e81e33fe7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c5e1d89c41d6588d5c1db94efdad8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d9360b1d3adc0ea7b064d61666eef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b100668ba4a8568f65c3be0e94b96c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938471293d6725c8e0f9dbab84259cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b558b3a612613ad90d287f54b7f569428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91250b0c7b7c9ea53869c50adbd16bd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e47a4d3ed9715c4f25e81941fddbee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ec8b0b2430e54f071abd85770c1fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bbd124a0fcda3fc4d33fd65f3343c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab53d57403bdb7287b111c03203340433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87955ce8766e8814e4deab023f6754434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d44820a58b77a8a10f92b06603552d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451aae88f5a41a4347ce3e8c9e675de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fea8005c610e9c9eee9bb0b6503fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630a863526be268437ad09641a86ba2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138de404ab245c09af5c95357e4cb044439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb0ebfb81266b7dfacaface5411a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7b4e651841a75ae146fd5abe54363441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac084712129a1c303dbab59cfd8e3f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b5554e8d15b23190e2e87e124a473443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61627e885ce2a5474787e9791c0aff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878c54247677c4b9f153322c80c2836445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a8d0403f8a249ac87a23ba34f1cb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3d7b75cc88a3321d04fb81f471fa7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a26fe73ca582203b0f203549abc1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbd66d6831a5a877959c074fb11804449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc73606d4eb94fb905330e9be41d74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58dd159a43f806e9c5529d2e9e9600451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183ddb814565de981fe34f005155094452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2a70783a442768e953340f5588ef6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31218bf602101051cf823c9ae717caa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b7f05663964819f061a6e507a7049455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1812cab9447091d7624af4f973b0f9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b0a01a690771fd06cb6956f5fc07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cecbece50b3fbd7fccead462413b50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e20c6c2fd96cc167a2802a4790c6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab91a00022b78faa87b21b424f3ff1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978da3a8fc23e31e4bd8050436431b2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fa7d0a306b73ffe6e61cb3a6ebdfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c3198eddfd160dd36146aa5773538463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ccc9310f2a9f5aebd1e9502189edd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ddb8c03ebd0b9f8640a2ed77102c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf6204104df3a9ff908d91342e0311466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3490f02e3b77c8eeef502fae14b2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b4b439317cc1e6f48f3536e85d780468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a5162b29304e576e7a31aab9d099469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb41c84b0a9be947ed01b246a7c5b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb95724b621162708b56e763cbd52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fce9ae22b900577afa3d2f79071c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7a3ae1dd7614f6771eb969cad5371473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9701039048bd51599408726f7566e9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5f99db3216702c805b24ad26fc15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651d7b77deaf2bf52091d0f6372d3b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c3b376bdbba2f6fb40256e370b8e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39afb30fcb6950cb269d623c77790f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de30f4cb88118eff6d5091a34d1e848479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e94614589e3ca1274c768fc0fc2501480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86137a983841b0b2cc8f0d3f8984c825481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fd3c1921e246b21bf769f8f2dd1fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5da0d134d4e56bfb8b5bf488c35347483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aa7a25a98c63c613f5aae7c02aebe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc27268a9fc46d186e05d70c25c683485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeecd637e92128cdbef7502b37d9df1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d0bc6bc226d38d02ec157e953f719487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a98aff019b7e0e3a781acdc32ba80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f03c63724eed9ca6665ced9fe87f13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbd7b242992f3424249623196ba700490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd36c5240d20adf470dd0f54bc390ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09c1412322b8621d7c792c115b8594492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51107c66760577f0daa9d8f8f045e130493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46996917f4c0f495cb0cda66a5c6e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d345d9414917f38820dedf7587c15b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e4ef41e754ca369817f379ff974d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594ac91ba153752e036d0383ad9e039497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419f91b857897eb32b2083cb454efb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c6d58cb29db5c957e0e8afc6e841499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba73155b42bc3a5acb4d19914b5416500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490cbfb8b3befda67ab137011d6c5a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a385fd0b52375018e678824dd3e6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e11742fd510dd54b9ff29d8a181c2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd1f21e17deb588d250abab5570b70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cee468e96a90e1d5324b34e3035e29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fe5bec764a3080fcbb07b916a0f1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec35c5a799c06b0533af6471f7f4097507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba47f708239f6e9a38b7a7606fb1ac9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62578e3faf9966eb45d0bf5db6a8ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676816f310460d109af7d3a68aef5d0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14587964842d9cde0cc1d4b997714fff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5037f9f3341fd2a19fe5f580f9dc0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730387d351f89b60244ef2ba16b414513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ea251eeda5cc4c57cce33f2fbdf25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7cc70cde38c7d5069939fed202769515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbf6fd15d2fd5accb08a8433cf4dd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874be1854eb4cde988780344aff31d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf4329c7b0fa848615a890a618f722518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b73c7ad2f9f64838b56d5935d3168519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355bd7af37f3aae872fc8eb5349aa3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f5581c61eda72506abcbf3fbf989d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed78738960d8afa54ce1c57f60ed94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac19fa4b8e1c2a1cf8fa9176d175953523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab8873b25dbfb172570d85b71d906c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31db2ece7bc1bd28b85c3998ff2437525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2b62491c31652fd2b48ca29fe2aea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce29da72a8178de426eb4796aa2d8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0515f841565cf54e3437d77d72ac7bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e6f30b86716bf86f8105ae2cecdb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19375132d70f4060920b44e807a1e6f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d36fea863dd51b37e67f42bae52102531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec56bfe539e17dbb64764eb6d682b15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4a9448ec2406609789107c4f17fb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0e5dd03c244b6be516a71ef301f13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038ca4789f3ab139fa211d6006992ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d44f0f71c9fca761e630e09dc9fc18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1205fbd7502d9ae9837113cb0145a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6bcc07786a8987592e55a80aa2e73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f87fa9f9816df847e1fcf6614db21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c86fc2b316549f33d719cee164e9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d7e95a1e3d84be81967e339efbfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88287e67ae2c24098e892315cd852386542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f653f024b09af4d63d87f848c2427543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d10247e7210bafb317e360520c9e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7e00ddc0a05d2b79bde59fa18f3ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534def2b2eec08924bc323843b112d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69695f1546f5af3ca90c0d3a91045ffc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ed8f714b3c6823d4097df04a9954548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a5ff39e0f61c7f69373fa027a0d9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e0ad9e64c9430206030b979cb9c7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b57a3ee381d5c9296c4902b4a70de9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff17f7233c8d5a231d47d8cbe4e03b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8485055b69b61cdad0039d6001df2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129313dbf3799004fc0c248ce17809d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe7bd34ccb171b35731f0bdb0f9b6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63714d6823e771863b3e1a748e7265dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438347d21276dc85144a5dd8189ea5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabdd5ab23c79b5f7b949472c015c2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100546d0a71f01832fc97cae7c08ded2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1f2642df83dd4b76d5cd29f1f4785560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07beda080c97834076a3a3ec9137e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab8e31c10e5afae78f83822123cd0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d645bd6c156cdca825f3494ae1b1953563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae24592051a6476c8983f0c28886106564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b3cc64214ac07526db7d26e8ee4a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a45ee00edddaee4d52557711d26f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db515a5546597b046a871f8290d51d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a07fc2a90c48dc083921d540d59d0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa4234d76433ce801e2e1e10dbbb91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291dfe9e79841bb42d5964966727961570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f7cb91108166dc47ccaebef996ada571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a4841d97d713a8c4c50657d04968c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc14795161ece0de0f2fd3402aafb00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04101fd8942fa87be9d456ee221bcd7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659ff7bac5b47faa77b2a9b16826498575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee3f4f571dc4ef5dfdc731589f3411576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cdca662760abe7acc2e7d44cf08f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c891ac7b2024b8d34e458a7442c9c90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2377ca420923354da4dfbd6b42dd7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e9afc259116cc9887d0fc9d5c717580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8923e029ab98a9918f9eb1017e5d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302b2bae5beef42bf6a6080ab91ece3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45456b2dffef23b1992d3ee600f71c89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ea255f92e431080eda2c4caf8811f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd439af38e3313661904b8798baa83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cee3af7ab0907689e8ac5b3aa197c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866af30afb610eeb32a218581e8cff0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74fdf1c5e8138dbafd0f591df0d08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8a786c41de063a24e6a5d12f6bc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834dd52cefe681deb120c46fa8f5439590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a914dc35e4c3e09e5ba17ce9f2c29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3fb00e34f355b83d204642c0d605a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa0658c5bdf867ba11d29f22dda21e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121704fb9ceab2a0cc50de1f5a29936594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de48d571940d798eccf3882c3212934595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964aa26bcaedb2c7f1f456701d79707596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204236ee1737849abcb22ded69026162597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea2a54b9ef43b7ef152b9e8daedb98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31068a8ef2e139a437eb450494443649599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95695a745bb14487cd9da3387584f69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeef1522a2c1848d3023d1ddf650bd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cd3ead432504c4b8177e2f0e21b3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3ef011e024745d192fe10d7320b5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe428b41b5e821b1b2f085821ec9ad2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33773980b7b6f89546243f29f86b6e11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b639f682573a1b97a37f94be3237a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ae66169737d5eb56d47ce4c00adba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9960d11591f5ad980bd81c004686ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4eb73513fd822874bfb24c362c35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6315441281feceb51a7188bdd4bb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1df89c9c1183f2a2ca39a67f2c80f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58923f77a49aca456435b6507d16e6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f2246a189cc84c5c3fb2fb29f5a87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bbadb92557168738b0a108b2e22d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59521cd62436fbe3126e41daa17afb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f972f88c0f6bb500a3b8430ddfc2886616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d723d4daab60a3f95985ba4910ccab9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effff0dbcfb374352eec721c09b564e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560d46daef629884428b0aaf71cb248619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded499faf2c290036efc62e362021819620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81a10a233c4db00abd4652be86dc66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e617d3cf92fca0a08176e6daabea54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7026d895146b6a50839bfea2264003623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f4c07e1b24686bad65b50258356f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af7cdcd3d4dba74a78a444846cdd34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96344f1c62611b90d3330545a894e0a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beb36d010362474ca7aac1d01e5acf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca41ffb9e02042f285c08e2bc6eaa1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529dad9f0b8292589c5b3950986e690629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9eaf67c664f5e8b15a825630d24d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc08039175563b207e2962609acc1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101df20c1096c36734c424ec156b496632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cffd57dc7ed091830ca4467c92c56c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086f879cbe17c5e6babe3a06a050c82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af5ced638ec824e970080440a2c66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46327f6a2e666dd2aeb6c9eb175a9b0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9722c5fd465c37a31348ad5e5dc41ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25538b8ff157ef2a43dee9771b942dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36f27a1a198548d6b663ab5baab723639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfe7c17175cf5d2a989c049b8df27a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64022b091a54058a3f508ae31aae516641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32063bfd037552af5884b9a2784587f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b1703a81a72642b14f6d284c730fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560872aa6826076b394a2fe53a346d5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644336ac902a4f07c6b6ae59e5017c58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879ac96453d0ab820dc20553f60f86c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3f6ce76d57afa4d21db25a904419647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979a17a80906bcd0177f70475e2656c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae856bda8bfaf9d84389dcf5126a4b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b40b834cc1d1646f5df911ec13772650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad70aa5d082f52834c9327dc8cf2f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7726e6e0bfeced7775c3d732a6aa0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab1183de467c05acebf33dd53f6b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61cae995ebceae5673b76a3072d0e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368832f481f999414bee6be23de2651655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07594a129b78f982859b12bab1a1b3fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc6f36fcc0274e4b14c96a93e1c4cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32745c3b585884580ceb0ed4cc222658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a62793a3de33e5bd7a0a616ce0246659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a25ff0829b65a4939075c00a40100660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909260a115ee2405c36a9a7df48b55b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18f36c2520783fde90dd257e03af94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ce1210be4d65f419f8d7f26a2248663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946dd538cd9d6871671a061f07f7054664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267bf64f840cf0511af0a9a7b9b9629665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8533ea1ead9f2283523d56601f243666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c8cad0b36cea3932dfc2c5ebf68e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27251fdb9d498b8f35c02ac8d43ad158668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbdf6663a89812d5580807c8196977669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e27bc24d12922663ee50ad138a8303670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eabaa125f30064ae1f0684f8c8c5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06320b019498264b6f12e01f66ac5d95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a504a5bca892ecbb3b6cb39d2f085673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e336b310d5071ec3cbbc2ecf8bf091674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553530275e6f62692273f6cd20931a4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4687831d81880862418da4b661d9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8bcf305b627e0700a71a31f82b4c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26f20a1fe3532668bd104edf8b288678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779bbce3b0a2786369a80b737dd7e03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ba9b34026adc42be8a9d51dffb7cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e8fa9b9b9c627cf43259576bdb589681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29fc27bc8375cda76159bee0c63846682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11137145cd1452040b8f3b81b0162e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428311e0b872361653e4ac975f4e4ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298451c8d9bac1e49f512317614ce0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b493cee9b29a1671483ce9ead66176686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e676a01d85fb052fb8c7f3a831379687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d94e87d8eb8c9179243902523fc01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9691d7ab8599b7d17967a8bbdb6069f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465abad38bd0beb1a2a065ae972a380c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5f6ada2a1e603fcf8a1babfd8dcab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53439f2a8fc61feefe893c7c4613ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b04ab35436519cce2dfdcfccc0f9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457ac8a3ecb7ce928be19f3e2aeb48e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5ec5e18184e983acfe739b56a4786695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1184b877e42b31f372a2e086ff049d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c629c5e0dc0e7e68a35df29f96651697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a664a47fe4865154dd3f31148dd7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301853ab2a835c74b57181b3768df99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df95f7be4ec6ff4973c33114cf5582700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed518bf48c745b1c17c2ce863ff25947701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5466aef80aa844c5a402f33c1a19d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea975f077d9227d2e1d028bd15782e28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ed791599abfa740709f97b8910917704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9548ea79f8675d709f0d778b25480705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495819f477de5661819eefd9e610381706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5112daf077c0dfc601a4226683531707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ec19938e3dcc6b0ebeb8e4e4be78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e56512842b02d85c102ab1ec5e3f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc88f7c3c9401a85857d3cdd7d4816e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f99429dab1d8f4b6ec8a4a318d98e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6355c367ca397c0c87279f88c3b100712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99dfb8f8ae0ffbb7964adf7127d99a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ee5fca446bf1f764d0f191c4f9a1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0790ee43834f8a674e7a3af76d26e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d84dae0cb8d9c3d1c7f3a24d22c45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954654861fa9ff0c13baafc341ac7e39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9b2851fc7824213a4b7e22dfc0557718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf52a19470a9e8514698bf2398ea666719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31586bce2ca72f953f1b0e6a4fe67a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b3e654769a059e5f9174ae89eff64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f1a84618189c32ad1fe2183e6095722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb702f7ea7bee91f5bc0239a2c1b38cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92bab890c8af04748977532d8d97da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1210578659de7c7ee7f8344c960ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d02262d9c228b5e66ed59471ab8a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522fed5742db51c7aa599fcda2a10a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ddbd0fe1a458fc40b42584ced5bd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86fc847e1ae9a29b0b122946bd4445729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a7c1d76ce28bdd656b3134d4a5f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882235e3b86586daba4c9483b34ffa4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a02c2a9ee5d14a4a7f93a693d1d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfbf844d3f9c0098c94844dd395079733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37c71a16d332cf22eae094cd00a18d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40919506b43337d72cc80d120cde6cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb80c25595e14193963b06c908018e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62767e4ca1fc9062db84c34452db5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe10d98eae8700c6a6aba227f5477e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04063d4e0b28781eadd0e484b250d52f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9678805e46a3853b19f4c924953a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7b8c6113b9474bcab1171e435b814741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75f19dbec7cb79e9dec19fa17d8719742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762acfe3f41ad3a3c094fa2048cc09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb560432481355440abe5a70fe88b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32315b3b523bf4104969559b19059822745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d515ba44b75f4040a580b132f406bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5615ebe60e0fdcf5b60a74aebe6815f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de7a5587c6ca71f82918d94ee012e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8918a0cdf235200871c7f9172698f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa20318fe22c6acceccfbde8e384576750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d42d5fef433aa7e2d1f59b23d5ff50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064beb872c9b8ce013f7bc42766b9d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44de27e5c740ab8f99eb2663c738ab0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ada3d5ea88c5a34075b361e7f6873b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581be24bad12df395449069e9081cc46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49d94242cbc4949d324dd3f700c674756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d034a340d6c27319c45fe13d2070cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6676d198d30a4081e58561cbd0faa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450b3fddfa81d3674358207ffef975a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d0f8f71066b64452adfb4a22124da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02c4a0cb8fcac5ce92c71c7de3ed8f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7429a6e7b691e6a7df1ef704b3ce673762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afff0d668116a81437bcdbc3f21509763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2356b6a280af092a0431d46f606806f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8ac43b66fb3d1f8aed2343d29d002765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd62163f1a91e34b9d2d395a4d93dce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a4170a4aec35e00bc9e22e67e31b7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>