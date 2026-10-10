--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa557ea8f8568e2b12fa5f38ed0d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ddb28d9fa18dfde7a4e0c9aefe84b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15a64473c4e61d06fec35c0c801fd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0662e023c88148e69e1937aaa8f1ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43709086f7d244dc9fa1c050339217a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd1eb5ced77961dfc4077ae96c33d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27e7af672b3cd6fdaec5ec2ef94ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604950a3eae02151b32f654da70b0998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e94c13e59f9b67a536308df56d24e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19ac476e38c95801d2214445946f6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87adddcfb27850406569f1fcc89c0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f978b897db7523c841647cb5e6d6abf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21ff3038f8108fedc25a0769fa5a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38619b509f2effe09dfd8e5944a08cbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3eb34fb52266ab95b70b5f1d40bf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ed7495da7bb2ab2f507afc2790c9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31fde02130d0609c161c1e6b82a59c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e52c7cc708dad6445c712d8d35c4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3222426c3d9cba9cdb8406970297c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df74b99249ed42c7b5d0305a5a78820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b010e38f95f96ca04e001ac2e514b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63d2c2b314587c92545e3642ba121022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eef2185cf4258c2bb538568a4294623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8befc2141e9b70504d5f387bbe0688424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d58f2aa71755cfe3cd23479a3138a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b144f00a2100a6394aaf085a1dc051126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d4f43cc1f25765008d1e68a0627af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61b72164b4176db7d78f4627d90da928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c2f9842ce27f6a5163c1dcf6c89f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef12837180626da441d31f315bb7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8372ef3dcc4a055ab55b3d7510c37d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a926dbecc00bbd6881445943f267a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f13ee4a8a9fb1bf846a91a0e8fbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6abb82749b07f3b84709cc54168f9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf23611b9a332203812a673bd9b65e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d70542f50cdbd544255572ee81193736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47305197a0630b35533d078c88b7df337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4c72196ed82946ac278ac107e1cb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ad45dd997fb7142781992d35763039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8b376ca05139eb7d527908935693840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30808c9e7be215d6b2ce93352da5ba4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf6284683131d47891fd74e6116aab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f68097f8fe925f67ab0c30f338ce4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905825cc55fe4b8d231c99900a9d03c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be89c4f55e2782c567cad98929c742845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa5c0a94b32c7261e346a5192164a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83bdb2c4c1baec191c2609980388ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f127b7543efe33dde1d520980039b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4974c5b33abfde46d36d1c734e659a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add08fdd68d836b4520d09eaeccaa1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0daad720eba2c5ea49daf8b09d83751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd410b7ba90e607c44936185115b3c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f518bbc80b62ad15c602826a00f5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6676e9e75270c097ef99a70dd579f4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5f0d8f22d50a0ab94672ca35500c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470f7b4f507849fd3e73989a7ce729256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949f86840637331aef054cf5de5c50957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e69115f57c1058d606685ff37bd5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b4666feae67b3a121311e641b81ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252e2e35c92a180f924a53dc5d1826760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae595a514055c19e64e6eae753ea9f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77bf28526e046794dac61fdceba80662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82843c6d76f04ed3acc5bfa950477c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd99d6ea2450d0389a33bb2dbb8ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c6ded02cb0f827513cc98c3b5820d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94342e25989cd7738dabef7ca918737f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d79d30e3aff3024d1dea8b05ba64dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0c6534665283757355467be8fe63a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97953fb33c61a1e6f69b7505c15fe1c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486192842134418c37aaef2a8c3652a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126e91cf8b940aec113163abc1b800471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823cd44b28ad2b01763e50cd7b4f98b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297a4bb6a968a3c528dd1839d16f62f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff7da19501fcdaf98347191e26dddb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bdc2da8108f12b9afdc499eea66fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9947b13b7f6325380e023a5cf7a2b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c0653c8880b27311ae6dc7c8642bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1996c490eb6839f5acb0b2245cd6eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90146a45655c24ea584bbafdb872e42279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3909d9172e73512e61d95b904a117d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc70dbf86dee631fdc1b8dd79c42e4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520ad3523226c4878325045de7bfd5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde749bb7789c811c606d1b03f29831283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a4bc838b8c2c865b0899be1073ac984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e696f5cb741dc00b3d3ab59631040de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5548669a848b6d625c5be51ae86b10d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07f8b7e7cbea4de31620d4235f634887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c27c2aaea73bdf4749bbc01b463888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db679f9dd6918aa0e818e0784e4fad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9996a4b3dd2d5275826fed751b45390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f71346956f51d3b878e8abcf01ebc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f2b4c5ec1a29ce0ecc14a3995293592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b24e89edef10ceb9d0f5ae468c5a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9cc1d844c5d8495eb06c30dc97c0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915b6267d72c2492d72d58d7c5c7a6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a1a54c389a515ac50b11fc3b1ff196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f31e55450eea449cae6f8dde53bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d380f1be1a5b0c4dfd9060926606d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34365345de256759150ff8a8a67a01899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca459c5b8b2ac77b3b7655be7c97d1e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6254a7f29c41e42a3e26887a80b68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b43bb583bf49a098fada667ab55188102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14fdae5bcb57c1506eba26e95692cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d58337f7b96da9479767d26711ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dadf2dc2e9ab9ab84ac84092d9fdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cec35ae819ab5214241de5a74f7fb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda44e5946209c00d095f458966e3b5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ebaf872639999773b8e491bfbafd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a48ef41e571834b3ae66eff6404a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c82bc50e1683e8d602b46fc5b096110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ec51bdc085f90f89a40c96a2f430d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16139051f4d1eec331f0dc52fe5d66ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4ad92493e74284b6c74de7ce1680f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac978b37de2241d1f528187741acf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9fd65a50c61bac5e4a6962a0eaaa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecd6bee06053903fc2b446e9b1976f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc10a7939db229499843a853f998af0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef3b588c11205da9840ce54ca28897118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befeb5a5780f14793ab4cd930659e0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930a2132d8ba5288da42cf500b1f39e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd71a24734d0b93eb343426db98aeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d641beaf6ff313ef1bd496d7705d90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a4e99265777c8208974ffb3329dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5d8dcb9e0a049e0b16b18b1e9f0e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf669e836a87bbd44d5a47cbfe333d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f775bd8306e15a19167190f68bae7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e4bf7584b3286bd975847c5718494127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f201653df3d338616075c479a7482128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b28c92cfb21c89f22570580d1c9baf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6998869b4910ef597aa3bbde35ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e4fdf01b4cca02347eca7a8ec19bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463a6dd8a83f0b2681c22606558aa85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa8c3b5049fa4a74a0eccf8874a25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aecc086faa7238a5ba101451da5103134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d540026a9a9ec5f72662c05af88db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36472aeecbe46d990be3486d35b96ed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594dca24c5475ffb7a914882400204f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aa32ef0b446ecc3637b23d2327a1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c3bf408819becc59a6c478269d39b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eff0151b315bf38a45f310ade53db2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2ae8350006329361f1376efee01a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030918c2dfccf547e99afb11ecd37d13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3aa39049a0b0f1f5ac2a529b84e3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c71104a0dca4f862abf6e65c9033e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d056f944c2721422c1b0f7f973eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab19c687d34897756cd0c6a614b8e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae428e2f0ef3bcf7d7e8ba89f041cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f8328633c0fe6ccd3828c9433079c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62650669370694b57fa88e5fd5d225d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa19c4571ae4ae0d7d61e909ee24f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6a65ddb03e1b1582b0b9cb6ca7089151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7667c9210362326a7b59c485de11516152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857ebb3198f810b08fe57be73b4eb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a69e07c3e36fb263239ab24bbda38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b21ffabb65452cc4a38d5fe5c5ba4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5e1fabe026e494d9d2fb0aa047b6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f36950576d6b1716044890f6b72fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98312cce4f91ae42024a381c41695c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a89dd0f7400c51c185af10ddcee04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893e1b4450708620036b2f2532c02c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbf435ea2ada38ba0205896624019e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d5aae28a3ab7d3deff410d132c83d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a38aa573b27c3fcf668e832d532e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f28afd30ff8cb62f35e44644696db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bacda7ab277187f9cd629aa3566f37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a627f719eda5270aad783f81821a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181850ee32f41269ec5e6de794d1965167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f24499a46459b621c92119f42eec5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b1fcf921c7090cab56d2c0385f68f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2992d6fc583de921a4fbb03bc3aa0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84d62d6d18149f138d6274a7057700171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc56fc75f023c6f20e7a19c731de2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949ea748e755ff60cb8ae3dfac526e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0753571eaf6e16643888e3c1a709b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc658cd6abd49feebd316cb54b652a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573abd19043e5843bfe0b0fd42e6d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6233eaa8b7256bba33276436a144634177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df62bc999ddf6752c607acfbad0b0a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b134fcad47795dbd229e81181c97c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea0fab02a463d733512cfad42c1173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036fdc65a9e2dbf669f68e80d21c845181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ec1d323165ffca9ed443562c6815b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e919b736cc093f70fe7508a774ffe3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855a0266c95be50af4284faad6b82fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7a8995d4f5c94f0e3f0c7660fb5f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6609ac5df6e3573b8dc34dda831af8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64376b80c6405867789397b320f635cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b162aa24793303b3f09349150e8409188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce75cb196652194f1d24adac66bbc6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948fd00c12f96db8dff5730d9e6451e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3544c82125a71f2345935f7ee570a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587338b7a26aa9d33553097b5464b998192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9c79cbd01eefed650a36a77af73ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50644be4eee411013a308cdb675073f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c3dbf2f7cb9a471c431a4b675476d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d19d6547ecd00f82d7db5fa30e48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7643ee0894daf4381360f479f3f36b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d2dd4e3d57860469805be4340741d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eed90a2d0d3248f7edf704ca2b7f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f540acbdf9f3616016a0a8d20ba131200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8efa390b72fb702ce0b5dc4323959f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f772707eaf6f906b478783d838b9a64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0030c55315ad82e670b0020fcc23f67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391842d74e9cb577f25af8ce949db9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd4f4c36d782aee6855aedde4489fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c987bd2299687f8df3365f3f5a43c97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78550d737510f5f4909cabae5d7f0b26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50028419dba45d6aeb8007a764e3ca6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb5f5b62c3f7f6ccccd2bc01ea108209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8114a8ee8667a84f60cf23529198895210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8105e15d7b51dbf708ba49d6f681c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa68d0d9bb3d7f2bf00407ca48c510212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9559a387f5bdefe658df07b13c149b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b0d4da2d18025404d86e0120d075d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539180d7a4d2071a26e26c1856ecc09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d898c0f9283c8762aed6ce5211331216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8868508086168400628e11b1fa32ec5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c56ed29ec273537940e930cea6790218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163b88b4f775236472f7f27177f9f5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d01f0c3ed5bf6955dfb33e76a3b01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9119594e0eb148dfdf16e870fb74c7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483b896904b998c6587265a004dd37b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dc5dc3b10f4cae3f86c255bd5382c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeefcbb8c602124be6ea9f5b151466224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce80ecc7e3475fcce9b9fb58ab92fc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88f9afa402d6f6860c0b606f45038226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec91e09ea829da9365df7003e44fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce1d95c524185638471a180541d14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdbf1be5527ef4977a594d3a27b079229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fcbf4fc40ac7bfffa3395aeb32bde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e93325a9ef987d03063051229b20b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33dfe8a016f4c97bccff6fc3871ffa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8283b02b7c2c3d53cd8aac09555520233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb26a442cace571c2f5d8f5e4773e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c38447ad50f11a346db627809ebda4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad62acdb13e7ea82b71ebf7bf8b47af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac995f0f61d1284671da7a0ef23154d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb607fc43fb5af25956a15ae0be64ef9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731110f8eb8ef6fe874ca75f7b985875239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75ddf80733a9ae34d7fee884bd0efc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5e7d9c3a3bb3dddf3ff3fa1828d52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58d31308ea4bbeba23c02b826ddfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bc34e8b51ccd2d7b99eb3fc8a6221243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4407533da381c733ac647f03c5b933244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105d48e63809fdbdf509a76d8d80de8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36423d79c1ef8aeb4ddbb8c5bf305141246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6c50c17ac7ad44da088fa091ad29c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cce6dc66133337a538ef1d97ffce6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58852f1d40e97ddf12e927ee7c06e1cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c5afb1a56771eb36c5a42ba026759250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614a3bdb442a1282779e429e1ed717251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31183f96164b2ad1d3d05c6003eec28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22393cfa68845a480629f2f312877253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da55cc7e43fc1185a9aa7e884cd4b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341afaa0938922dc3f9869c999be0f49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b550fb5d25dcdbc2ef7d5cf3817bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d632339edeba1e841a2d06d45cf61b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8db4f98b5cb4a45980541dcf5705b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e5767a09f51f8e54dc77dda7e43ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8937604483ebb8d23a77aadbed2e6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968396963ad1fd72789829f6a3ce0da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec471cdd8209f412bc45dcaf60745ac9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bb26056ccb3d403739af18123da5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b023f8a5c6477c1b3f2775ed0c91d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0853dfa2f8821b9a33da1a6cd91d76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ec64944eaeb115f8015d5edf52bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062fe94907dd1483845df37e1ccf35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f363a407102e5e8eef2169a25ce9160268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853b05f4d729be4de71870e13557f9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfc07cf3d5c64395af82cfb2351693270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa618c30724f60e639be754e529948271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd0fc4feb29493acfb4adfe5e05cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae366c7b26a4cecdbf6a415af5e4a8dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d954be03f1f443cc67bf163b120589274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456eb6b11f15adf2a72364365b72434275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad3b77bce0a24fa3379568e223916d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d8f9a815e8fe5bd955e86f238478c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cbb8a6034556209361a6b3cdf98c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790b1ccd904cc1346e5463ace8bb72a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f707945f5dc73fee3cd6e68230f968a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc30c5862c694c9efcb3b1d9c4a7a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac34465ba7a4a53344e4487163ec86e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d849ef3fa6d7cd93e975ca10b1723283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee99afb29b6028f5e4eda7dd621b70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff5b1fe8e495c56ed9ae25d10949cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167e9b1d3e7355e1801ac1ecb340d71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3075b9d7abc48241aadb21c8db1e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd146ad4e64a393ee7bbd03c514720e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dd1b8a92324a797375a0dd73fc5f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40ef8efa9699c2be539c4a855374c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1866782b6661fae150340a20d62b2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e27a87bb6af7857f9c6835f4356ed8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff05429172891f4fdec10b56e885494293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d8cfc82e02f55487e717bf30dc4cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41068f11a5f7fc0730026b95e20473295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84d49890c59b9421f8c09f6128abe3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2b4ebfd89bfbbf434f298df066742297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241c5ebbe3646857c1cb9ac0ec09dac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943936adfef0f65672f0311b1c5e888299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545f2d261a40f5a9414059fb33a0907300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78c08dbf412296bffb5eb1b71c3ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176138257a1df94b91966e397ef80d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b87893b8394eec09a0e976cd7459303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0d43fca568ad0a6b5ae9bf197940d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e7f971bb87498279c180f203c0775305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c537b2d098c6e48e9ba3a6d717d298306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96ce22c9d09c139dacc18d72a27379307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367761b73d1fe53ab5059bfef23cd175308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2c93da98aaaa8b4dd1b87b0df523a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c89f34378466cda0cd31b7fcebec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea0c187de426bc8415aeb49ddf447f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a0fd1203e9e6be5ff0c3bbd44614f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2464a622558e02971e5e63770cb7d5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d2d70ff27383e0155f9624f77b072314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c434a20dd95c505a752147df32d2ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e846f6ff1f791de52a8e586873321316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c149fc0f02eaf4e0cde086ed4d4562317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98026fd577849e58d087554948f4dd0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403555a34eec703afc56468d2d0ba8a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb989d4d1eba9552573f2396968d2dac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4511fbb1abba00c4edfd77c85decd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dd6bd2ba4146c2c653eb9fea7082a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83c3053cac37e3ee50194fd99cef6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e156ec7a2fd4d30df2f002509542b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef82fe5f34491578dd03809a4926b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287f07d6dda0c64792235ea735c907f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882b0984d481c9eaa6ad614ca60c7d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8af2d4a256fd6b7c81196a6c52a2a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375e3e6051597a7fd63098b4517b2ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84346d3be0edc6098a7a384c74078b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a8636480782430dfbbc60a91b98b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b021899b874cc28b2b1e6ef745078e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fd8616cb14ab0a6f8d78eb382e828333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5697be4f0730dc6677badaaf174ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ddf76dd2ce630f165641d57fe73c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d362a2620e83afdde2ce94d9419cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eac726fd5dea5c619f6c8e1319779337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb22430b56dad90f6c7dc00d1bea48e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85140c10e8c41d01b31436115369122339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe38a86c2402ea5e86068782e37fdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd72add570861267f9a4aa8ea192e9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614c8d13b909d4948e913c4e3680ace342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd5b6f399190505f9b89f6562632ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231061da37827d968526a514ab03c3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7771f815421eed1602e9457c1fdc566345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63a031c2089fb9fdafad5a39f89602346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e23705960de6d3ecb75109cd8d3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac65d8a7f9ecab7c3eef0c15d257c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe508eb69b44c2e6d505528e07f0b80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d69480db58387f9e82375e943bb39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535a4f2ba7bba6e9566663a4f1e05ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acabbd668d7f6958b0e6145f0fb959352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c0060a47e01925857cf87d10ec948353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40fa223ec056177af23e05889b5f37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f40de20ee3b5ca599accdc4965c29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cf3fb5a0156a9a3720b5385292746356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686863c0493396e66001ac686cbba8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240c497c59098867cc493485c72d671358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cf0c0480a100b9ad56c781c19f986359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47abce9a80e4ddb6d00f6eb49726f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddd5bb44cc56b04f0ecff429806988361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13de4fddabbc9b342c20c8f53fa4ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8b52d5c618ff89f32c7fe6279b5cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06cbfe01fc22c53e06197345d3521c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd664094ce48f9dcb3a4e5c32c5bdb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb7d91167c74bd4f4719ac94c5a4cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b21ebe1b0f77c7929b8fa43337a07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08a000693a079792f189ace9904493368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453ff15b18f4ccc5fc621cff793be4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141bdcf835b36cd247bfa2b48ae8d92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba2bf4367d607ea6e94929269940a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3a0796b63498d70997d3f4432ec1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45805293e3a5621dbf10e0a8d38552373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e38f8bb950de6f28e6727b3a87933374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad416740b4ceebfee96b33622abc8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa83a3bc83907c12233155256ccd61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03382b77cd11e8f05795327e9a1bfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d000062068af500a9abb05d1225ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f3577b2473003a8351ed2decd9a5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a708a17643a8c2b8c4a7b87d101413380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45b10802f40cd1784dc264dba294ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7330d0ddade4f0ede14e4d28bffe8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc1e7fdef9c2cf307c79cb271e2c7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffae66da1743d52cee11d8f0fa1123384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39665cae943df374f65fd5a6ccc7b2bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef439610f4ff8ca1bd8989e1e23f1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddd6128fb770c0b4b8e73fb5ee6ba2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495e7d9003751635d85c14cd06c5d8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161567a53cf54b3b81180be9cde8483a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5907d210d03a7f51b37fd6af24524a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd4e028e37a8837d9df63a71b0e17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcc11a6fc7e5bd9ad6368d3f7e7f9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561c764cd164eee71df6f45fd91d962393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31acf275d0f79fcd8e55d9866d1884d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e6b9f4165a2a54f39cc97631122e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22896ae3a863600a56756d9ce8d33f63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32914c2e4f7885ae26778b4e4140f536397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac7ca9ea8b3b837610e836584dff4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96e7294341823a0ea6be7d784ff31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac2ec782f1686d5ccb9ac81de98a92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbf4ebe84702c6a8e6a04f756296a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18202d613583dde266759270f4fb438b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26125cbd42cb0a5a210d6262556989a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde8907f1b7792d8cd68a2efbe11e23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a63ef9d558548afbbee78bafb6649405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dde0514c5a05f8467f5bbfc6793f18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eba304260a035bee7b5bfa410f78e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1ab2c22def8b46e0f640508dc2424408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8c356846f4a638a9bd9b395325a09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b5ebb92869a29de312cf8f204ee7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4659b61f8a329ae23c7e0d8c8312a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422c61f0e6a957986f194fa2d239e66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf8e9d57975132de48c10772467e1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025997b0a887d3b8e041c7a1ca912f00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5175512b0baad143a5dab9eb84e63e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a46a8f02884e373050c5eda938d07d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ed93d425e02a1cc3a66d389109951417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb11613fb2c9bfc1c226db8113469f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd1d80bc4ff6a74c69bebd87b17881419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b1a8a7d0e2cca93a31b1452903df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812cf8fc84d7888f6fa5cf1b8d619df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ca1b1f1d45089dccc2eb5add2fce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397191dbb62c9437541708b05acb06ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c632d883f6a8182783884e647c5ded424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f09b674e9c294d8396bb081b5b69d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0e02fce5127b3151ee9b4cd9ee10f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6687650e46ef68ec64f6a474ee7dd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70896603a9146ae6156338cae63b5c91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ed68093c77fae062a249a6d353df7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8e39e5b404295eff39ce28804587430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab338ed68439d7615cf1c0843b50576e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75f713ea4df3f4b0a2283533fdf0d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd109c0ae40eef691da1608c248d940433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881156b974f55112f25d237d3f6db60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5800c19fe139e9a355efdbd3d60196435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ea0c7ceb423b99e6f52ff17929202436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec0c73a34a91838dfa2bb6ee3f4943437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886378aa75fcb594ab15efbd232ea652438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e76bd4f8ad7291c929276cfbd7e7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47288eb356e7d77ce453c5ad61e1c682440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fb4fd62082ac0d0e8eb672984963d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db86e503e77deef1572e375fe7683fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bf552a914c5dbc003a86e3fe4b557443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f59950868e35f27ec925465b963357444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e3ca7c20fd4dceb6a31558c87a15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf835abea5d37b5d9b39fccdd34b37fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36be895bee6cfd1056dd54975ed61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947a5a25bc9a588caf81fbb89a4aa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec4c3b311f017bbcf5aa49d3622d3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f60ad0f525937652601dfd97524a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b9bda947875f1bdb56692e924200a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35cdd22dc4a9fdaf64202e6ceeee30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ab7dfeb3a87b087032c25e7eaf4e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640f2e79aecdaebcaf699937fb8a873454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5aaa4ec7177a92438d4f5fd04072a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c06d41b7e109025371b223d49b6984456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d117721154d2f4e6b0dbd14fbf142a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0d158cff1831041a494c62f1adddc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f47dc0f2a991604189c6be880131da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d79fd56eb04db2a7ddea067d68f76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a4ac95e691ed41ccf504dfc0bd1d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897af3c5d5f9522c5cb68bd8d1882b90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4b6ce16b42e46006d7a8a2252f81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed151fef604ff31a2ea0d0df6a4e56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfecaf2f3a8cb891615a69ff660ce42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4455d052aca84ec143dd120f703d083466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f44b7206b05dc1a22e073f6d61bf32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db198bcb2a5e614e2d69ce0133f3a3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa4e8ca2660ff279942035a2d86f26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93104aae09b8f9ae19a5c725655c2aa7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827a45d70af2a359222955579b9b63c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ac9aeaf9147c86165b1fb17b5d32a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540520adeabddaaafeea122ad859927473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb235ff9a44f0e65d0664d02add5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48dfdcf261c245390d1b66437af889475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b67237ced2183397b42be0e99b257476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3bf113be598677a9508dc5e62d6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c280428a3e96b96c0d53faec2284c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895cb5e3f3fe823a87b31f9727af6be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06a0923992bfd300db430e9c183190480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4771b0116f90ab735c07a0202b3546481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37135c8bd2bcf63fafa781c1bb3cdecd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3ad3a9492ec59a1ea44f2c2a1aa6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff686a348ac08a8162dad6e53194318484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7cf9be26c8831ad2c9db8d13b4e9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6764eb5dd373b939a7c2878d3e4eccf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672bd863306d2801d9a89e8e38c262b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90d0223ca6e6feff60650a01826cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e4d54d368eaecb8212ac8f9c7bb3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ac91c291100e6fdbfc92000e2391b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdde350caf0ffefa6cdc9e4633d46fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d7c3454d43b744d4187e9483ee90f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f360f00f2751af4a475112076e4cd8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b473384fd3849c3d96db1f6090be4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687352d136999e5dc92b9ab4c886231495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527a71c77d3422233684a5774a5ca22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97af158c40cfba267c8ee8591723927497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f59f220d2b7ecd6a55b4c671349ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2e2753278c53cb8b00399049e95aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73927141cb198e51262d5df5abb5d12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715a89a8e61e8af0cf3494908f0c4cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f499df375d4b8c6f77de9a80921548502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a77857a319f79f7bbb41c72415b072503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e2fa56204fb5af1813680da7ce4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c67f958fd98fd0e94f641c77506967505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d741be7d5bab200d0a1c7916d7fb23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c07eaf77f90b1102d820578b9d471507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006f6d032721c2ff076e7f77f54a037508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a527a439f7904ef13c34f24d52d1c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc411d7e27617a892f2ed8ae0a07dba0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897128f2779529aeae0e84e25c13cbaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9128f464a1e7384a11f033769358f31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93723e3b5097eba433d9f67756ae3a0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17438147639b9161e2db8d36ec96c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc84d7ba2c337df6e64cd31047cc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfe3e20cbe061d238414a73433b4c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d8b6841912bc0596d2c277603aee2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d8e05e11da5ea65117b483bfdad2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202e36139a518ab16b71b509b976741519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ecde6b8aa7122ff44a06775e68ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d867715028141ee3c48a9f355da36f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b324cba91e468a47329446e8ce60dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc37fb138bbe4cfe526b576a2b93d3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab0d0f8a47891008feac41b028f63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e822da5f380a19ac4a540f6dd48e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26115a34c5b03b144f77fd5a87dd5d55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98743b67f05a17483342fb25458c188b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dae7d8a85fcd62d8c7b38d255b63a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dcd16c1cc5a6420bc8983d87310ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f7c22f9cb7a9b45d3aa23fb366a41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb2d4141246dc7fd6bbda93b02a37e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e9ca3288dfbf839c8df297a72f699532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c8d918cf0fd8135c6f4d8c47745f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b13140cd2c47ae2267dfc66521e0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f4ad943521052591a76799b8dbc9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebaef9749e6039f9866fd9e7cc717b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb27e3db2fbd9227713e552edf6e92c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b69b34d380806b0c13e01365047430538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03459de6ea59aec9f398966f57a6bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f72e75b1b97a65403253bdf7e5b6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1b1a18033bfb9b2e9befb2ab7050f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425034591cdc76433ecb87e19ccbf5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f02c22663d89e0db203a6e1b164b83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af40efbe2f9ed6104b0e2b4171061f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd208756a96fb50ed346655b793455f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7e36df165d4567cbcb6f5edb21722546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434608b37071f41eebf894feedb9f0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9710d51d2f6859ab18c475c53789b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829ea61465707e3fee3e36d688534c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1300cd1a0c796d5907b835ba84134a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae9277a85e2f80f3bb1111034bb6a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac995b481d49b22e101b515e70256ec8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a95841e5a607170f6dae26d9e4738553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12cdd2dd41989e1088d6dd6f10f180554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f135e6be8125d4d563a363f1f40f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3dcf62c19e80528e0d75501ca8856556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db29d5802180197fd30da58b5abcd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccccd018890ccd16e48a6e7a7d807e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2fd749ba3b26e0bc8611d96484ee2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b31921cc549765578f23fb3f0a02b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a903db7e5bfd137a7cc444086bf4fe6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f9cd38fc413d66a2bf6193cace53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229301460645cc1a36bbb3ba3aef697c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ffba3136c4fcf5cd48256e8fd6e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e1ec6ea8db3b628aa215fa44335ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb5b339557050a36d6ceca358adbdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8735890f3058bada1e5d06404a60598567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb04ea5299798ee7b73b18b000a8317568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fafb1b5a927584f6a5f409d8c5c9e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb450fa9d58b4b5ae05b86360d38ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262e0fadcebf536855b14f881feff20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a8e06a8760f1b9a6dc15befa2ece5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0dd460e5c86f217b64d43e7d2273573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5ca4eb827652c44597d40d47a2a91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3fcf3996cb88251a48b09ccb9fb76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ec5f44adcd87d7510d798d410207b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf9ce0d821f4caf44a585853bebd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa0b991818b43af28ebc4e18a1513c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ea0831801704ea5836ceaf2b20b55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca6976306049fe3b6c792d80c3795e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c344e6c517989854e032c3d4d1a72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d3e61852eaaed3b99506909d6cbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2575403a9183dacb4810eb91c5f5de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb08d0da7ab0f1b6838d863d7dc618584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21228c65fdb584c527b0eaec9d9bfa61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b44654c25c2f4a8fac3e64e27cd8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f44476806fa50aefdc49ca51389b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b514d1970427950b8cab87ebb9fc23f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c63d95c5d2067a068c0c88308024b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4ca3480476a2fb797117edb4b757d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221677877d75ef8e26b9bff97a19faf6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3edb1be7c7af3ffa61eb435120686592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff5ecf3dc4fca861c05d6151865ab3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa894cea00da2817b21de11665d480594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf67f360d6034f0f4bfa055c97b697a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5efea5c1bec288b4879f0eca85a66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2615f36961347dbc2a251512cabefa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0cdd9841873cd425cca53e762c15f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531331a1fcbe66e36a87f5b6bd9969d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26a412ccd7c7317785fa6ceb838327600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ac9dce7b8b567aad260a63fce5ecf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb2854a1edca5d078225fcece59531602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe0125c6b0d980fb01a83dc8b71675603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf06f6ff715d426d14bee5f8972b8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b13b85d9f205c70f38c3e2e496b9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c83e69119bbe5dedf638506c8a2c42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20a0d342e7a2d86c816107782f4a88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acccd63b32e0ec7a3908a394b85061608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfd590f7e34b243c31c4eb331e5360609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d6c3bdebca0548285c3a6427527a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25caa7414dad4b5987d925663334753611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43749a6db24553c878c2c1f90255d01c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfbd5eb80e47cc91198cebbf94c215613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6ff580674f8f6ba0b2eb45b8817c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d12d6119ca8272b0ba9b6d9d30e44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21259b3b190ced34534a02ba5522123e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b065483dc4b248045f45fed25257b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71b0dbe6f37f95bc89e1a32c24bc6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc791d2845388f7f02e9ef1ce4adc86a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c028dc949b021ed7bcbccbfcabcb6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00d42ed64ded036e59190da6ab5986621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc16a684382e3c4f936ceb3a362c41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7eb4a4fd5c07cfbac36c1b7725ef7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ad074bda060a54461642cfa22a4ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e129826de1a778c8c2d43ece3964f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0702ba6a6cc96cddcba97d7413caacd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b0e475b7f67d6fbbef65aa4b2dab6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b8c5c1cb5f50216fdddffadd49bee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65451c25bbf5b5bd6b4fa3c1571a3830629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2c2dcd46de8169366036a97847ea5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f690514ca9c259ab9fda7810cb9ec2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4192248f120d09d680cc68ee83009632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b464f1d186d8dd999f9516e118e3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5925852d1b6cc834284d9a573517c3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb128651c6fbfd5a22d9aa6104e5a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e4600ac8af1690ea7498c7ceb0149636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bc0950bb74c361aada026cc756ae5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa6381ce1c4d9eccdc926ff9b45ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057973094e98d90d9e660355c0f6118639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10f31c8c3c69fcb209228c48434d43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bf4ee24d44b3e4e93c648cebe54eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37fe30a6abfa4d9b16fdc96ff3172c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178067ba8fc53eafe5eff6f7a78cb3af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5abfac78cba29709a81abfa2a5140f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dede9150d9dc7c91f11ed3fd7b02c32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ff00df1c0bafafb3fcc5b5bdef771646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb9c6fc8b5b2e5a0cd34c8d993a08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595188c61608d9d728d1800c40cd90f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c1328ca11a6349cff817b4fd1903d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd51b7bb786f36202e21609e3161e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549feedd06a793222aaf75a05d312afe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ec805fcd4b805d7753f716e03037b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e3757a21ee004f253b1b7bc0cea2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab11beef53874ef1b3b11b1606fa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83c39e05d711cdc3553315629eb8a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d54ae985df075069cc5831be03f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad22fef515010d94395d84cd017de8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e9dd2464661faaa17bb2e9d77578658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6aec2f768eb8808fe148b6af6b9b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d553ff67e4e25f5c04342c87ae9f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17208f2c6138a45539aa38f9f9d62273661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeed8de730c1ed5cefccdffe41b18b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f2cb285124eaad4b129656a5cd55f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677dd1af630c3d53d50935172ea7de6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26783d237670ba378644581316553fb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16377f9c27dd6c5d8d68dacada95360a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f47b59d94f2cd43dd3537aa4640da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480b05a522ba002094a14fdb52bef22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d200cc9302659cb09936817ebdf72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e39e47200c96c1fb5632c3a8fcff6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ccbc07f05b1d52f406eaa4de7e13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c599b1d0efc9bde1b4c454e914efd62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80084731e263d8f06fd491db2897db5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5fff4b070a7e41225fdc80178f98a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c38caf74916e3412bcb1f39de2b5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5962e75b7642cd09b37f2eb96eb8c05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a1950392afcda06a83c8dd168a57a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162d743a47f7092c5bf22415e45d820678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a2ef3c610f14df09013f8e1032e39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e47a0211d1288a2122fc414467416680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d62747fbc8ab16367c5e0bde79fc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce622370212aaf9b6aae0af979406f4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f212dc156be975d883b024969ff76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d740f7f3a83a8f1f57117d8bf11bfcd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33bd5af496d41657b4723037bb3cdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4456e9bf4230c647027b0c7aa2fbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01040ac309cb5f930c0ef6b6ec563efc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccbfc6142a0f0bfc82120eba2a3bc1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9420c481abdd3915c7d8e67e5ce8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547697e461f2bd345828b5995cecd1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f0d98f64adff4ec1a7bdcda670e69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa03ac2263a5170c6ba098a95c6d6a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9690e44f066bb1734683961a129c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab41ff9ce619c888dc6bc74b98c957e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba09662a1e2d09e9bcbe0bee88fb41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756557a6e3eb44c56effc2a1db23db1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cb73d03b82eeb785de8aaea8a9d9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c5f10c974ffd920d9ffdea9a830a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19335fc64570593a824764fb4d478a47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e140189658beada4ba3c6e4ad5c7af3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137bb7cfa00a263edd3275afa0bd6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e9de729eaf9653e0b79a97d060334702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518ad0f1dae71fb4e73b8f72aae614f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d03c1e44f34d8f708828cc063a591704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0e234f43301b912a1b1209fce6c52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f408c045f6ed8bf89e474d549895706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce6cf3706699d5137ae934094f301e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3e09422a7d5b1388bcd63dd7a5fd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c8fd68d6ef6cb24823b463c27da91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25677b49d53cfdaf9bbc6c5c9d795b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8142c7b10a5cf0f4ec38440a7296d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e926132478ed2f7540dbcf85b9a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b306995e3f9e3a26b20a817a735c041713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b717e84e47934894a6e6c24bbe15b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af6dca3975547bd830954d2ba9905b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c22ff4d5185e71acfa4d5de89a3a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769c05cd866ee99f2efff1955a76646717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb23f1008b5368f9bc0bc92d73dd28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9114f8a80f71e2e75830c1dcf49e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7c89ddb6bde1e37288767a6be1f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea084e7cc6e6724e22ef08f4765e066721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cf2eb3b14a5d766345027f9ad4eb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a2fded6cc2c7e5ce274ff2db0005723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c13873b2ba02e1aa46f650a392bdc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726e965dfd09e0093afc4037c8b276c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e408f0d5b37af84e2fd49417d8c312726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411be8d1154ebbd203898db62f6d88a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd642e0bdf5362dfdee1045436eb23728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85489392345a9c5da63841e230110e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89eb80b4bbba316750b7c5c5a5c315730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225db5127eb7ec751cc2ea1ba0b5bfe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0954eaaa54af69e0bd3be4335668a54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680d402f95b5162f6a3972298d87227733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63eaf79e189358a85141c7ed9680e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab56044faba40924eb81e9dcf1b4f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3e4ae56ef1aa03a56f72d0ceeb779736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c84ac713d36eb97926c124b92f458737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b533bf90f13482e85632c06dc9b1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e4f20f9414e86f8546caaf81662e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423966b0ba7059e94b5a25ea1b2f8ea7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094917acb3e539f70612a930ef71c6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993c4f4a950dfbc525c569a208b0e0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d92e72576203cc672153fd025a0263743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d79f9076a56e6b4fb1b929ae35876b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e9ae4418498a0b845549a799ee3b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385da7ff94b284a7d758fb8aadb7f34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832c417515c189b246cbbf6919baad3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f66a1390456ebb78c1f3f9d2f9c81c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f06c54ffa4233d4f694fb1ac05df6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf633b1169b633c913741de29a3e32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e372938d21b8c05d0e4c2fd2ad3cfd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f511a8e47da301f176c2148ba56f759752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9289cd83c36c2d5945833a4f28271b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881347fba2d5294b6dc90957f77dbd41754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166720a24b4f99c55a99704a6892cfb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729f94339b339fc2782b6c0d9f03e50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96297d11e80dec049a00d0fd637b6b0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4e0ad2c3faf26592f10c00a337ae8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e449d46612534e820c8b5bc9c778d69759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d872cd4eb76938bdcfe05de08ee6a02760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456dce3d47d03a86c41801d9df84bf4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f44f994a50df0ad93018971a439d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b7d9afbe3a2197925bcd4dc32f723763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94104aa85a0367473da63c4fedb28e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760011ab4e3c52df85adc59c50699f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bff9a659622ebace38f839f6f28b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe87d96a5ea90fb02d98a9e9e7fe1f5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee2146ac8165bc4b0eb9d29b40ed64768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43562be72780ba905b8818ded429cdd8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcc8e02a76c6a1a498206d51f34b29770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872c12335e1103384da0e2315ee7c73771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fe41fd02de789cdf456431bd8b942772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e61c6939e25102ddd3eb92dfb0ed95773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfd2d1c5640a84a467eeb6e61f8bbf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7598dc7002f8d1f82ce804d13b72390775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18ac81ff291b61f99b7e891f2dc03d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b0903bbf2a8c8a913069b42b578e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918ba752c2ad5b09529fc55afc50294778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10c7c4f52344880af09c275ee398c9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232d002a2fdc47d594d9a1386743c1d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1523c38caed0960b873e7a3fe4fd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7225fefa8af03d17d62ce45ba63fe4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4372ce84559922dc82a1e225e69b51783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36962766cf2382389eb54a35a2f7f738784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc92422e18bb5e86e336c039dd0db8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e582e869cb61fc8ade19fffe9549786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447cc10a616f36270117553660cb948787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7934ebba2a27583ae30b9562ca6e5cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f237cf8d020514fa8d456c1bde3807789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59b76b07352237c2cec13cb95d5a50790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31161fa1a428c81723dbcaa202af540791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e83f23405de0627288751b0c50194792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e426bdd34f9b7b88948e4071ea94022793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0332cd0b62e03ce47ab38bb23711e1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345a3a7c18a9dff3f8755b0a854bcb7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e89075a767b2e9ef4792890876c930796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6935d8ede830244aa7a1731b0e693bc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d0be78246e61f032de9884851413798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa041024c9c00489095e7a1f05e4a2c0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0a376e153f0902012c3a2e717d78a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265e66c4c4cc3fd71ef5b5aff03165801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb823f995f7f2e3f3b2c7d6c86bbf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f170f7401f3a56940c7de54274339a8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490cd2437170f3e5733d32cf7bcdd4a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bbce5e8895cf294ca0b651c594a3f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371c12c19b774e9a40e87e2ac5b824806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f753bb90d0bbd87278ed85146fb16807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d247fc5ccaa80400e5a0fb139b168808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbbb7ee091d24f30e34b07ff5dc942809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832051309eab3dacd87b82876a53993810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358ec83150b835acbc5d6333e263914811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fccc7943e879e4b3a353a0268e9b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54018a909021021f1647818f4a7264813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0205f264b534cce933468dbc25652f9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39da69280d322ed2ae85aa61cebad5a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd07192dcb11c5b29976feff3b6667c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac625a96e7af1ed93b3555151b3180a9817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bd7787b07d4dc149aab4351b3eab01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c0e7116cda95af99c2e02a066bdbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f6dbd14bfbf787951bfda0db72c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eacdf20a77b9a962b34268c33f9a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454f166b667114a64285cfdc9b0930f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866c2638b239fcdcdbdf7c344117196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162b3b5848e3686c83a888263c13efa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46f3dff45ec4b78036b2becf8317598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162526d87bf086f12a28072c4167f5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619c662019240e948492a0b7e1518e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd32c3f7cb099a4b9d7557a66554611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc5b0333c03f0d73df5361b15f4b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111a8493488bd129c1fb9cbe5a1df3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d039e018d7012b983af4cb7c438d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb36c2c6f2e097ce4c154cb04afe215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e339d408335efd921637b21eca28dc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae38f8ffc4fa8a5215d73db53ce56d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e960a6b41e2dc9b9c34ba367a69684018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd272bf64312d6e8a6ea558593b93c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faf9c9bf0e61945aabed61c9b0e7b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07af930a45b4017eac2f2edf619fa4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ee93a82195fbf9dd75b9c24e199422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd821a80bbe02b6416e17a3e4a625b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6c633ced4bac029423a1194626b5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0354466bf325568cb0eeafe3ca59e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efb2a9019b9b5adf611285974aa27a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40728743cd4a4f18c029269da16cb1f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920211a805933eef4e233031c8f9a16c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b785d1f087fb542c18718b4f9d72f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f40c10397aba1a39198e8aeb235b6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d377efd4f5b943a7a6afdb22d00ff3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8643639ba89daa22dde94f5d73a2ec732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300950c4b0b5398ff1deb1c53534611333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84db0b5e67e94c787a0ecb9863905e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aab1bd2dee8a20e369ff2f16be39a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d826510f63b004cf0ade67df114fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426ca88fed3a4b676a87c224996e4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d37bab86d7650e63754700b2e308e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa459f813d77923c330f508c65cdda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef3fa2c40b1c0e60003bd38a43369840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846daa997ae34822902f4705a0b52af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cc9a225d55e0c0c5a41095260916042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44414e846508a41decf353235071629e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203f701f67d4ef4b845a5740103b44944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1b375d3459a6b4980e8085295a97545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a1448f2c633abd7ff7f8a82f0899446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798304cd35b8b831b57dd733e51a7a0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccadd33cf4808a62c179193358516c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae14e36084a21dce96f29e51e808fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb86ecfa9db0d6bd8d0a7af2bfbc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e4b4c4c428069a94c1cc7a443066451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c0e2a608448c1ab930f1a4863f5f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0802e6310cad7e0fea92d44d980c64e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574022686e6fbfbf140a128593220e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce2cb50372250208384ed691411a8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed249c5f19f678ca047009558f588656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2741385bfb0c718cbf50d9d614b85057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518040e251d6b13a8681880581a6045158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3737b6e95e62c11f0193a5bdb389ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaa21d9b1f8d4708737ba47a571cb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7f28b4a686b5282f6afd517c325ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d1a4da07f839438de10c9218a6b3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88dc1eee0d1b850b5887f0c63941c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ca4809da9207caf2aed075840a0f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b356e7817eef1977e75a5d43d1b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330eee38e210f3267169337fe4fb4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d879f3019ca3d0e9c052a227ec1898067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113edcfab3cb16e37e886c1840da5f4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed29188be3bc2c854fe7a0a70a4c18569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559145bd9074c644cd91f71398c440970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0949f9db0bacd2f11986b77f38ca55771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04a7e06aa5c0994e64bc7f75de7e3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdc0ee104111ce92a9f0090418531e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83493fde82899969254c88515f69d0d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff34eb0ee6cb605d59587d50d2ef475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af78d3700b9d996c303d66b29ab9d6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a7ba7f230b5a8e564aa2b0fa09eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcddd8a0d6162e627e9a92eacda81978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503341799cf3c905bb7ccff0d9d01dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f778fb5aa282eff48aedf5c5ec935980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29fad1687ed6aa0787e0dc1218a2ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6938f12cd455342982333a769e26e1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f3484ead546bc433fa7ee2c676ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48912572d65cc6a1fc644a04a4836a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183326a29c90b94d09557393b5b4032b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b6e53c58e939a391e5ead2bfe790c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6f9af204764624a10f6120c508ec787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec931a429b3c6d2b0c367c5aae130f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea006687eb5f00ba7d128fe7a898153f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a4232beb18f168cfce5be9a1ab20690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12deafe87d10872315472190c1632c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3c22dbc0c95f953d9e2288797d78e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deb97863c1d29d5b7eace795d9a1a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22a9616af3c2d3c2ac5f4e7e4223ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593aad828008fb3f3b92dea63492b9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c64d7466471013337341c533c579a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe72fdf71cfda089155a97eb5d3d7e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c92cd48100c8d44ca0ef6e58bf09998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ec9fcae130da32f941d7ac19e3feb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed100ef63dd0c8df7e46fe9fa0b1e8bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45039997d362a21a98c62b4bd5082f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae57d2cfcd399dafc98bac1f9e3a468102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c881e3f15fecc8b7b0e80b5042c4dd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1556d8c923be464ebc2afa121cc9c23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9aab667189efa7fbf7ce76a94bf13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21a0648402cfd036cf1764016ba6e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc767eba7ed2dd5608419ec9a8d594107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392fe5720e6e3671ae2ace6b49e40e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cc464de0e55a8f45fc8e03953d868109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da08cc251fd8fdc2659e788ea2601c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f551bca1fb96bfc349b009c05c5168111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142bbef2182b305a17d6a88dca58fbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5c9ea52f24337ac8c909a442d837d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb2d28670a173ccb46d4fbf513b07b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71266125d15fd4cd89d03d1b18e63f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0189191c7fc5051047591629c74d25f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845b1ba54d244952becc6d4fa9c705a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d27a7797faa7a87db568048e259f95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01190d5bd4ac26e837732b95ca5a0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e358b29ae24ded68079381dd394b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d2c6edab45897ccb34589fe6fac9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1718c709f41e8ed6ecc0fb624c05b5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4c691a97d29259685751f02b25eca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed13b1480bf2faa4f240cfd70fbdd7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b783ee14f2cbf695cfca351797375125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de8b54c81345ed5066d92ddec61b0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26054563a3e1e71bd5cfae55efb7b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd80c7cdc307afb604627d86c3eb99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192dce4935d3b879bc94f0401839483129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90b39e22b4904cc66de3710f26068f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17b2c4bb82cd1608f2486f33ffde8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92faf2ddd23bcdfe60ecc81480e3fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1c275893ad11ba898af99fb94bbe0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b56a6033569bb6aa13f1da38131be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf9b5c528ec18a1f60f8454b6a9a75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd2f9c0a6de54b223f4d43e514ea3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d8295ec9e3e3a6689d6cadb02d488137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b032319187f69daca1b0fea7a7e33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462580ccb53c4d07931c67be89e6073139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e4234a0cda142798d82d91daa07bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791adddb3bd05a978c2bd84a2006eb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d0fe76f66108e4f3a71b6930c8a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904767b8b546749649184ac7a6e0da3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b020fc7318e7f5a21ed7ca24a880c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904b07d426cec0a74ddab377275aa5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c91aa087f971c60bde725aecbb6fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee84c2d8e15a3334a3ed44eb57c147147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d8a17576da7202e0ef055f01f1cb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97740e74ac84a3e6bf18907fcc77fbb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b177ed1374de91208d52e31c9228950150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032f159e6aabd2f1e07132ab80968af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c596276af235a1e2b822976b505f017152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477c01b1306994592b6f111e4d5a8d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7b29bbc7080cb2b4f826d51f8bdbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f74a59ef3bec71e14322fa73ffd71b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1784250e60379154ac09d1f7c203a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40388578acdb94c753329c7d36a91774157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fedab685bc24824ccd66782f76464158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaf3df40ec2576b331f7fa19de810b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b6da715adc6540b0d3b36fb1f6678160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81212a4f1a745556cea1549572bb81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342685f8b902f7114884d173d9d8b964162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157249308d071feb92e8710db0217bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b671828a5fa28de614de62697006164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e303bb97a1a4af30302f42190625928165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e580b94ea8f30ee4c9317882ec886e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6566d530f313e909aafdf4eee75541167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbbb9d1187acd5fca857b695456da3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f9d0ad1e711314730671036c814bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efdd37bfc6b5847b39ada36415d097170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d269f1e62e5ff2c5bf84831f68a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f20e6fc8edb09beefe4db3ba524eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61520977efa746ecf6041009f3bc8fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ca225e22b8e54e60ca6c59acfe60b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce622a40378cb129fb1f9cadb31e8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d589b89765b01f778f4d34a072f874176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d108bc0af43e9cdbd53394973b5e5d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297c0e73dc217f618dae28b26bf1e52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a287648a064271d8d9671ab213555b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8f3f128f4eb919027e76639520c6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56073dd1655757a8c56d928d6a5aa7d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4688ebad95e4cf7f4399feabd5e7b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a124fe99ae24d20ef17bdcd2fa4b12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7f6a2006af32dc0b04f9731a22e7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346d29ad4ccb81213e59c7d00a8b65b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3c4c8140be1502f62428c93d08af8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c170f4fd33875b3e2860458c06d3cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256ee4f9bd106ace068580561e22a84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072f3ba032f0ca364c9d6ac8ac189a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadadda6dd93d5ce65d043780d76266190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36309a0e8b643c2367815537cf1a90eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2dec5b2f852818a199f8a8e04b85f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eb1bc0501afa2945be46ee1654aaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e2682b9220027cca9c59cab2340f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16714c5d1f2023a5478d73209af89b51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417558eec852d251c31b06d2201dac2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868806a1a5ad8cc4d0e0262b97254dbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abc2d40f2f6c31782466d10bccc425198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d4fac42e76d85a995461593f7f3aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e708c2207ee5889fbbebf50b0ec1ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c733e194c138f2f8fe12669867bf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f3312d06796f78df59e16a2158c11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf839911c9ce38f64a444492f0fe24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece273ff988009509db682f0326dfd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058610e8dd934000eb34223ea2970744205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb488e9bebaaadd5e4e0652b5a9496e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368919b984d05c430d8f8c100ccbe3f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381478cd0cbcc25a1a8e6f8bcfed75a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e667d6c9a671b5a5fbb64e2538350209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db926dba4b9c9dd43f34761389ffde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3aa8eab2b2be829912701680b52ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a9730f3bd8a9feacd891635cd8758212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c0d13fab88a5e31b3de98cf2dff9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b0784c066aa03494b4bc0744d6ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f6b4564e6ce35f25386e53b72a6d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3426f8c6d7e8cec6cd9d1c98be3a0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2661ec870d97009db2fbaed01da0b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea419c3d429cd90b6f72ce584cd3310218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052044d6eec1a14791509f107178fb12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050227c6b949d8a9be713ae42c74abf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709851eed6d2d8e3e9424f9bf596a746221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af3146edf80881bd295a391d877ae5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd1ae57c8e7c095183ef7ebb729207223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d104ef088f9f5ddb0e301829f8329f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458852c80bde7e5c53adf952b1c3bd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f507813ce0c769dcde699def99fe8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d45fdd0be9f4ceb3d98501eb15971227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdc71f601f5fa383eff956094b1b42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ee5d65f0aafb46367a51615b747a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8f98658299aac4656b9ed16f2b15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe45a95041220d58a94c031696b912a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b31c06772bea8acab8578a69439a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f45f784a1cdf0be7164a24d3e6a2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44c89f5e7d9f3b1384f8e793603274234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c16ad14e7dc9545252056e0c4188f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bdf44b0650a018adced6579eebce9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4200333270b215e3a8a1f395610cf6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f6fb1e97c2638df76dd4b3dbc4421238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379ba22f5b50073447202d9d9a9216239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7c244de0ed41702bd78b90c2b8a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09285eed2fef13b54fab633136ba4e9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ae927c12b78a7efe2f4136fe331b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a11e68029a14eda20c38a5a43a2b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8ad0f1855c5906258412d5bf01f4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e03e4dc7c9e05ecd12778c61c6b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c685b423bf31947af578364cbfb159246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f39de8e0b059715e0c95a220c1561247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951a80599b30fd7944c63ec2a4a515f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c461806040a260a342c90209923577249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2de6749f9eaf2a791f1329fab52b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b899da8c1829013ace48fbeccf7c4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583519637d9e6f5e12044efa855333d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84845a8e307064247488f6ae45a8b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be675097b513ec126e31e63fb37cbf5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61124be586cfa8db09c0d4aedb32bd6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8930f6271804ed056f4d035c5bddf99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f9842586fc96e56ea280fe7d66138257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae5efdb9b6cf9f110b6e3c5a412955258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d19c69994189c8ff2c4c23b51ee8bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d86272a83030195eb32c9e8ebe9c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df83f13a99143ff34662ee34a49da42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda870b7ab72d7a677f0a7878467f6d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c006f63c20240ff48192bbe21c4b3f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb20156f945c689d684e089434491a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fecd58d1651fe3cbdbc7cdae7ac7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac100535449c15036d35b8ae6df6a6c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b30361e38bb8ac2e651cd8a6d03caa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f42b37f7b2ab01de70d0a91a5de8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff88f948877451dab17766fffc8b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228fbb82ad5ccdf8fce1924df4318f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5dae12e363d3517ebb78a996912cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad61398fa9e851274c28566c019369b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017edef9ebdb64be54c82797000b809273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac57e3962f3d2b2c249c9b271d14b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7e4aa4615906dcb982eafdf8c1f74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c25cdce1df2a741439d6f048aa1613276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa4ff880165ed69d951839a950a6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2dde80d06db0be23703a156692934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f5929462e98f96d37149d183500f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3927486526820bc76aaa24c0dacc7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340e3fb8767160fd1d1261c86685096281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c8d10d93d8f4dde624b9c959320a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813994bd7110093556cd0a26a68922b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173dfd8db5ae94a53ddd860d7192073284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977761f7f00eec6d4e61f495c87360d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac2b5c4200a99e9e3e080279ea7bb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfff2facf67f8c33fe41cac9ce8866287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0656c34cbea10e691a6ba5072d30ac1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4cde4765a3e5b250d0b3d0ca36753289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919e78c930e77daaf20fb1138a52192290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775de174f0e8c9ce0989cacf869bb69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73f1581cae7aa382d18a8a70159aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05050389201c562bd94b173e71b97bf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aa2ddfc65a53001ce39551a8ea6a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a155a6754de3d94c7ac2c7549dac5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce1a8e69a1ca084bf692b63789babb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af4d75e8649d8c32ab8f8bf4ee546297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6572156e255c9d44b21b47b40c8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942edf8404f2558feec21a48a5cd0db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657f7e6daf3a98cf359f048f4a6ceba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28500e6ffb45831bfcc32ceb771341b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc5877b28c402704a385ced9c15ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a013841065e32d4142b51cd0a22c060303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd3df4393ac3a37ec71dcfbdec0456304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fd9c016e232496e5af27f22530d0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc334956bb42528e2ed954f31e458c33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1346ed5d17da57fa225864fa39925307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098891928f4c4e117fd0959aeb29f489308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6670eaf412548beb53d9fe2ef53fef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a2367cadb5a6060716197e9a24ff2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18e08e5845bf5c6b76825f221298c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133d3810074fa4e64c610528918f0c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1790cefd2165dc17338bfab046fee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b85d1d93493bcb893a0528574df1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406dbde1143a2d83531cd7fabcbb8b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68141e298648ea7959049f03404e4e5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866304280a891784eb72ecbf62b7dbbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caba295ec83fa13c32e6708bb5e320318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8a11c6fb737f4963c781c16e09a52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c99c84aad19f1a8c7540a85a17f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa765919380c4645e3fb636c166a3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2dc52978dd72bce3e72eee3a8cc46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196a2c1d5c9392ca5c39e1fe1f7eac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864f2af04cf977ec19bfd0b8431eafd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38a0d7cb64480375c58fe016f7ca03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbd166b62af91cb7e57813e4cb8542326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dae5ef171c2fc5e1c189a946d782a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9856430ad1aa6d7ad63034d86ef74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63811d47686dabd471f3199e8b48d1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaa16cf262955173ca48f24cc7a0ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f65966550ef13e568a8231615a3061331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08bdc73ec4a082150d3da77ad72fae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40426569c6bcc1c95d31de6b0c50b00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820aa8513c3924ce37a99cfff26b8ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef85954d7c2d62f6e34d9235ae1257f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad28b68323412ea5a1996cec31da9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f88190ea8dd7b54d178a25f759c4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2115c6bdcbb26a6e3536108a6697999338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6a92aa7cbb29bd1cc052bb53a759f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb799847ee910adc40c99792f1ead2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc1d50d12f63e4b0712b97692444b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978319206d14f92bca52b32bf8559d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a6de6f35e78ea4cee2c060e8f7c8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd66384ed8186d56fc9fdf714e862344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5897d07a25662f1cd035e9ef91b74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff247f70fb64304768680e60be177c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18b5fe65d73ddd07e9c292066173d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c009d6b13f2530b8e65125aa0c73655348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b253e20731536ca9fc4654c8ab46d0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6160be73143bfe98ead326830eb4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458aab0255995e70977dd24e29249a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d37fd4ce9385620767837123c70b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c62a278c1b12497c7b8765d3de4e7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33629c47c095270875553607295add1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3c2e48a4514796a771e4a42ce3858355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82e4091b26f180a034a968c7c39bbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beeb90e4aa5159af05a4b1a406abb1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fcf4206e1a1cc7fa028a685a669e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5807d5ca4ccec7d7d859d97b84da5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b2eb4d446185846e65e57636f1ad3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b9e4809b6c2e9f2984c8b32dba3d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eee921d5c40c402c128ef83786a2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e37775541052aa89cc3522d8866355363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f620f43756e1dad26dd872721fb9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59022a6b36002e1bdf0f8b98a58efae1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9d7bd23f4d7f90dd7146cacc1c058366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e79cc69ec5ef01786fb2a3b0deb57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a058e779b50f8497120c935d4608fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e686304320374b155ad76f518dbc81f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff8b9f58498ac6d3f3cdebabc9f9fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f681c29a2d30c412054f5ddefc76c8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6ce48c2ca216f35c1764f1f8d3244372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d7543eb8f5ba96d1b4807e78cb222373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb07b2ae372c1c0b35b615d2a353a63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a292126e4382d3d018544372b6fbee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b03ff01590e876c5f0ef825d25980f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02321e71cf1ccd357bc27ee94a94262377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddc57069332261f6e25d0f33f85959378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae5f415bbb2df0a3ca036d3e311ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b1d58cb3b38290a8b62a7ec5b8c1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f69ae12810a0588966468d99a473fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8e37cd6c9fbc63ac000a7ba8b16ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e38ad2ee9c5d1dacc4dbd923a2b3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57226ef30979d12b9e4afe1deb92dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bae727a097feec909726e9d94b776385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8adecbd56f6c0a01ec1ad2432ad2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e80cbb075a6ea88c2f504a7fe15b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98de006a6605ca50d8730eaf54c969e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b9ca9185d19373f0ff1868ef951d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c683afe2206c394086333d96d261ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f15682a78ae981dcdfbde1321dd84b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9bd07dcddccee1724145454469770392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe225e2fc5f7310ff5182ab09d9b2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe46447be2eefb86c540dd702f29fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cb38733b05f231076c543aef128f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5dead89d99eabb59c539dbb81f213396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42414c10ee7bf22c432d2f4dcb0438a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428835d75219bcaca99fc4592153a70f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714161a4fbd60594fa2948122bd888df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb231aac84f140e5b14ecd04042962a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb94006c511fe4a0c7135a285f876e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0465da35562c21fe85002c69a5902402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d0909ae5bcbc8ec1225f107a8079d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3408c024363da247d6603b23ff6f50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abccdb6eb103cb0a995b16fc3e30b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d6b5c821f7d7635e792e6b89fa567406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c155c54c4b92e2d218aec275614fdb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30faa152bac3e6c129bacfb5cf31c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766a42e6781324aa3891a77b122eab1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9309fd9e6054299e7076e8c6c7fc12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5a1d708bde457b964f3d618e58344411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ede329360e40f321ce09853ec4375412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a645137b969ea5223fb27bcec0495e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b9e4ffddd275d8c41703244656be9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c946219fca17becf254e7bf86cb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675a8f40dcb8d5955819b896c5b20d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d79a12d0cf739f779e94934d0d45c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c76ded6aaae84cab76549d4aee96e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d43c3f1c79dabec80b51e72387a441419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09dde4794bbc8b4257f094d53c6142420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a4b231f55307a03d198cf2c92a3b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ddb6c00d34c423e6efccb00373e9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255788b8eaca43cc379f510e62ed8c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165006e5881c157870689b6a3ec6c07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e11272f6c2bd67825d1c98ed7aa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a879549f7d4b7552824eff60fc8998426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bfe38ec2dcd2a798330b286afea71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7a133a81ba5e42cf6d932480d8427428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378a3c4914ed87d57c10ff5fed1eed3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571ba82a581386ddf10d82871ca601b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4e3a9d8f7ebc9d7feb4bfc5b05720431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb7c0d088ab323398c983b5d9a3a70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd1af9c34ad16a558f1dc0772e889433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d004b5e12cea4f094e4444b9c0bf4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f399a2f2a2ae09eb19d7d0fa2ea77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b7d7d45b9dac1b456b535350734be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8c94e3d2e9c18a66d823627ef215f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32eeda112f15b2e6fc537a2281d9d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554b2c3072fc3ba25e1d46c2de9aad2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f5e20e2db5e423572854b789b480440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd8377e4cb7000c68c4987bba2849b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd2719ed61061f0d7ef081cf8a093442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f1c0b00ef60b5fcfa266954af9757443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95acfd2de2bf7d31adbe2bfa1ba6f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be231f374f85ad51dfc4298d7597b35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02359f4725d936d39e4e5bf2aafd9b2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a4058eec06dca19d96d59897e4751447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bdd7632d07ea816dbd03d0fccd9d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb52273514ba15b1a63c0ee4050aebf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf10a47706bc9cabd1d52c9a104bf69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95475ea27ac51c9b4e847f64d56997c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f62b7dc4d83351a39d7d4ed17f396452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d041cb234a4fbaa8152ffd904192a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be5b6da0666e7fd94dfc43f48a4e3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051efca880e32b0ea8f7c1aca9329da9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd2bc6eddccf78e1184b08d40101d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a69c1fe89ca9c906d67ff7aca8720457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80127b4449c34560fbf59e4171b00963458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5b983d54830ca1699c90682daa899459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc3885286d40a178aef710e0865950460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf24f44e712fd9dae01189cf253383461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2ff3529e46442825c1e0c03b0070e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c82745d5413302b5a3cd3c099deca7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e163bc4ca474b33bdd88cd93325963464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b40e3e93dd102777b387fb17152e26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767747b737991f192fc233cfaea8a114466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f281ebe18aaa6fb547289078bdf18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65332a8182d37cf3b3f4f4c4dc5f3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ccac89de2e0b5694bfd3b049b17d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f498fabf508d0d4e1f410379fb4502470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ab427afb167b4ebc847bcc18c126e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22308f0f9510ea0744c609d01d16f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afac99a75461eba589249478d60cc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5afffb095c5f7cb1f7b70ff6b817d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db15f8b4d3f2765ec636adf012a1fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d1867d3cbc1b9c99be21235ec1c34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0797fb4f4134a28abec50376200ca2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1356f2a865700589bce2b73da250e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0320f17d89e293f741f820361bdf01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612d72d14a88c42a6bc67c031f765e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f50992347b0cd5628828c77a45a30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b08f8fdf341bb99a5e72e53e90b32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004425e922ccd58f98033b1367fd32b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa648c6d781873e51867939f75394a73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060a6e5d426e339adfeac0cae661650485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78acb36bef8e26d020019c8ad8ef15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c23f98fdec487377fb4a990f700400487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b93e92b1507270034a79197c4adf3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15514ca912b0c0f6e5d0fb07779a0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4566464a313a2864c10774d604036490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21989b2cb70369c86c0068668648d63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbe1d8a0dbdfd07284a683e1b778f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cc16e57e1370d5b9b7f8bf69ce523493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c76cac78a1e149fdb5f98cb522abe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7083b71c59536312dfe51b07cb42fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5050917c3e4ea65e314732d12ae0ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf713a915ecc3cdf554ae2ecde84e37f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea87fef2dabe8474eba7c5d8f4cd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b232205f72b1d8733194fbb79885dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5c53ddbc2f7f7415d52a41e7dd68c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645812b92de6d6af6a0b316cce5a5b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6aba0f652753a4d61f649c57ec599502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848ad191d168eb189b2bd548afe8409503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b72fc7a5592a624888f412ffd268cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d55e27518b8e29694feabc15724cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f5c7db0d1e62bc772c77533f2360506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4a66e31a1ac0d5ff0d250249e2033507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699e76ee5d148ec10e4457ea4ec2c3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3418a4611fe6f5bf7ea2f8ce9298b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1399fe5b63862d427ce9483d0744805510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c848101c8ae1d7674b162ae0278c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594878eacd9179f2cff0e771fc984887512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f16b1652b655c055acdc47b4274d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8562494bfebb30c238b33257d38945514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1266179c313f336e5dabab887774591515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0ed30d794594e6fe3ebad71ba5cdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854587d795f76b1381cdb860c6c6d655517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5ea4f6e750649dc829dfd6dc78141518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482fd9248c2454502edec5124be15d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff401e2f6ff4ef507592a5a20f9a2ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fe1a567d9abb1bd8dd7f47f14993d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de97325308e7882268164107402ff5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a02d9c9f84f3d6099334285c426da7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b953221419de80cdc73223e0eb6d7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa820d7b3bf3f9fbb179ee2e2bbb700525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0f1cedf3b8051fda6a8a950e44594526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322176453e240ad2a3712648e20a6efd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c05a460feda2365e95291f71fc917528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34f1bb73fe072150a897555aca3d8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb584c91f7798d2e3057e9c49304f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681a82023d65d1e2f2b89a842785eac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ecf0cb46aba4f26e29ae7a1ec3aa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd05727bf05ed2530cf41925c22a3a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304c00462179fc04d9d8e22abac3e59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237ddc54acc2219b97c1f1c1d7b1ca3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc83cef93959ab93947ed19003e5b89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e621f6eb2342108214b45166229b3ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361e157ec32b16e44ad3da35181a97a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b06da63568ef405c7687f590aa94b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473089eb560814184f19269acbd5eece540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3606a4dbe809fb8d8781c4124ed41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f7974423608c485e4f6f2dcb28d80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a78937a154a697ba47bc738a02b12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7414c978686b4a47dd99a8ea2ace6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad417b8220779a72395d1326eacc82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917eefc47bb7aa203f5dd448f1e5529546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c9a0bdf24e95a4fb6ce5f7bebd1a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c2029edee9804202ef35eca210a73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06a1cafbc5defacd05ef8efb53a61a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99663fd7bf0e4622215caa1faa0520a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bd2715484b2a51a5cb3f82996b1ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e20f3af052663ad5bb60a72177fd58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368fd0c8a92f6af07b43e9e393b46ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4b0e4775a42bcd4d1f474c3642fd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42fe6cca6b87ec25174e97a8beb26e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bb7d30b7e13565c51593793ae71be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a7c2a2d09f7f9c538859d9656074557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756f60616c8f75450edd100f8aaf951558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f851b834cf92500ffc4361789b570559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656466cdd65f48745fc7c547051f5bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9328cee17266730832acaee50c818561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00d905773f7f069965d398f8da9ff9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682f69de5f6e06e4b1ec1d0e43aadca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cac7addaec1846fb8b6792fafa3d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe76f126a2ca1412f02486e9c51098565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e9106252f8bfc612e4d84ccb59e20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f49860f2ce6ea0723d144f2520f9dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67749b41e5623c8537cdf99efb79e7bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99230fdb7031727930d4e44abe0b66af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e2c28dff19c1383e38d19155251e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe08b6da0c0706fb3f0d7e18bd635a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afcd70d3bcc4d44b1c388cae312a55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a7c777289544f2d05e7001e088e36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8bd7e124a676633fb2429334f0666574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69080a3ab0348d411270b72bdee632a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29475d81cfe1dd85079cde44ce92ead4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc0f941b12f69a78aa9fb39a71f5ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541a7c160dc7bc79fd25d43d20c643b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281199abafd888153be87def5c0510e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9df91dd6ab9552bf4e8af33d1ad5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d62dcde9bbe833b518c5e844c1878a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97972b7878bed41b4044a5f253a9e388582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ade5ad6d3e481f9229246ab8537bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ae83bdc754ed182aec1b540e8131e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa654bfda7b8dfb9ca2d2695f8843585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e556898b3a7f3badb12a087f6c6c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4486f03c7a7b314df7275c946b3b3c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdab26ad1c11e91c23aa9dd2bae22f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d00ea55b94f0e52d181f24135b5b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d905856cf0e5762ab1d10aa8046e69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12696a85ab8c6b656eb31ed77bf54a30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b5ecba0de9608cb911ae7cf9ef178592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd94883247a2067dea68e59e4d517fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd22aa06dcd3ac9eb5ebc49cda24f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841c77424bb6a625c5e8f6ef5943b2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7928d08e6365c0df55bb42e7445c324596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b9a5e708c9e04627c989fa62b4960597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc5dfe4f8a0f12fbb1d6f4539868f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa12a8cb7d82a531b3f1926ab19e8c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eff38e118f9323dd778278b7cb9ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91d82a1fc9a7c9527a32551d3ab698601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb35dd7c8569b0ccfeb165375c06ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48b9fab3273cdb308805ddbddf7d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e378522e7cce0dda00deeceae518af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad33bd3a245cc7e1a951c599db3c5f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22535adaea4be2388a4a6c931add1533606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ba7fb5517418d3abcd89a910bb16f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf1ff1e628bfe4c4ce1f9a4d3bc75a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9f48a1f4de9ee91da2f43478b9b02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba702558eb0baf8b0986fe0cc29108610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e577b933e622b24c06473a7f50cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6d3dfe7feb46d8f0afb357c1a41fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cfc9fa2aefdd502ac61d3f95b8897613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e992a4e57de7e5a1429f4595140c55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e377ac912606abe383d243689ddc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b9f6b04a181400881c548f22bc440616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54c3da64fe70076040578b8bada7e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ebc6678c910c8e590f44e611d2a3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b706e3a7218f651a1666e5308485ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21713d1a8a6450b15553c53fb03c0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f2e19b4cd118da1d56e21e590be0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d05b2704fbf53c25e92d5d8fc7433f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72702edb89034cdd5a6532282afd94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acdf61bbefe628e6d49a496efb5f19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cdd55b3d734c1dc3673cc58f9e385625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751fb49738e3a853b473fff5edf3a6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d35b1c6f259d738cd958a8042ceeed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf657671ce35e1ae766cc3c72d0fbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101dcf71d983bdf783e3f4380cf68ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870cc8b171bb803ccc9c9640f8fa784630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7a7873624ade57da903f9b0b686d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc4f81196d1f0399f35f81de9d9d70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f50fa41218cfe2013329b4dbdf39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7a68ae8a29e468e951138bba0daa4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7652ddb8693c0908f71ea3090ba2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20b7816f717c52f6c077e0535aafb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d413ea33cfff1a568b18961dfd3ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8453c4f9f77ff4a83daa03619f06c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34e071e7d704dcd0a14a3a9aa5cf4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9ce15b2f0671db3af3b612bee0298640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b402ee11a4d1541f78d4d7f4d5cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11038aff38fb88851b8ba502360b56b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a2d09f9fe11827a44bfe02c4cc18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c38a70d1e9d15145ec337b7cd932644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486567980adc76be7a7158ff24933c97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c36f1e846a7b19e6ccea8c0d522686646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c5e97d0e3e2b449b96394baaa3e9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6fff4bc695479a6aef20b68b4f0cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db51ea50344278fe4a67a40d4872a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d9713bb04a1bb877464b76bd0a8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93759d32a70bb3a1ebf6bb467f2f5576651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826878eed9fdf2fb86889a78d3cb051d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c965b5c8718363f525f38e490657932653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b899a04991ccbfe256790aa13fee17b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3caafeeb252245186e0710c21d5829655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2572065936cfecf064ed0db634d19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d61a9fbb24d0c90c7184dc03169a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd8eb603669b9cf91f2da9e983ef6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acf785f25d2cd47cabd94e013f416c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bd973bad35489e375206d6ee56e39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d6b62df6e15b9fc06ae1c44ec9953661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21973ec7de92fa8f6d58277c4330cfa0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562427cf591c2975e44cf4dbcbc9cf7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec8f709d63be1f38371d3e2b43f66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e481dba3a77bdc48b6e2d6a9586a7e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9397bc5a77c4d3c64d1a90ead2a7d9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b27affdbd06572e853320d4ced28f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7d15983e08262909b9c328d59617e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae695c8e7bd8269cfcc5b17a072ab1b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881306a62d94f5113a7ec88dafe4e464670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9932aea744861746a820d152a8da1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a58badc213cd5d33e0674622af0de3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a33e4df6b9032ff6397273dc30bd19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c705463790d45ef5c0171d65c25b1d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235babadae93cf4ddb75fa0c730be9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e4ea3756fcbe830d20d056647d7e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7b4caddccd63a1d2dcb6ea66cf0e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0683fdb8b859343549e917a2e399e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfef004979faa3ffba14bc271c2463679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26ec6c7367c9cc14f0ce771987e53e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f140caea25cb645da5d96cb90966d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bac94f54f68646882c614cfb5a477c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e69643c5903cc2d9e516ac60ce1589683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c01628c343a3db05a2534d5c3b7c96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f8375f3d36466acf593012572556685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302730bc8a8eb3dca52c06db650a6e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca79ef358c54145ad2cdf420e937bee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548f4e2f43739f441aebd4c15770782688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f685640cea0c71019f26fc84c81c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf2965cd0a7c947fa4138fec77364b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559036daf114c47e1ba49f20648dd52a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c9ec6342e3069e78ff0d3733a4ac1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96d477b570786d3b37d654593cf211693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a849ee5bf6efe31571e3fe341dc39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947d18b518a42c0bb2d937bccd2a4fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dcd9f0df5315e461834d9dc822d9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb90de9a1451dbabfb2a45de60ece1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d2fb1da2d16a316120a637bf768a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ae627b4b411bf794375769bc6e22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440a638b1d593517b3a3315e27afead700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37a9c28c7a44d0fdd911ae125cb517701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f17fa8cd200328cff3af62ab983e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9f2647167281e023c979b927aadb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493ce9952d79a5514042e0b19350e39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a06a638a7f28b87f549333fb42553705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8c91945cc5a2ae871372befc7d879706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea301da5f3e0c6c148c30d6c5ae30bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf287045a39ecda807661e682cbe02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfa4196e8727dd0e463344290b0224709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6216752bb2ec01f2e7fedafde0884710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f54e19804699c5b395fbcba66c21b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a0c59b5ba4989d1030db92bd5f1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fd44906c8af12551681ce0bd55f99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73819165e3f00435452ef1f843d35e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c24e333d01794d4b584b4b161dc3ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a314ea0f44a620e624e159eab99eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af53e066a49a41a2b1434b1c9dc484717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a17e151af56b5d0cebdc4a7bc7e53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df00eef30b0962e12f7e28e1b65a2af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce94ffdfb7bd017fc93af318702602720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3618b738931523f98a735a991e2b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e2eb6cbdc191f25c81654932627f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b185dc55149cf1c642d2e2583e926ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49567a88c033700ed89b466e2a8f2bd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8832bb90bafa1fffbae34c1d892b16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e9b384f8113ecfbdb027c64ec2410726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670575816a54b049a7a0cde57f4377b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa6173ef68068b66b39ed97787fa02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345624e2e6cf4b773e600d535f32e7eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f4a2beb13f3f28b560002d170c60a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f810120abb8c5b6e4841c509f2b2e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475111ac66b04b89213c2972e7a5f1ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f97a3a4016395042ada9a42cfe6c51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91764a7317a85edab9b3b00a87705825734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947591f6e3ed8a3315cbe73e3169b96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b2b390c5bfb888880534a41fadbb0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b14a00a01cae609291908a77be770737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0acf937fd8bfb7e9d84c1cb61b0e4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd2c79c2ac179533395c672f5194ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399270ced7000ec194c0db936269156740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e135a4ae73f85e5012da4a5ec93966741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3de8e5d160ec1ec1ca1c8e6e1b9373742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704a6138a72a15a79148627e6786c88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38e59b0d1d8e3005eb333ebf6b11a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752910d26bf84e2bc5497810c144f4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542616dc43a0cc8ab266990faf719b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393e7cdec06b42778c5533e3a57fcec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffd22baeae5a0e11c40a3236299292748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc7543a491f357b3f8bc000ca93e01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44b10ff87ce3643dffe301fffb0836750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de289893d39052a9707e6426f77b06a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc26b93f4fbc9b15163bc6054bc690752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9635819252ba0a196c659f2b6b098753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ce0da3957ee76c466a22d7d86ea0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba2e063d9c1f204df72e4665cc2d9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f44fa6cefb32fb791952a7cef5fece756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cbb33c1feb3439ba2d9f73a1675c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d36c72386eb008c4a7d260447d233758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea6363694f2fc07acd6b316653c121759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae60489049c2e8b0b8b3b41bd53597e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bc81621b9a4f3b999c155e7dcaaa8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec87d1b7a74d9f298d4e6eb3ae304d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c2fb4c80942d5d25548f78db05ee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a46f4e25027e4c686b83c2c2205f02764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762c1ae3c367d6ef084f7eeecd70008765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff5f98ed147a6b969e4205acaad33f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c7749af8e31896bd04acde4f61d33767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>