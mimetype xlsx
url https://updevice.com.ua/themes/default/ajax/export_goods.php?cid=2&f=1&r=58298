--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8444a51b69b79ed6b23707caba0ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6759b4e329e96876429031ee62db762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ca7085614c97f42844c4801a5e2ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc06bf474bc1f479b0e642e179ec4724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5391978cd7741f6095c3bf19607c46f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ac6e8f70cbdec402e3921a4be05e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73572625d59c9b9975c301063ae3a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf7ba680b4d11d4332586d539045d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fe5a33cb9de4a631c3968936de5b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fb8e0d02f4bdd6c1005a45b6210c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef1e7eb7026a93ac5d45ddfd94d00c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ef50599cdb367e8d6ad4e739f7c2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c725d18a883ffa6ec46bcb614b16c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea260966590fead6becb79034d7b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76874f979bc4916b7bb670e6aa8d4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccc6b8fb128c8ab0cec4ebb39f0a4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb3876f0e5b3cc1d6c96b8dfa6aec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d49010bbd5c8973cfc0b86175c4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fe2b11f762bc16cf62f9fd0f6ca1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fab4b3410a5257759b6492a983f29520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1210c7613e50eb6321c23c3bc13d8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03943a1ff9e0b4d414125dc6c2a3d5b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cefcdee69947d75f0f26489ae2b34c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a048381cb96da0573b1d472e1c7ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6709cc1532d4ec3e6b97fe7e88a370225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f92330090dd7b0cb528e3ca84fe56526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09794f2c41a3c3dba0c4c2b9f73aaa8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee61abecc8c61643131c7cf6cbb6ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60caee150391195c13d8c3ae3579a0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01118292c9bf65f95923064d95f7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1280927a672e1310172e6cdb9c5ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09d141bfe222f41f6fa917fe64301532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602de7abfdee50c9558c640082e37df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95119e455fbbb5c63550624ad504d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd0825e68d73d094a80521cc536b2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92871149cb480cc1770c0900fbfbbef336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeaf77409de41fb8b2b2992802b2f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1885d975561327296f9741a8bbc684d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ce646d41510e5096ca059eae74ec839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5636abf168038c56cd49231d2de801340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d99559ae859b598f2b3deb4d745c6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a3f531a9c5a16098dc4cf86ff63ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7f1512e80efe58059a6b7401056143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6605b45fea74dba0a53dcb48db29c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6ed8299d75184635aa99080d83b4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2a3371309a71e14c22c56d5f769bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966bbef33bda2575e74d90bc3c8183e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159f7c3079ca8efba841b9c758c5f4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79edd60a72e0f389808a1ac5fc36d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b23b7f5929d87085a61a90c6e107450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d92a135fce877034de112b626ee66a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f85f0accc1f4fa6b2a7c37f4c6073e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f050d6b1cb0b8a70c711a0de8a3871c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe340e840bb35850d9d797143ed39654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44072db6f539a1aae7da9ca1c95d2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b4d50b15724a45589e980cb95c8ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bd4889e0d65dc268c142ee320daf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6efb14ce6ee52640ef877579f83ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431432bb10b1ee1361ae645eb450c1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d8113a63e2f42498b73f8804568bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb59c529ac036d3fe91b86069a0988661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d741c5d4211470f30422d88b1764c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06e60bdd64a2192737760b158918f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7887da8b3c1aa98a9d53e9286abddfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039079859e455388407fa70757524a8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51020d531878e1c5c8d8a53d9c98e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025377d805ca3b5149239e385e3c549767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe0ed29c43dcd1edc63609af2173ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c4d9af335d3415f0bc52abab13e6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47d92698f86683c57d19dfe31609bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741c207ca8bf2f2627f25494fe52a9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4f81501ed3441a1d58e59d85282c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b7f2d0bfa45d08c0cf405628ee40a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e150f2507db4b13b9be1b4789b666174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3a9a97b13354c36b78f32d6a5542d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c6616d59fc1976ee578f50777467e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86476e6d58304a563b9463610a2d2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018192b7a85dbf5e5f6e7b2c5d103b7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53da38a79826c37c2ea71d87d6d0af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17650c477f2cb7a250723fd5ce6b4ad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701718e349361f6a5d33edb29f5e1e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc468c7a0be2348b52a47b0211e9c3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c75f012f2a6d6e5deddf7f6d5d9fd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f0ef8becbdae1d0c19c3d9ce9cf2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c92dcea272c37be59e7e42a67092f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93b31c34950fc619a400d89e76ccc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688f984fbdfded3790e4a9bc5cef94487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b54478fa3061d49374a0d5f26bfb1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ff5b1b338c261c39ebea3b9fe156789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472ff29e681201f8188e8d7b8046b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb4449765865be3131c92ec038e45d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faa81bc0715b5c74f3f2e403de9fb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc9eaca44555977cf8a153b58b566593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a48be2f67985309a9cac0339ae91594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61949e05e8850364e2741f5d5cedc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dbf7768fee001420cb830e776dbc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a8601515b0e203e9f00c2783162b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de26294dbe708304689cf909d6b56ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81301e9b9bdee65b124710edcd454da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92765e3a4f81c79d821b96b7406cb20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880358a74745b4fef9d125fd3d8dccf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcba1af14b3b19d1f1beed56a9942b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5207c9b6636b0c1d3278fcc5a86a4b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63490637bdef1d82a6b1c712209cffb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcc5f489f150c832054b1c06887e40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005e2f8f440154eda2c4eb90c46e00f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed10703553b7cc2142c3c4b8502f25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eecb9adbb22272fd74767fb7efd23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699809596ea2f32e20955b21a70e63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f8c006d59e0b7aeba3b8422053ff0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813fba96dcb2b67daeb3c469c17adf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bad3f52d48059832a79a61dda479ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67c379f6d1d15b232c646d5e0c3ae2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5fbd4abd5bd92f2fe374f5fdc7e83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fea1219d09951e94368bf384cc34d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343add6911d438ae5e8ba9319a1fb2e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af55a70f67664f50dfcc83adcd55f51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17f7a06310ffb2e6e25df4ee5aa876118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1674bcef7dfc29845355753b688ee8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c113338972944871de6bd37b3a518120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac51dff5b538625acb218c08c992b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcbc563342c2e7ffca08ae94688f90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0d13b13c64056206b4d63ba3cd251123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce1d65f20da0b5e2c07e93d6d99742124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd020092060f833b1879dc0769db6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d47254d42f5a0081f8d1ad33f35039126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153c3c5aa8065b7747058b9e258be09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a726aaaed49747a40ea1e882ffa7447128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823427670b713f91b1f74bfd111ef572129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff7d2222473ccd50fb2ea1a5f966c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960f3c13afd8e9a60c51f121106d4b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2452ecff30c3c77660943c2ee98df8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f820ae2ae04dc62eed27a59ad8c3707133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99547092d8c050f798c4b253a9a1be4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0f59033f8b06334eb01f677f84e5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f666e3985c0d06d79593a8c08e1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a469e661e7f886577f152f5bdc9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63d54b2c5cc60a95398ff7d2f477fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5089ca0318797d770541c141b2441139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfa6e3bb400849911ff268c308bd34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241676f6f61075d1153f74c3e3f3970c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330e2d418f7d5016001a3ddfd8da6a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f23884e71584c2ec7e4df69522e91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d244cb93777ae28dd4112f8bec89deb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c735bcb1bb752eb7c17e29faf2f5e02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bd1956de13adf0f5d297b3c2a183e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8767aeb288b4c4cb74b9e9e94d33cb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358aaa3d32a6fce4bcdf316136920a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aef745f9fd6b48af0e4e9fd136063149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e235b89b8873599577db38fbae8f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9313055a4120068cdd74f55cb7357151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3119545ee6ab4e10ba4c1d6fe2ffd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a427c5c6e1c49efea4d11f2328225f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284a36d530992e741d7dea3c78ebeb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07dcd83f45dfb311154b90f53be5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359059b3f52afb12880f7368e9a7dc63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf37e3a6f29661d17c800c427d3e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81704fb8116b7da4eb5ed016896696158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade8ec3525e8b1721a4399c3d93bf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481af14d8d3b441c494d6921b2353ae3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7507cd0651ca73c7b89a6da6ccf36b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9a4761034c3c4122a0aef7f356018162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474fa56a08966c3c4c1767c4c693f8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35b75ef36e11bb0d28d42dc5a3d82e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a71e40eb07bf7882e3627a2b4c9aec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd918a97aac0b73ca846b1d4dfb495b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a59a81dd34886718eb57fd0e85dce1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df5878d770db88269a96cf001c5808168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf96ca24f0c933cfd5911415470f9ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113e3438492072b4fcdcffe5a04dc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6469b28cc78fdf3e8db3931a68e37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91139d208958d19301a1dd53275342172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdacafa364d4982b7e81bbeb0b38803173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c3700ed421d0cbacc8d6bc3f575ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e258e6629e37e0e959cd1168ecbf96d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197b76d6360d9a7fdf9372c69568353176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da33f5a2df3afdaad5f47e2a59b42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105ea69a3f22e4fa241d90bdc1278cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1677bfc34b133a1d626a5228df1d9ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d968e24ef8521bd778ab70a0e0e176180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd96b326a77fa780a14a9fb539286c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8368a28b06776966247d70b12d644bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7312d33210c32fd8a52124ad57467183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd751bf5a8f9aab2eb4c8fd8f8b4fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98592fff2c8d3f91559ef4444e6ec0ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221958fb32400429e4d7c26188081c99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6e20faaf6c73f341fa37ab3d675d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07347f5546cfddb8f989048195ebbb0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8bb1c9ec4b17d7f9129a807f475a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94a7a300386ef320802e2ac3fd1ce2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102842fb69f95941dd5103f7aa0b28bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115667525855bc250ab1663b87fc95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436749571e290296c20c9453910037c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e64e1f83d6424c35c6971b3dab958194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad95562b7e7eaae27e83b584a49ec9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afca7b287a6bd85af1ad7078e81fa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526fc004baf4051933a4e1960ec30c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c406a1fb353e68461faa6eb4190cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e2fe125686d3d6843aa148a05948199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53078ecd64855330497dbf546050b3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0e3e24419fde9a9b595a9857cc10d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649f29b45e1627d02ba8ef68f6cdfb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef18e4c1f42030d136602875fc2fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4470e398281e6aae22b8cd461d5c55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e9a6f12f35a96496368dfb6ccabee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f3b03ea2d14539139dc177ecdef91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b1e70f46171b4801c567cab0ff76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dc3e2947f991100643ce57ae93165208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65481a0502a315749491bf87abac20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76018c3bb4caef36c1acd9c16239a34d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7030b7e1e5c993bc91e2ba7761b01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188583fa3e0f1c205f7f36c27789253f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbe42668f4bf4f49b8f7676daa7cc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213094326f2f3a14cfcbcf538da2648214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324cb59f24d11dd42e8603cc2acad5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847887d8c982607d62d77e775cfe736216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723794df639162074b292e5a9ac3719e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9a8f5e8a4373bc72f0f2c3ec9dbb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2426d94f7e4f08444957ef4baaa8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92e918f023d447603c02fe411f9231220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e60ac82a8bc55fedde806848ed898221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a2d183cbcc38259c12e19c94bb12e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d6fc7669d2aaf17346dfc9e632259223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912923283af8c673837451364aef51dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32d0b1f6648e7afeb43739a266a409225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f057405a106f60eb861961ebd7f7043226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedb6b5d5f65d75dbb2e5af5ce7c47b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6157028ab5b16aabc37420fabd0ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe7b2f6fde5a32c03de8c86df033e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9c662cf48b20d299d457577213f7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe58039a4b169ad625d8d0c024b57a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b705bf371d874657b3d870ecc6e3e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed2bb5862ceff7287cdbb7fa80ff24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec61f6020ea946356e0123e2164fd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f80c6c857513b0e098a235a40582235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18ab048ba312b35d48b18a0610b1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37eb906515cf05e6a10b13aeeea711237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d235af1beaae0d2ac200aaa53e370238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff729fc004aa6d8f83ac6ad07116e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc53ada83ac89d154d7b894bb203243240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280bc53e10cb0f737334947b400d4b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b730c34224acfcebc2d2898b6983f23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb326d1cff5e5d748d8ab5553d82cc90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e69cf65061879c2550e335a9ede911244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd9772d54baf8a1bb156d938f3b410245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55344cb834c688d21819dfaa6400d3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbd86c3163f58f0638d124dff979b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c654ec3f4351979eb258000f605196248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458ad64d01f81f7e40f2ee037f9e431249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1c776491c287dae813ed8812de0e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00604dc7c9766b4c4b76b281a4737683251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3518aad03cea1865565122bb06b70a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d93492c267491aae9d8adaf29641c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63be7935666de6fea049a20c1a3a3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfca474c355ae6f8184d3423669352255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91853978d2e30bc7b93d1811bbc7d3d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e656b939dc748c803dd9e52395f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fda357f87974c87b73a4b79e3960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6789915d1be5a2e8a6a590c975ea27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff946a225d9603f9f751896fad1945e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5174ef529208e70db0c2f95196275cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1d9622e68358a3b8d0d6ce2f819bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea92b852ad5e6b9512c934dcf9a4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2838b7469e0d0f925bd09412c0d1b83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc71e4e27c00a3579ae372edaf8d2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e0821861a12fdd6f79e515915f421266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20cfc008f5e7e6add8a9396ef1d0bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0159fa9193be08236fd46f4e2d57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a367f26e4d2a50ec83a61f4ec62c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c9ed4cc5b4ab4253066e7fa97c89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ace7f0fd83a5d1a476bb7d3135d05d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebbe03f7f928ec7591f9944f910cde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7432d563c3657a5b3da8f9ac11fb4d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1259543a506339a8401f7ee361147274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c973f0d59e75305e611e7e331fa618d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719efbd536824bd7afaec11214ee519c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8c1914de681ffcf8a902ebad1acdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525050c7d531c88dca47c4b1bc4c74b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c5f2a50712ee70febc7ea6a58b4ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccf25e49bcc23202572d07fc9c2d69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2899fdc54800ee5584763cd00c463281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dd99c92cb252c5cca12dab7606be6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaa6db6f2be6300027ed6c64badcb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0916b25298e7c1b94d32590e3a2bbda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac36742cf5c44dac9e6b8065464df1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9c8ab349f19a912d58c8cb8c084fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c119471a50b85678b59d8ba9f6e34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4fea7282287a40c3cdf2ac3e1a597288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9af8f8c3b24ece6d6e079e976ba8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc897eccc51e63bbd8bf9377c918af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dab0318a5f850a3a7fb471e093ef3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb619e4197c102cdfe5db9f225b77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf5e29115f578ceb2f94455f97a539293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83f2898decf7c58a49f4a934053266294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd683885f00113434f564d9fa4ee70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372eca7069ba9a7531a9a9973551521296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97103ebc38be23388948013845decfb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b915525e8b8c1365cc3bc3c6dc97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0f421cb85b82d0cf5dedd17d62a6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d4143782bfefdb91b01057619491300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeeff232011f23e583c5babd022955301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cd9967229cda6ddc268547d9b2f33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f0227d1a39c4ec74a647d4fb1801b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe5c1e8a5d3561b9781d67d97e1402304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806e1b5d0affe19ab2267e197562ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf36a8edb2e27125961b0107d97f0db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe42eec5427eaabdde01986eab44c81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38271025cbf5b3ab80f34bab2740fd5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1dfc109b3f5a4fc6da08272daf3da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc5a3027113686335d1e3ee9721f6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa80117ca20a537cad9b2a78345869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcd6f7556010940f6bdc77d9cb788e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21178432b24565193b484e13cd4047313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf6d571f6eae2392f9fcc82fc46425314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d311182be5fe0bced5064c2e3bbe7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d4bba99e841e17ca5711995ce479316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d1a7a63773a938d350e671bc22c6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4ec3c74668a65a27ddac205db8c73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12e19de21d3eca0c97b214fe835890319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1dcd98831c7166329468d1509b0b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ad652c91490f3013fd619d0b5e7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabecf85d0ac7ffe3229a7edd53c47a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69845c9cb1f8a03eed549755edbd62da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8567eeab2e835b7d41b984a04079cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac24761bb136697f4e1faf2f91b3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4a12e50e8a6e9979e7e5a23680ae4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c64d1bd55f8b216de44eb96adb51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a865615f28b8070b7bde9699ba9b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbf347746aca572f79815a05582fe4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4152b62ba13876719dd2589bce6f08a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa8649ac0e19a85cc8d6aa0ffa4d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2f0aa462701803d6d2de81e0adce3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afdeb70ddaea7fca1c42128233efc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da1e515e6b9cec0d54a156a5863efa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8738b50a69d7c241b115c7c5531c6ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ca10583b020757301ad5fe91d42ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b465fab7f753ece4fbf07d00f2055337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66fbc4af4eff83d3ffbe4909b9ea1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c43afd7f9a4daea96e0d6b298ac0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9be3fadb145ae293107c9cd77f4ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48053e186800abfea44138600fc78efc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cad73a4f37671e4a273f93ee0164e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49103381060efa9218838c88e86061f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d33a28177597e78ab95d169419250f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ef47ac762ff564c390ca509ae7e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e775955ebead2152015feea1bb84d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226201b3f7134df9cca02533dc66ac18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87976bf1c5d1939970f45ce8de038e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c31e16a1f10ef7ebca8f3454ce79b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c8f32037bd1bc4c676eae41c785e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5d10cef37a083b208d8790917c57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740dd3b117cab1d8183cd6e10665ba4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d2a9df90cce86b0187163dc17583353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fe35b87bb6915d00811ce30dca9a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b392ab0543ee088b132e24781f23a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4042ff12202ee60320063c87a3e31bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b724cbf4c57c5e3aea28bcc652f7902357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4b1fb8c5f9e78a010591415cda414358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2777e2bf7f03fec2ba0cefbbdc849359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d07da5c9640dceb739519315eaa79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d788e32377a87b276b0de53275e048361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76790f44d0c97113466f24d22b40cce8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a5b794361fab0a97953e6cd77303363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abaa9fdcaaa6031376d64ce5b85938364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9445b2f6d8b90372effcb0f1a9bb523365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b1b712ab2ecfda72aabb50da25cff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e5de30b1c5d6d4fca1ebeb2c2f400367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d288494effcf12ae123dc06ab0a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7c9932ff77e1c29c600926b25ae5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d34a8aaf856c65f6d63d163bf8d47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36821a853835b859fd64127ab9b340f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085dec5f77a2fe978ab781768bafcc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4f7da196f29b5ec700d1df6c6eed2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb07f63851ffb9c8d2272cc8ccac112374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d01e164dac8bb114c0d0e31811216375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22286936251c375c922427328d437b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fc2c2bcda175d982bb1f6b0a863c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86e24aa3ee5e742352b74c3fdae110378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cb6b15db270bd98ab39e4d9e54963379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cf8129f73025d2ed59360d843f64e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca93ab1f24e1d489f7793b72dd1d21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3328ca3fbc99919a9042078af6a40b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e16d786eee3f0949e0354ccd409ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a14e77f70a11feedd96537e10643ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02991be53ed3fd293caad089d074b08f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3401d2e392389de6467c1aa3e24a86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ae6ffbab191f5204924a4920e0a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e54e4e95580bfc1991728dec5ef64d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a8e0b216e56a54c0ae0a632b69d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa06af01be88ecf42bb9145976b29c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16dc0fef565edd4784c4bc2a154f01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cdfac36f1b75dd4e78157fc1ad475392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e32c94fe63b9a567ca8ed8f2383bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d332edab860b71a1a17eb9432d1a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8d74990ecfea19176e5f655aefe1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe671eb6f07cc202bbdf41d8ae0a9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94630d07daa0f138400e7a42c1820f37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ccc2e1935975f21978b84c86f2474398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13e5c6ce473792013a223f21a26ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd7988521ebc4b3bbbe507745e7da3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d55a363e642f278bb6fa141fe7b8f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65a8e34a62a477a648bbe48caa86b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a26e54e7af82cea306cdc72ad4d353403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fff92b53356c0cb4c74b4cb72c245404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8645c23008b09dbafbf15a601773e14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51252e705c098909320e3700eba21bc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b4cfc190d340cfeb5e20b2549012e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeef64408fd8b94d31eb0d9df7694cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40beb879d5a1dd3d47e2311690bb90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc52eb601c2da7870820fba94542a1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb08811c19818602d3e5ee246c8fec9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723c84a246981902bae3b486dff793412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b966f7b927f281f6d4e1b66e5fc2e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008277233da0c480f59332fdd71a0c3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51fff1f7c6995a1a13ec9fdb90782d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d493ba41b40fe5c77a6b98ec62d96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab79b1ece5315362f2045ca47b4a3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b54425a4321865b0b790d1f7641f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3f10b76817db55109536a540883c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a62e9761c2009435ceb27e5fa7f935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c77e5ac7c94efd58e6a901c3c4060421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9e69336bab5734138b16f790271d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9d9017ff05d41f6a194436246f1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100bbed4602ecc1d43c3258b615bc25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fd76d5a75342a88cbd95de252bcdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01ee4ac8b8a1fc856f20acb5c948e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a60cb8db74d6d4a6a5bf269b7eb89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098528b3f93e79b923844121ef27556f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923d357f22ef9505b38408fc17c98f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5c21e673345568cf65070318d8b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ebf196153cf03fa96e36c0a5ea35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33954b94f26f4b5120a53d2e45e32a0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff7689238931223677ff22b9ee33f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dbd770de93050d4831ea098450b1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55bb2556d896a0a2bab2db1ac4f5fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad773a0bf663642ed1b4374e9de07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9327ea5318ebb566ca419511cb406437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e3e4fd3f8efca820510e730ae2ad8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfe874f8c622b16ecfc9da2e00535b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88548af5bd517a7eab6be56e3957ab5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb78b73e5e215a1f10450126e9f1940441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796845acf7be95912286b7b79dab4f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfec759f0cb53b4ee882df210d7e69c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53afe2bdb98d277b860e143f93e6763444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc580f280a565ed0fc6a251377288af8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51e609d903029fc527ee3c11b78c81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a21bb54155da155db1423b33db0c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0fb41aefc7643bb37e90c871448bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b52b7c03e9c39eaa84b584a5c2d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1fee9753b886502f0b0861558397c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4cf8a11135436eccda5614f953af7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687047c502dce6ee849881712decd5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87131da45d941a3840d33699c0296f1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f78e84c4460985fb171e1e2179aed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367f4f5b44eafa7892b6f0d27eeb3b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cd7a73bd331108db2dda1d46ca467456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e101aa2dd7248457ca6f1ff381435457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204409bf26a9893bbcd85f5acf3fe2db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cee4b34eb028ea262268fc5157bd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8ce0387f9aa57c76539a5b7427688460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cfad60aef3263ad59c1be08b241b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c63c9b2bbffc6b821858a8be3c6e8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fde467ab0414ff06fbadec1aa1e8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b229d62dbd0471240fb648d6c0a5d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452530c874cbcd3f85fc80ac4345c066465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2617e2e306371aba05bcf340e2a6ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04a76e014d31c798b90a88e8dd7440467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65e6c5eb9868482e3ab385cf51c729468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86cc90b0cedfca8e3140e1cbdb3d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88e97a3816a8e7bbc02a6661869e67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ac6d1eb4ca0943b6dda253a44601c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd85bff12f30cc69fce753723e3962472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002935890bc2c17b91059c21b116013473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e630de4a02a4d8d290f4dd01a5c8e2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1575839a3f409f748abe04052fd0f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd98f3061479200fd55df6955d3867476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95e1a1775e84bfc7a415eceeb86aea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcba575bc7b44f3369d1fff105b193478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928490fc12e9b4f2fb95d1c9d5c6b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf3d2bc33027adaa8affc23b635e29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32bf4800c82ca128546187169789a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f32e18dafe4ec5d20dd52ba6dd473482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af0a7f343fb1ec1be1fabec0caac8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54280d59444ae8a8ae3e18b2dbdc7331484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae536dcd84ff1c33282aea4967fcc56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09406ecfa2325a2aee9bdc16614c24b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caccf22f9fa81f769141738b817464487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19c50bcac97c2920b052cc521b6c04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0130b1e0faf4b61270eff34405b5d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b76ae99992d02c8d8928f432d5917490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a1b6979e4d98cf90c48d6c80a7cb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f79f7c75237672261f4814807ac2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa483c6e859d0ad17a24e19392ac96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04209bacb56d501d73a15c0d72a59825494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b2ab604b244d57983db76d9517415495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560998f0f651b952fb9313f8113983f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6b760700740315b18864f55ea5771497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc9f58e7415beb69b65fb67f7bc26e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99e38fa6827590e97fa9297e1f854499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac824b85c98f5e78819b3cf4aec7847500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec99e1f96c0403010d20342b1e3f73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555edae8b9e0ffbd7460f628cc623762502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55fc49c65abaa3b891cae737ca4006503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61337d021e80eb9654c077bbad2894504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b2a9c9626c0078d2945cc19b4ba0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb940533148c4098b1a8214eba0621506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757df9d7c74e8e7141001454fcc38d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c211810c6bb19192165fb39923d19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f81d60ef9a9e34a0226b9fafa3179509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a249d2db320de745b1eab5007b063d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d2c6efde37777dd2b08fc3faae40e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06ddb57a9bf5335108d606e46bfe06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480226d44e18e45bd8903b453dfd5eaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8509bad2512ded7037458ab6d4a14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1050ba1281b38e5595f61e69a1f7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0116480c1e9959615db4f3dc7f8c60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c51c6fbc49b8a7bb5889d70f8eb472517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415467edf1f4e6c3ba4ed2f41181f70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b766efd5ad7e0d946b6914821447ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35984ad221b4e0eac65d50a60e9e3b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e9594f5d00aa6e24944871280e33e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087665c12f61655345e1c624a8804ad1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21bd885a1e000fa211f76e5cb75000523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a318da4f4e4c5787da1cf6f26ec8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a69626aea89ab394d9bb25bdd7b89f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b37fb1f0d56c2229f0f608d880ebb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a3400f83a4b6c8a3c1f89db58ff31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bbb6c24728afac377ac50f0287118528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2880f4bcc948bb5f38156da30e6819529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed7083f430181b0d80162797760f1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196a279e42a81049fab4c6648b8095e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613345508e5d820818963fd5d7b26c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb97512369116bdb1e58ce8a80a90b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f41840e824bb53cc23ecb76ab1a03f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e147e5999dde3c251b091026926ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf39926bbbc4a55480f0acbd015a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3e5b041303bf71cda32c50cb82291537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d17dbba0f77ee9b6feaf3ab9772a86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ec697b10417194b9c217882d06738539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5346f174a4f0251e980d74cfa8ff9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8a7b0f3e4a6c2e6a87c2630604ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace912987fcaf76a514c88e97d1c688542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac49e4ef33c94a6b4f888061252cc7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b446a08867629e4685b383847b3df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697687ebf5dee024c9334f5f2affe50d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf247c2ec6a87c0d078b5ad132d64a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d823dbb9a43304860c2f5f71deb40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d51da81003ab8fbb571c6e639fa67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217b361f1eca390139050dd3015febf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d0ec0f88c7653bb352f4b11d2d171550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10c01f598c6fdb9c857e81d768fc2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7067313fd479e1134c98059e07ddb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e9b53f7d9d0e56ead28077b125489553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd496679cbb985d67aed391e645ec9e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c442e9f4f4929a89bc750dda2f8afd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c808ee15ee14530941eeee11b5ea69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f325dff884455e137f6a40b9bdd5d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fee6c98a51842aaa82afb7b6b6ac7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b2eea66b9a1bc91d36fed8fcb2657559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5810306dfc3385fe28b2ddbbe7a21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad535c2975bcf10a9c5742a675d8e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fa2974162b921a2ead49f713042e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10240ee8bb9e62857ad9866994fb8bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edc3b7dfbedfb4b421cad840539d86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceae95bdc055681e2ea51f3b3c18b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5efd6ddc5f3595056c253f6c38df26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef50481d35491298cc3cfa8ff4eb12a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faf2b1819e99e82e5c160b9b46ed9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f4c0a6d5f78bc53c5d3bc68efc593569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ab6857dbc90409391225aeda0711570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e7c048cd714d02fa8c427c7a71e35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc034e476ad5acb01d05895529d882572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fa29566b8c787665cb4eb8fb8fe6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f992831161049f092d30328e3c77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96960236c70a40a37a1b4710de0ba08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8f53df054be2efd1c2bb9fa75dd5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceb0ece8c439b52457680a4aaec458577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145712bec3434e2e44a58489f26cfa81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d554c05c7153bf01f6980fc0a2fc13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fa2bbda299926be5153b75158cf1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49e3a0423574cd56dded57014c01de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c353fcb3832a2808a6bbe8cd71f0300582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f91ca1d1a9a14b6576071df36727a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9275b0f3de96ad08df1fd5697dee2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961759c3f531a3e89973451b7cbcec5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec530eaae39b0ef770acadb158839d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfa079b0501f203cea547b888f43ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20cc5f382b72eeeef3ae92bb98650d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292c2206b0bcd824a542c7d220d1c4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd1073a1962db4f249251bbf075a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958efcb77eb5c0210ce523bc74019f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8b874a6b5d16a140af31bb2f744eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e0b2b3edec3470407ae8f4767ef8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658512e49699a15fa7ae9f0e28d81728594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c15a653f7ee0d3a55aa2f2c6e91a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd75eb3d61ddcae6e7a10522048ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda629b5f7be0fd85226303334463ff6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561ea9dd456ea8de03b57e1d69abf17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e967792d27124bc9e4aa099c948bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab803f2089f27bc0ee6e74a48c59998600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424097729fac3b1eda7393bd39f984cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb825836abbed746d1b19201d46799be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fee8eb00c86ef9b637d9f00cd5887603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09064208bbdbe2bf845cef2ff2961c1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f728ed69a7107145f451bae4c4d76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162d91de9d1b2e744a0a4c8c8d81a95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832cef8d28935e04541e90f103d498f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d09c484a867da13ae8408184e72db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7cb4d69fd20d825d9a5264f93b8bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef60bf88889f027213eab262071d01b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee1c7a6623ada7fea8a62cca7a6a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd48af76d2ac34cfd4284e220a3db9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4173ecaaf400960fa616ed03610ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62515b76655d8b36de5f88737c475c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc8c422f19051fc256581778e99f5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2defaf774c2d9b6c0d146eb05c9c6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddeb6ebcb6bff0de9bbca6f05acf35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47a03e197937ec281070d7c73a42fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e933a3911e4b9ffdb4e6ad192e9e76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd1907d9649ee86ac53648e2cc6ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223fa6a1ae4bad34fba04ea3e9d9f42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a26adedfd7df5d1ce190ff7878992f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a666caa16d79bd700070251395d1ae4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a7b1fe1c81519c940928a1ce87c9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289e90f5ba845b934b565bf9d76d13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d62599f1b99c1b9098f844de06273626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591e36ae4701c3f9f468275f98965e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea77a8d4a7165f7d4365d9cac0af7f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97329518b6f0550bf1ef94a680aaf5a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b68e3daedfe19333427c6d55b378bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f893d4be3a4fcd63d07845069292631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5356391846ae1cfd7832653b39ea33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5da93c0afce1c2cb5512142d0622f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1465743b3c0dd1330e79476b51970634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d7391cf51121d46b542ffe2ed43da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71160ba88d551c122e8669a744103ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d5c0f87858d9f9cfd681d976095f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2acf8704a88d167d05b9d1a93b0bba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b3a44f1fd1f80f7541fd7fe645ac6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a76e4d2bc3cbf1ded5925f39e63e74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca9b313d66a7f9068b76e383a3a887641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c171fb8a0eba3407b52c554993b6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530549d09c8082d8cbde595ef30ade60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab8bf42fee1525b24d62340cf197ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b54cf58d086cec8c34a1dd89710492645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d55dd53dc29daf9c3be2ed66a5c559646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652a6ccfdd93538e9c588096a32dafe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f79a4fa9c5e89550b75f786b52e285648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219aad9729747e3cd79d5963a0cacb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27546000937fb10293caeae918a46d3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60e2b17fa2f280987539a8e076c94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a462dd1976018d65a76e175be1b19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e0a609e5b3e4417854d158bc4b225653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2fe0b69ad9440b62d9c1160110737654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f2c466569ed9a525cdf26579ba4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3b1e4e4c2a90fe5027782526f52dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149cefda92c205fde0bff126775931f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbc388023ae05922b9ffdfe9d26d0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4788c5328990715abc7f55337c89318659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208b666ac6e064191c9092fce8764b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d9eedab955173213edcd78f5ef5b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a266dc4fd18ec16a5af36b3907441c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b91e021507f30443e238efc17f3c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92994fc912a0defd74e6b6c8d49f0df4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e30fc41427dc901d1f032dad335fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aaba88fb19bcd682a4f1d74c00013666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600933e38dfaf24164bd64daf4e014667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de51f2b428a78fdf067a6d4417ae7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d64ac0d94b481b432130badcd70d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801cc9952fe6d6e86fbdd9723552eee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be0759050bdeeaafa5f65f1431e746671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6a9abe975e27ac3c442e1f7c5e70b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4453f55bfb1ada9d379c45dc1056a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6719d70fcf933a74a5a890d594b97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a46bd0be5d93419242d3089868553675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b3d02c29f8b6688b272ba1c16849b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446761be032ece6f0fb5ccd1024b08ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbf14b1b5243f21d11b32af6fb94ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdc7d4c092fa0da21459d350f9de00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371994688ccefdb5cf0b5e26241a8595680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe57e0f33e835a3c873555ff70e256681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c49cac756f0d582bc07fc778b5154682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae2917f4af15fb11563049cae53a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833c6c239b5fa1e6b820f9f564b9a46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068c9ee2df1f0f1bc6095785bfa6d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47584300b8f1ab0157d2de93fdc7e6e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3acbd225439000376bbdcfff8deb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5875ab23c735c9e9dd76ef5a7e02c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4aac8fbb9a78ba4cc8f7c3158440689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d753d2d170e809db7f76bd2a0985d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38b8299dd5a9a077cd17835a085e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b3627b7030e9334cb8baa3cd510b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bbab6358a331510a75925f29e89fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b49c9fcdcd7de6c1424a34ffb2dacc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8c3e4f4f0dfc5083152cbba57218e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad0e165e40cbb793d5bd4cdff558db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79211b775efa685fde9e89ed8731d2ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa0e47a3d5c7e89b368e1d2ac80709698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad77869e4951dd39a155ee41ba9a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e4b365f9e7fc610150d75dba9cfee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b065a377589e9876ded9e61b6ea540701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a489754c9cd4e95cbdf1ff78a849702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede6c9e792f3008e737e800f8827c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14a5892ffa9d162dc237d9192a7178704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc0c61f9c3a15fdf3ff95816c507e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5db529cfa715b211edcd841423c7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9855e9b6f157f9070cb8b3c287c53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539d4ebc35146ef93511851df0f1e69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6af383ed5a74d1772edab7e0186f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3ae4d244dc931452f7f7d11a61b54710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065ce0fc1ec4a55eec603b083450232711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887c72b6df4b34714ee2ea37bcdfd53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc0725f6bbaa6eb9baf59c11baa85c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf483b5c82ffad79c675bf888df2b200714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c21784e3f9f02fb73ced09ac1f5f6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce7cac3e08131da8d5c99748a7ede716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312927b3acf83ed1136c9091378fc2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c72e2a51e0cd8f732782987101a1f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa8bfcb5e2bff0d1cbccbd213ed35d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72211cc7fd0a6841c45d3b3915e80366720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434bc42457c3930b65ec0f474a770b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab159a9e9f1e20ed64e7915aad1730e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9c4606be1bd2fa74b79d25e5b7cc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96265338c862525991411bdc6454053724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfd59edeafc6fbf8e2604326a4370b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fe3842450ff07e3674b05c7d764dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d958e805699ed7683d5770a7cd1407d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205ab3a2457ea28648e1f45f9bfa329728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a549b410412737dd49a152c8a79a7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818b4fcfbf0f04dc2a8f69cb99e2356730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b73b2261c810ac98c6ba687408aa0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de7a7af062712176f9557283fbdaf5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83989a5b991fab3eb5d7ae39af613f71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5aad7e5fb5e38590c74c7f1b565b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc74f1d0a33ddbce5e3d57bf503078735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae17f340e0527ae944ced051f5805b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502179bca080aedb2f44259eefc2b4c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f583899985c08b95f6279b5080fdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa900e56f814253eb4a704ff153c067739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f34e05c59ae006656f67bc2350ed2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cebfd706a039cf5e2688395133ec3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62096e71fda6e400a38bd021f260c6df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8a023863bde9f85a9d6b39f3eeac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112f6d25450d56aa9b2e3f010fb3a79744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2b8977045d061d7b7a321f890540745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad259f8c0f6214971f79c3e9f090723746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cfbe57006021a8e22266f3973a35e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290440f450f9c318337dc2c7f33b0c95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622bd023592636ea30c2956a3b1dc01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bad15885996f59ff4323886af6b20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a4add7dcfdf36138406b423b9ce35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63113ad5b5ba70c74eded774c0f9c91f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d58cb8e8a292cc52f9fadf82be7cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d3008822c88ae9893e7e8e35a181754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ddb121ecb510540ece18312031f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a15edc0ec315250d95ef9e29a063756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d8e322fe3147e0dfb908291d406b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128fc792b9adc5b16af2353e0cfbcd2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3163c5315468258e26fbdf814d42028759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd1f74d86edeb141b555c45f03708760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc47ca2708da5b8e4eaf30fe051e660761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ae9e0edf8f46720357fdf1e946315762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72d2d8d95174aff4fe266cf2286746763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381dd1e9e0f94cbd796de32c9cf713e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfe9017aaf2378910e0f7293ce53b9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01746a99a4e9c4fe961463996c9511766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a2f2bb5fa85da1e8f574a6ece6c67767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf35c334d131b341c3bfd121eb0ad6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adbacd4d746b44ac1f7eace4cb060b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e465b917497b5d91ee574b9de530ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731f86af29d6a6ac71772fd2c5208cd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2d320628419b057afa98280b3c1b7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa51116f5dd2d199a0cd57edf53e64773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9851c7696007968d55daa8e0eb39c42774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cba1f2ef76f7eb43d0a4f9210cf326775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673d8baf993950b63035358c5c93c10776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dc859674aa815b481efa76b478886777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664cbb4b184dc62d3096fd2d4418b3f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf4a061878aa43b8a71fafc1be935779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402e2873bfe13b6ca066026446ff923780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e8f0c063ee72c7fa248fba28a2309781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19749ada2b00bf30c6d8e0ac57763782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca750f9fe00016a83644b335c06ffdf2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b89535f1566df3d24c2f4efa62f51c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dca00d60a0c2c371b8401c613c10d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9e53ac6cebd9788d92d3ae2e9d5dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483967117a66d8752b16e48601f6f65787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05d4efec4408e6c3b01212ff7dbb33788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9d23e5cb1be59b080d0d9e214d1aa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12571fce7dd57d909da5ff04b98f9a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c003e74bf81eedbad8011811212c11791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924d3cf5ecbbf38b490a1389490328d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa267bc03b9ef80b218012e71e1b052793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461541e4b7eb2c1d9437ce4eaf2fba2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aecb5c48c2b2a8989e421747c7d38795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7dd97708e8fd7aa280b11a8ae8c5e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b9124d044d04a564a2d6a5aa98836797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ac78a3e1ca9357a084a850280b50f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d9e003a99736bb4b55f00595f6dae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880169e88e54a20dc32030848df6a6a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f0aadb37f2f348d75e33f1f7bf10e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0f437199c41d8123c408baa1a156802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db1aa6438bb77bedaede660295f421803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0cf8c99b78a709b96dceb98955cf1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe024a3958fed4726db2d6368e52328805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1260a2c7b64f8ccebed15af713031b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e949cf3f260420b233c6a3a0ef44ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc0ac582b7dfd0ecf5dc7f023b2d5e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e68c8970979306fb09381571c3956809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac356a62e1fcd39dd783a7a5e3f520b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554239ee064d2f0b143b5887961bdd18811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66bef81db7dfc2627f1c191f942790812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cee526c695e07350fa006260f7bc4f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02638d4e23b7a0a12be201ce164a2b33814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45cd42508d0863ca7f079e79172ce815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4fe771341067a4bcbf9e84a41f628816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c4039a6035c61c954185340f9e826817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87292b2de5b8bc9f4cd14ef827cf4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a39fd8215a4357892480e921d92512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13bc0afcbe66f65b622a61343ce1163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fd370fccfc69a6493c587c46c8b634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853c2aa2502c8e411b0e1eab3b87aeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9e843c3a5623a1a5e3fe85d0983bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae04f4dc2d4f24b19d6c3b9e14b74d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dca77cb992d2dd3e8df864a5d63f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b29374bfff81d9d5f87c2969bad39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92307354d05ad2e49df7b86e9412cff810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c022a06a4308f7d9e979ec362788811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf955cc58f20247c4ae7561ab531df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9425560118af276b1933b230f9f8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4394cc5a0beff0a5c6a8d5bf7ea71414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50408520879f3a3ff32ba4be95ff515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b02bb66ec4fc75c30eec1cd3504dc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcbd829c7a9efd8fe64e814f91cbe017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c87c16ef418f64f7f3f2f591c74e0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490a79f0de563c2f5d2670ddefc87519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d9d9023de1986e8d71a4fe3aae93120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a6ebb2e4d046ceadb7272f0589c9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8ffbbd57154ea637698635086df0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c2a0178b5d797468e241cd59860423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771bc05f59688de04be9d66ac593eb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f440f8f3f19d1b5e2741f54f2d298f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b059496e5e0257b4ac31b856db5d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a4c3974556068456e5ae8a42fe44327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10356b9cc68f6af4860e790c576f8c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33547bca852c2c36382356f4b2da33929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da1992999bc7da7677f79d463b274c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c70e69252c8f4598a7a79295b4649531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56639c133f0b1a1d608c31dd4a853132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38490fe149262e10d85aa0ced166f21a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ab58f17aec2305fa4301614a43ad134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94056daaacf53b933cab65e241df895235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b896e0d60e1ba8c60679aa333bdd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a83418af00ca46b3664cb8ec180a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8804e213c00ef74a85fdb6108a5e24538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459ef1992e6c49d5756904b5910b8e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739416d74214b5d9b0ae55e91f3faae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d06c627302045d2c3ac6e95f0667d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53e1291231daff7bc1c889dcaed74042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64692ff40d10725ba2c6263e30773f6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649bfc4c24423e651f36831d1cfd5cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d20106870586e7507d1bd21e15bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a514a52c6cd39862c8c5d3e03d24fe946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db0f651135b568a3ad6b1d2939fafa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58be8143ce1db3546d83f5accf7ec548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708f723e409301b4d4ae6863322c1d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35dcb4100e37b659e943e747aa36c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571cd2230117d4625b1b6d956bf8c0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d2a81f7b653ac4ffef5c06de807852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad47706242aec451d4f0471795fbc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab56541abf3e40ecb167acb12521c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313a28f2894e60cf8997285e49acfe055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dd59c95afc4aff3a083abb4440c9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e294a7c945c522b1cd7a502b6c1f09657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b65282c841aea941a2cc0bbf42f2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd694eff68e5d88214c6bfee41465c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be83597f1bf92353c6054bdeaededc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb207db5b98d096a1f35a7b52dfa5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37afdcca03d33c62a126537dbae6ff862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe593967fe6f9f8c48736951d7c14be263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e082c77d828230bfc65aaf50cff11864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297d6304ad9c02eaf8e16ba821a225a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d93d944de39dafcecd4262feed876266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f41716eeb1af6a8e9da51156de8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba7476d1e1f5fb5b5a70d8f44c13b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edb6b82694a9d21a0dfe00bc0f8ca169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d1ccaae267dfdcdcfb3bcb352f37070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223083c355ed2eef196620d0a331f3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0a030ec17700cf15531be02584b8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c194972f68976db76012b4b1aebb82173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13034e9418a68e177bd8c934158c7d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227095666cb2f120e30f7f49334d7dc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a366d1f5da5311c1a2c3a006c664a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92735bb3d3a477f1e83a756f40ffb00177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4183ba0d0709771d79822f57d559f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50fa2e0ab3049f6ca4de11dd65578779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a7419bf804a08ecb153e46f97b0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a232dc0d9e6ef220285a113bb34f6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0245314f6d8b01f313378547d1c73682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88667b201d05cef7d39944ec262eea5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b19c1f73e09dc754fd881dcbad7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596191ad813e93ced1640a44bde53e3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b28c89fe9599a6d403d0f2eba129c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eee5cb14a0ed40097d48c6c93d6c3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986056eb3037d565b165ba87da24eb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785a6ecc4dce766d11fb39506d0d11089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724827913a6344a22461c7c16a153f1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654f2e4dd5971740992922f177dad9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610eaff5c78af5259cabf908c1ca7fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccf7ebf344289dc2a47aa63bfb7ffb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1505199dece9bb1ccd09e0317f98794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f6f6f4489b3f5cfa0811f9ced38e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfde600565cc6afb9b56e06c2a993296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc08befd2286293ce227861a60bc3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dce5911c7ec64ddd3233c74ad26d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d869cee68e01aaf634a9a124376448299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e7cc6cc2f59809847178e19e53d85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32447e3d4cfc7ee787b09f864caa771d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1129de1736e40bd791de271f7cc1133102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637eae3821320be02df8eaa1ce0e9e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234336be2e3f132ca737faa44c665360104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e75acd8c8234d5a47565c67bb4d386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e88a42b21d5147f8997f3fd543216106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28650cfb4380d16f58e8144a24d0ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2d67f94d3aca1fd211cbf90ea390108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8fc97f1c427665bde40569aef19da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1995491cdf3d78b934a4de253113c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f39a0ee2714f5ceeef93de923bf0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f52b05c567860e05a9470d7762a5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd6ab1737ae4bc00bed0ea9d50847e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e01ae4f8501b89f939cad92718dde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f0aefb9040c4b9fc095112f9ac8cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398bc51f009f086213d5af0fd9b040c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db02a85cc77283e4010f46aa4b91cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c0ea81ff0bdafddf35cbc701453cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52503402345ea91c9e99d4a50d722a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0127e29f70c77d492b0deb66871f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb44e96e42afec49520cf329ee85f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6936e8c5694f78125c611182c154a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8d0dfc6626282a5b354a4147c143123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38feb2671a5014af6c53ab171bdf83e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bec764a6cc2354f37bb138dd01cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710abb15972bfb06695c65d4ee3fa86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0981becc458a6271964f5ed39e183127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fd2165f735b68a09b9c050d01e9ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f805c7a1e9ee0790e8fcbf36451f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b018a739510169fac4c2ff075b72f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbcb9f607d0f047b496eb507eba483131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431d0933b0f6a7af646db7f42e9034132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835735156548bd37d0542bbe3691f35f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86795cafacfea77cee5ca5cc4db627d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611fbcd0dfd501db1505e3ac7298b84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b36ef4cc7c083fbff69e650fc36ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7db1627999701ff371b6e9a8d0746c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69e37a6ca7d05f1144064374c94481138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63b86774e7bace48e6d97610fe3adb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4a69144784fa5d042a2c0dcbc65ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a130711f622e6b578f635b3db78cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb81ec7a7b78febbce584a02e3470f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de06112eda612614b297f4eb7fe4d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73086ab51269bad21a6d85e0185c9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99defd5e227ed418e8be0626cfc1a521145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a865d6f31b6f28a9a28cda9ad87c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead2e819cdd736390b5288c08d76fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21986ef0408a02782e013afc5b162148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2092bccd2c999b1237dacc3b314c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5d83c3e01383800271641ca9a937f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac162566c2455114844749012cd2de30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84576f0103b41980138ff6d17c6846d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321219dd4f8856ed16c2fdbb0475f58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a420763ad300ff0d8555c785e554f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71512a2c78ba02d760b1a5153d8959d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737c3bb54c259555dfaf6d915093ab0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c0298f415f0be827dd5afc1129720157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d836db53814eabba0720728422031d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e25a63a537d6d4cf41b5a5317625159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87825c5729e98b080ee23346048f8e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732a7cc4d2ffe7e2e042e91af343c0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664ea021cce898b03245206c390c6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca68e2319a9fb63bcddacc64819a701163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88b22265dc91f1f1da89adf95d38be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b64e2df753ccc2ef2ffc3b5347554165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7aa28f9e78b6b389ffad83e318829166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92dcde0a11ab0a65f6ff062d2587c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dfdd1e671fec1e2c47c1c41e0ecc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f89b849a5354b6e47def0bc8ee21a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f131d1e69d35ad657ff305f30c95d11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854b459349c1582d87b8a2a93f57cfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee303e80c3f8102833168c3601448d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6c700eb1b008a1c3cff26d25c41a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169264e492cafb471eb7b3cd3099be6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11827e7275da181e4d1ac867eee7c7b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b748e90da2a24201d932d664772e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a1535e9a6f240ddb1119fa8637210177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a205df7c5208532572fcba3547df2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931950ac878883b2c0bd627e9b3d7d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94217a8e4fd78f7eaee54faf67b20c82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b659237da1c00659e37289a9f9f9886181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb801702c953c2644891dcc84359fff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853646c4d3e1994c66de8fdd8001079c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96177c2814dad26692b9f7ca1441c225184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cbddcbeb894f9da31485303914f10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c2f907a996ab9b739543c61949f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104dd566a0e75dc9fdedb9c9fb39ae9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0e31fd6b490961752abc55af94786188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da279928b56314ce24134b0e7d50134c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c691acab21784382b87cc2583103dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fc4d9fe9bf5522b725fc2b280132a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f661dd944a257e02a96e5f50a7f95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5979b57b8086b4b268e3c2b3589003193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174430c8f2330b531257c1eadbc7c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5aa46ebff12f7b56086f17ed00f65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaef322690e71778ec38d98c6ec9d67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb543e85c74904504d99fd2beac5264197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103423a3c5cf691c98cc67521b66104198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9cecbae0ec097953c83960a31a42d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8042f30cf191630c9a048756f15e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6cfbece0f3bdd2fc7554d3ebc910e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07c9262e9711e92ca291dbcce87dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949082da2aa50e244d4e1ea26aad3b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3e54b263fc74f59f2f82fa0ceeda6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc586b733e998e616ed75c6acbd732c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007621db67b812b2c226add94bfa9958206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdca09a1f2334b836e7f81dcf0e2d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80589812886cd5b03d67a322ec682bd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be729569f08576deae44b82690310ea1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd844422bb24011e139321e214569266210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f869aebc86e426e8451b4247fd0ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ef6bbf67228ea95cb9dd238042e62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865ae670c60f6015d45fb20f0986fdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011df77a87e3690d12fb8930bb130388214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7bf4fb1b7725663e0b869e9ddf0b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902cf180f408fef6439045441f09351216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990d4688f2eb975cb507c40ececbdd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb8dec6499c4a437490a59ea52e47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5dcb81b5fcae541cfd08987014e8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df586853240bc1701de2da8c809a2079220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25664fee4b1434db4ac958fb9fe07103221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2745609649281b12d3cd6e1b52b325222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d315208d2396afc93f517df1b9ca9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654ca9558dec8aad7db37de877b37a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030907556c24c991b36972d7bd478a34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4d0fa85ab17b92e8c99a2a46e56ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ddfcfb66d43bfe36db7f1d1c4a234227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd331f344d605da4dfda141c744fa7ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bfcda4d8bdf3221609604392d6425229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aa74309f20a201542c4f19f669f1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596dc89b60e80fb1b43606c14ff293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd72b5fb6dd3cf11f9d9c0be721bce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6edb93dc83fd63b0e42f45424da007233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b0ef8e45ba8eb16cf4ff73b7dfd6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc71c1eccf4d85cdbfc9fcb5b45617e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb86dfbef323925e4fb6a30273c63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1ac02486427453b99ff7d32ba5c53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf29716551b91b02aa998144ec7f16e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e69564325480bd182f8ace42bbb2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2146f810fe642c8eb69bac1076393240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864ebdee5e1076b18f8abc6140941c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fae1cc2f9ad77df86bf932fd8476a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b88578042755e38e548806aac2aaeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbc31e6219f04b3b79c0700a3ff97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a63de5b4b7570bcc00c49cfd7b439245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33984d8a28a9cc2447829d750c0fb66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f94b4c166e83bde0c1ce5213bf8d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48218414dd91c060982e3c8337d3abf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ecd0722f8cc06fb1598443166b705249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7e63ddff3f257a6554e800dfb6275250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac22a5597de3ee41d8c8701d9aca97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e78a7a00a0a1011bb3c374cfecba8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745f887d6d318733e64b16b5b0e89c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002305d594cd640a875c57d48d3c2e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09cbe34cd14a0fdf6960584c6a70cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96279ecd8cd89dd8648c85fa18e1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cec83c27998c4f523d7bcff7704ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ff1b7f5574cfb873e4002c43add7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1b934f0475d551aff34cca7efd6c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1418fc4a84df54b87426ff69b887d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64660d01c9f13e47cda573e94ea8a60b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685c18ab65efa859349dc81384938a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc20a5f7df3f13244f562368c46bcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcefdd121c9438286e38ecf835b355264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760ba318cf4731e205e9fff120c830265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab91a9451bd58bcfd8d8484ce7e7b03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4650396266ef967a18877fd4f27110d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5aa56ec87c57460ca72f3af7d090e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e37c9cf70212ae361524e801807a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849012d006d711e72590a049b7cd2777270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdafe56dbe705081cd129766ee06c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed3f73c95039f0ec9d552fba3ecda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173c9e1335b02bdafd86df090ca7c38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574258d4e4c6518fceaad925b6ebf5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1518ffe88d501f69cfbedbe1c548f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6ee594ad93cb9552f4472bc8de1c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa53b93cf110f9b64c02578e784eb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea2aff4bf8a051d168405f75d83de7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e96efcc069cd068b56361f7b742f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a74f8464c22673e637f1b0b3e811e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed3ce7b71f3cc378cf0f691ef51053281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1202a1e1d5f9a6c701c5c752114b33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48afaf60f7463c1fc290239555f979283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cab9f160b7f6ab159ee2ea9e08bfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ece9f92a3a20c2c722a199e8ffe466285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d53ba9580d1ca54a49000aadfab0df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858e9997e7e0546064168586d746ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45b8c4a7157b4f71669a0fe91bab6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff2a64e7d91a52e481bc0214a2f94d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de239e78baea981d9cff44b5c2b0eea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd6ccb6635f4cdb313372a0bc2d22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60672ca5ea03b23e8efb8ac1deaca08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57d885adcb2466ac69691f8d93c766293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e808a7edb3573d9e64cc5f3fdf5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbe38a62616c6ee4ceb3e542043203295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ef5699e39eeb552344c0916f2a03a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc36b8bc1258c69d6aeeca616f0fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511078a3e123e6dc3089995feaa005d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5794c81333406974c8642c47447a886299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f86aa5410233a171b2fd029a806164300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a3b73d2d5e03b035deb1137f66e6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d5f71674da713835b1544f5f0053302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532f6f85a2627169e9426071f073a25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea99d319e32c91be9ba8c1c4ac261304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1579a6ba67685f7d057a4a7e6d83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e939347af8496bbc984c665c37c94d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12023b015786d2316029076196eb4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eeb5c5113cf4d1f38b0e3c2fa5724308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf855a2c8ec970e475c5ff07ddfd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09b974a2069fe41390f4a5f7423a42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef18acf3e5fd9cd70951e4a3c3e1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c18b5b41cb938a4d8ab4f1e8d35cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510a2468f03b31a7a817e15f3833cb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a2e16afdf5041672e7900c0563afb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca0a99f0bd4eaeb7f30e5296172f86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a19263f92006036e8dcfc1b714d5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60406a8bf3978bf1b24ae0fe428ac8ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd80e832610a059ee513bb986b965de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e91d01b049d99b09fbf54688566343319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a2ebcd3e106c457cc4ebf189fea23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b6fe16371fce5dfc84e8e39543e76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf65d094e33b3502482f06ae7565798322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2211d6b8c82f3bd20129ac4e9f12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1632a78da3b79f1ec44d1aea7f30652324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fbbeb6b95aede6846e01e24209e27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b90bb53de0b7b2f3ab3e1a916fb16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b27d5671bc66835dfe88dbda4cfbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711061849d75980174b7cba147bbdf03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5a9ad5ce0304ca5f08a64ad46c2e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b000a68f8f2f417dda97a3647af0988330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47763b03285e7c070ce6489a8711bade331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21332f425bb6d3a63f96944f1fdec843332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c5c4ba60ed41c96a94cbbef55adf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8cfe3c6d4f5586b8dfd7c0b2035ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09d5b40242b8cfb046053ad67e340d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833afe79fc265c0fa53e6604ea5f73db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359efb756f5be39fdba8b7e256fadb3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8076c0a070ae7022c23acf8baf6b48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e035b3032b66598af1753c0a000741339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0fa804bb86448de72fdda22e1e121340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe81765a8783da06dd7255ccf104d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905e0bf329486edc32232f110884640342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92668517008cd62051921c0d00590343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f8ba056f0b508abd12a3bb3e2c356344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84f3180b9004aebd281256550536ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47635087415f072902c4131d2aba2940346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dbcd19b3ab3c8b7a6920211accfa0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4667b51a873b4ad5e120914e18e0c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3892296b7fec439a0d60183f1bf83ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b38f444e81dcc539790b0d9ba3392350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0b158fa8d04e29fe88986b3f021a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76a9edcdb20f0b9b86295d7cecd500352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423212fe2bdf0e32c33efe8484bec154353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb45c3b3594b5aaf850c3d97bad2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c5af398909ca340818c354195ea5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91562d718e721e843dcd4092b07c9039356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddb1a58997f272af88dec25ab480ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf99258d38ac992a29c6cbd20ed189358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd76087156c027212b55434758305ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938387198a715d1a7cb5a6e572029b30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe60f28024c0cc0ecdc0b3bfef15314361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc4c273d92f3ddc78a76a522351f71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae336720795bfd6feae2dd0067f7cdc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26af5bb12d28cfa3765c8567da1c17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08a6820d4cba16a0aa26bf3a433040365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817b23fb8cf06d142f973946cb41274366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c180ee21b46c92b4a4659bb1a71c8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bd777d4196928f53e8205222ac267368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc55a19405e4dd15fdae24844d19774369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dfbc95d8f5b8b944b71b3fdfa44e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650cc1dc32272fe9cfb4eadd323a9ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f46afd67a9a4a353f4c54d70524968372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914fc4fae4124deab1d3d99d7cd3e5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a53aea0c5a8c7a6b41660d3a0b03de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba5b90d47529045cd80599c10fa21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291049f87ed22eb24370db586d31604376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3d67df7f2b67bb21a0da5ba74bb1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcbab1bb37a5699b8fc7f5863ca626378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085731c6da64bed006d5b079b482661d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee25e093993865ccc0e5e6cb7496ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b737b5b4b83339718a4ffbeaea8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89881f92fa100db5128ec8a5b58dc149382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111272cb1d339d29a199c88995128144383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f64650143a74084359f281cc065d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759d2029256116022003c08e373f1fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af307df08963d1f97fcdf1effe63ffe7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afda4476320c37703e9ef8462ea1ecd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef70055578a4429fe54014f333d733388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a46429ee54a1f705ae504b9267b46b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eca1fe4df6689a7030a20a244fd226390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a587b27529e802ed1e126dff4f5f41f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec2804dbb9ad2712f700dc888ec4bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a1e3f16e8c1206654fdb1b14b4c6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2c02514ceaf3e17923adbe7d6757e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedd32bf18a81959133ffe10ace8a76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219d0e709fd7f77c71c26af0c00fd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0df774adeed1649de8e9254caba285397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab065e3bb583241fbc55b09aa033a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81bb0105f3b3befc419b8148562cdb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838122d1e9dc1ea9beb09d9389cbc8fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2aec484b95b5cb9eec7ae16ff5a4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f8a6778f3bbf6e270248f3da59151402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb733b7026e462e915e620660ed07b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6526a771c504c71b276bd8487a0e25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db589c1eeb8643585ba8e4ca33b71000405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1e64e4d648c6fad6233de1bf09d07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cd51baa64e51dd1178b82e04d64d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446604cc59e3ffed187691298f962def408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9c78b4e1a38cb1d05670fb943e7b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b1c7a4a044162ca7c8b31e09110f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d67b4bc4e49dcd93ad3d7a514047e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e80c5db69162a26c5f61da260bc34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e165d3b32eef3680fe487b7f785fcf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c5cb0d084da77f1ce1bde5db17618414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8599ad7131b49c77f2241d06877fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2ccdd87fe7e66afbeabfdd3b325f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11523a06a7a6c5846e530743f99b72b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e94dd5621208305a464387f1210465418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57d6421a7c9e9b47973ee06d160567419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb1767cf375297e74b1be6c88aacad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae4fa28ed2c4c25ae86e689da519bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ce22abe43a90d4aae43af261fda74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23b08fe9b89371a9028577fd196df4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad272e52e16cba9a169731a22258b57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d2f8b617b502cc3f3145bddddc619425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3983280805088b813bf1e95377f8ee4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cba8cd490e35dd02ca29a300b38b39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f001c73cff0eacfecd117452d21e56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969280825dd41255a946a546e30e8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8e5a1655a18d7017cfea6b049edfa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad137c841431a8f1bf74a0ded6a584431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3b5c9772b62caaba7accfd4136453432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f57ea171fc22d0225608141456ef2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb004bee4f6fb0a23b1b31ce8c15dc68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843d32278f63079be2bdce56ec27b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdde27562bed0f569f0262c72c2626f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50463a894cf45fa7632412606fea9391437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cff4a29bbdb2517ec22e1bfb15f5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b11b198f3f1864f7144e82f5e6b2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121de05333c5ac4fbf06cf0e909c938440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422018b7c66c4db5b8c905b4a735c35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cac9c8df920776ff98750d13ca76a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddda332e580f223d274d443f11ef900443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97320411363aed05640debd3d7e5878a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f45468f4cff6460d17e1d0e7efaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d472db33f6694908197dcc79a43ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454df0d9d44e0a5d165d24d51f93747447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9f225f45ab49ab6abe5f092819ada448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a98b2dd9c38ef422dd38a2bec358a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9590fb67460889f563488c89e85aafc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf265eca9ca956624c31be143c186eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6864dfc0658ecce043c0bcb62bd154452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bf9682dac97b201d3dda8391e657d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2552e21322e2ed7b80982fb5aba03b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57fb4b036b7d65d2da27166023f336455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306db89829b4226132a190e0265ecdf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad508c4108bde69a3b5ba9490fac31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f5b1a53ef49ffe6383a50c684688b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567b877c4a0ed4263655f59b699a8fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3496de35c229aac7681b69f903839460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0921e22a329e0251e4d81f1461ffe9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d4e525a31fee9cca048ef940ffa2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9294d922ecc11993da93f6f743725c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1f1e67184e6c1f757d829988b81c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccd00154dd138fdee5d6cf37b92fb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb47cdd7446ffbc861fe4dff7441056466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e72808b8a152aeeebf219bbdb4aba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032021262b379dbec96e21b415af2beb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463de119066ee5c440e8de28e4fc3e9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d708184d84c28aef5a7c45198d61a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a131ef8b2f43fe11048cbe383255397471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe83d25141aedc602a965def02e1d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dec16be42dac2dbacc039ebabcb0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53666d568df00dfac8e3ccd71d251f6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa60dc1ed0fc0ea814d24e71728fd6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892545ba447bf0760add30c2c0a21ef9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2021c039894ac7977ee34e2ab0603d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a35e6192de3dd0a5ff238f5ed51e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c698879328d49168205432ef94f7176479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1faa50e8356d90bf734a585680c73e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d6add733f2c27df6fea25e88d12f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ae04c86ccb96be041b591e5ceca62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4fad4faff00ff71b25bcc37133493483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab9ca24aedfb2b89d9fce566855712484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999088e9d89030a66085eee24c44f9ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81fa029958b61230f89e533e529ef8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4d8980e9a271d9592de8bbcf2d732487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2259827ee30790624a7fc1862bf4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051980f0b43533b9b0671debd6147395489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826023170714e65062027a5220e4ef9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fcfabc9e144d766f14c2f4f5f83fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1d4e97413ac3dd60bbdeb0e7484d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada53d81381b99d88e9d17a1f23c3cca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65bbca6b02c14e640e0a737c6b5327494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f913d0788195b14da04287cd9be73c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de35835574370a1afb460ec989b459496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea07345a222d2906b746e650fffaf10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480404815a3af1241c34f73d6ff25540498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cca688ea25d3978c4d434bab27513499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d1949ee079ed6d1258791f9b565f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f300d6af970452eedc17ac79661a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb196355e6df07d96e7797390b80479502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c783459633f3a9fa77c7f91c3d8302f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a3c7537e0f2839243ed5de44dba87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849400f418fc022a9ecdd55ceea9790505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca70a06084f29b45d2eb10ef12e034506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a5a420f9d27f7154a5aa0958803d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9226d827f3f23500be6f9600743c87b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18c78fae94d648331990fb2e6d730b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9087e049d7fed271a13af105efc6b3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6dc6416040e3f001b76c8f76f2651511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e29793b24372cf1ccf064deb7e1f53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22a55a1798b09cb35babc8d0126fd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbfe6030ffae03864a62ff1fcb3bcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2dd3360959abc5627d270ccb04a3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee432100c3dd2e4de3f8eb7fd53fa06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a6d85830bfaf5c499e04beea754a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64197187bbccaae5ec9d341f2b4314de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd9ae2c2cf5b736c2bd3c8b036e0ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f2d8518aad58f35fd45f70de5ca2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109eb803fcf988f0367cb428ffd6412521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547671c66bb4f2c2854739d89745440f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d3f192e33c886e7af48fb21b29270523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ce04544ffb4dff9f0f74dd2c075c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac00f5d00ab1bb4aa51a75847b9b1c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68026b20dd3d4646135c3e556d968d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a0627a93e0fc64537fc967daad59c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b340927a6150b49588a8a7881d406ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dc5b5504fe27a8042d4e13eae1be4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bc134da72c40d185de1072c773daf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9e7de614001bda869e074ae8bfe42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387ad60de0530e922874eb44c73180b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772d16b53a3689b9b8470a958990fe6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef443701ba3ed1987d991df5ccbf4270534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45393b06ea27d6666055012696c7facc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b587a7cb96d0b81b22b5dfd66f3d553536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc466d01a3aeaf8c7ebb273cbf68e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653e90222b4a514ff8ad7ceb122441538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645e338e62eebab6db294bac4e55593539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f9a0850ed37628c8c989c8b3f649a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46cd7e7da0220a20a96e9d017a08c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db0b3b65d98f94be97a62de9aaa50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b097b134ca7210516bea08276aa8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7387eab9ff6d0671aacd9dd180c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded36eed48b45b80f5c321a2e4b7388545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4de9ce5ab8594ba4237f244cbc58a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9496d6fb38c461cc74c9cdbb173c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa80ccd3786151a4e0b063fc264211548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b3ae058e55b967ad1cbacc6724d1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c0e922cbce0b1e8708ef8ec845829550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978003663a535cb482af62e4145394d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da1e06db3f8bc0d78787c047cfffe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cb7075b9a7f3c6d0e49e7d6824885553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53fb6fa1e65539b1991a55f5e759ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818f4f064851d6aebd31d3fff539bd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a2245d426ca017b8c84cc3a95a1ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cd8f3b83cf49d7c6db368211f5dea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d44a2eeb213ac8c0071202dcca0387558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7fa35ec217eeb26daddad18c8f422559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a36e1ddb33e0e4d1cb872029e5224a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9da7f4192055ba3b6ee8b73a92a0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aab342d3d1e61ad6f7704bdb18906562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665999290828ec9d5b1846a8a100ae8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b390dee300ab3b618c6b2813177606564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7854e96a1a3f69b647ccc43cda25e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb511452a60f968e83913456b8d8e28a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a15ddc4703b41cd64edd4119bffb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a9e5d2b5e4631ad04d89154cdcfb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d2e72064519581c2dc5c2574915a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac8bcb48b371146e4cc2368c65be0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89020ab03e4ec1b72d2862f4f8a8e58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97795327849c0be7dda6d748c5266ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bb911a8ddc138e2a23bafdd171141573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60536b4bf5b7f89314b2c88fb587d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ed4a9f1e23a36f69fe02a2bd747d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8333b6fd70778e7f5e1c4ee43e6c1b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a7006e219ca9fa954132eb7edae8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861a9231beb6a7904d71a2acbe0935d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad03315c5a9a61949529a138dc0139c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba91cba21218468872f7d3a3d051f6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6d1dd3919a65feddc513c9799df7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f61ea1b54cf3bda9a9fcac677ae27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aab9e7e7f6972193cda6b900fe240583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1ea6c0c1adf5105e585d007475fbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc8c73d1ebedb3b9a5ed1825bf5a2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d3ddc039fc11b4c8e8edb5d106f4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639ae7623427760d970c638695e166c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd7e76ddce3f338053c7167db1fdb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad35f625045075c704e3888dca8769589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c777a0d64c83b12ad4b33ef862bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc0c83a0d473caa2df9626c9ecca98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a4c488975439668ff9dbf32e0a129592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e28ca2b8538327ff220e2eb6d4ea70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edde164f5c7ea8233f121bd402eeab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c3f2670d9bb3ddbbd1725340409e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c240cdc256f72c7a57bd49cfaa6ad2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf7f655326dc30317e40d321949144597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e82b3a9c6ab350882c58d30fe5cf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4063ce9349960ff6e12103212df631599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2807416f5de32f716b61687668096600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680fa2d27ef856b98dc376442eee941601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d2b69e9c2488aee9158aa06e4461e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139dfea2db570a52a7909372efc3621603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41092a3041fdff563fb1bc32d71e41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50b865385d3835eef54c727c17778a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b585f59f03f3cdb665dd1de40aac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a129f1cf944b0685b3fb5bd710501a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307785c44e28757f03f9cf346137b21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4636911e5ae5d86a69e3b87f1672e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513c89fd832589c486572d75c15bfca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e115c76b46d27374455d2e867ed6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b0601740569ed5dfa3f4b382e8e0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c987e43c85d6d2ee1fc946180ad46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04328a4aa9bd2f0d7911bc57fa6f10ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509880f601cbc340cd1c5fa76b8c3bc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec35c450cc848fff234099d8832907616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f1508b03304344383f3c515d8afd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0458fb368502141c2340848884374618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb23a696599f2ff0751df8673f5efde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29160a3bcf51f45388f84fc897af37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e181584fb599342bd4d9c5a9ea56ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc84cfbb54ef3c19d7f84f0ebb617e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae76f4d25f35cb45aeb21099bb0b176623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9c0597d7c4de07424a29af180c07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e22a1d8560cbc43ba315b24597bee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c51bc89c24b34bab27251742197a25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50c3c0a2594f18754567b4d9440bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b7858df17aa7f9b919366e9717776628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee157658494e8233cecc97b5caae4b23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76e21c9dc635b2b4e633e70c078755630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd4a7d4db9fc6d815675a1dd27233d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f222fd596f7647a5a7857ca1ec8dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cfad243b0d00574fdc51791f2e974633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb848d3e76da446d5ef0dee975e1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f2c34bad0e20b5c818f5586746bea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6935af9b4d06cfbc93e90d199b3249636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358932408b781d2999c8f1cc8293cd83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2de9fdd2d2fe301cd2522e2c09179638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb4692119a119d4e8451ad4488a51d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aab4703e71fb735702e3b2923b8b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ed9eb0bc28d87831ee712ce001df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f972eef5bfc1c8e7eb4a84b3a1d53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65396659df328fdbcc162ba464af56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f44a90aefdca3968e284c019424d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e7a3423b858b48408c978c66ee2a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a16eb3d20e7639efd59ee51df4b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613b028c807c87d4fa211be995cd9d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bd1eea3fb02ce03c5fc70a9438b02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13921cbb57e4310fed431b90e208e1fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e022ec679bde587e2f99ef4a11d8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f3661bd49fd8b5d707d712b6c2f27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005580b09b3b36546bd20b1558b94b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84cbf1fc5f912da3a05cb64b89a4c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1d0c5d984e6ed0a57a6c89d9be28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f340452c6f588700968a32e18909c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d31043f6ded2fb99b4c8c6bdc6fed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04f6f304855098966adb3426583f05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4edc642681f6124df843d25bf17ad1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a3bca400ea2fadf20661dc6200449659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808f53e603460d6e908c4c64d606a0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd1ffa909dcb21637bd21ea22e49d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588deb12b6df3c49ba16cf7c8b52da49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a816cc263454783a9b548ba5315d28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51467be8c165c38f369a50adeeff6cfa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225244719025df5d946a5d060b6acf93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66327560be3c8f902044ee0dc94f5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220907d9d129df0bfcc483355d5437ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2e8eb353bfd50c8b713184779eefd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dc5884bf09ea572697080b599971f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f843738a81a10c1e4f8a7efd99c2ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f7e53d1193b4ff2ea562868f34ed0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc411ca72b31c3e6f2df9bd6c2a03e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff4942bc528cb740c1ccd6cec7bc47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3c9279bd7907b75570b0f4eb4b979674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acbd1046d90a543d1a0f07d32f2ae7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167db6409a79e58cb68b97abb5e28541676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444f8d6f7df0190a969ff3e024372a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda674982d338589e2196d5b254b09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506d2e53b09f1dcaf91055529aa0eed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae5cd9f42c41d32b7e973f2117cd9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45690f503535f41ac484ef10c517fda1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498f3d893c98e92cb0b3d0f334a4ac9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63a36a4c237016ba6f40303be1de5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464563362ba24f96727b2d5e5c0ace5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a941dd9f727e1002cc46f9987f5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895299fa65169769d8d6c0d2ec03d7a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637913fcaca0542a321ee37c94207567687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d573aadfcb642d18910045c6f76c50e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52307d416b20bc09e6e271e2e320ac5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f387e636c0361016d7a8661cf2209d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f8129f19d44f154485aec5c256121691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7bf4a9bc81f7a355b94e910120e31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d02a90828ede954d25f614a0fc433693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fea91916e0c979db12d2229372ceca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f80f92fd0743cb4c2b88ce591ed2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28eaad7e9ff08ca08919060f99b07c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34154c405372a49f287cdd7fb7fc94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b328f883d60e5a4ebec5dd30f253b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c5c7352c77a65beeaba60b1dae1fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0a80b1c8575efb372dd75db7ccf2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05645364c255fd2a8a8fb913991c26c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01ca51540f364a3e43bbe1ebae42af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91ae50bf2d31cf084844904b264b22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936916a132482801c46d562322f8473f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353b9dd8f18b9de14ca4dae97dfef77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dec5b7ef462d863c6af2f4ec18b649706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f62ceb5aa2a0021f4208b7f51e25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd887e4ed4cf49b4dda88bec19b2d20e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a617a1227d493ccc023e5bebad5b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc92c8ba9349071624c360633d4ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6fd57f4555d3a96eb82be17a625c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c5947a59baa319314a4fb29b78eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931680bb124d788cbce8070eb0ccb0bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b3e95f18654e4222e1e05fa60178a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cf77f901a0c6450119a9c073dc583715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c90fdfdb491853f141379661680c0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3497008102558b01adfc53b7e078dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677604f400c1d6ddeaca431812ecf04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2798f212f4c6aee7b7581ee52cebd6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbbb92fe790aba8e01f2e6af138182720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4106af8229ac3131e03ef9e19cae529721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab0a8b58ef92a752fe747dd3caa9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfb3afdf530ed1e1ea597a5407b4be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc980baa4a5aa2a6fbbbd2c0429d9c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a808f2b1126ed649820a7cde1fcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63a2de0749ad32a7975fb146afb97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce2cc9f38353cf70146c1bfc13a255727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a06a8a09f51d7496f89f98ecb64804728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff6af9e54369b150138301b7033338729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e304671b198a424eaf2c88ece46ebca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d9da6af1271efc6b765366f288f29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87ab2cfa4a2694d57c57764dd90c4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96203dea7265ab9bd004af269175935f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b3586ccd12966dc1e3e62fc4c40a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3add9a70e5d20416e2e9aac8ad1a0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961300c000f119fe899cf48711a1e3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d312e43b73dc672c8e34203b0b88a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ed5ef6ede5d4137f93fb10a45d23c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3ae81f733bc43cad15c97c752fd8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934b52cb699ca7ce45fd986c110a61f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676527d7d5913eab50dc17dd40d6677741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b28fdb3dbf012d13990f26d958c1c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97786f04875022c6ad9e9cae8df0f6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296af4494c7612ea78f4f98db99878a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c8325ded015d1f37ab7d450d1e0a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a21052bb8b45900d376046f6c20e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440416586653bca468c66b41ecb8df0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73907324b024b3bbc7a805f964689428748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb960e50ecf5f7baba50cbbcc235f0e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232ee3241c396f6b1cb81bb71479e25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3971a4e94d630e60326d1f6b18df6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046f04a1ba1b4512f85cd5a86a95fa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc627b439789671f3c38dd9f514880a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e41c56f1ab62260db4bb92eb7a78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7d6996c4a2f8402002682dac65fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53372f097ae8976f4a4315ee671d64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680352ac051fe386fb3cf804eec74d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc05b03a86396a2c4214bd5b2f98d86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29ce184d084f6e20c791b2806f1d08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d1483bc2951e9a2b98a1073765443760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c76458004e401ce77a5c00aac0e7a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df205d1db99fca005b6d73c87f156ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394dffcfd2160b57316eefdbaa730ab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5b6e1e86e5d49a06f38c2477659d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed492a8adf0690ee6c57ce8e278d2bdc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e806d79c4c81fbc3868a6a83c1e22766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140f4583c07c22f5f41d3df16d5dee5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931143eb747fdc29816e94efd81e4201768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8a7aae10006681ec48bde1728467a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e653e6b777b9538ff54ed9d9d8a50b3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e4410853dc651c0c930e57a7b93e1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22ef8e78cdb5442679244ecdff4b75772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e6f881ecf319a0282752fd924c481773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa16a15821e60e26d39b8db52cd3f24774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7fc56eeb2e9d7902b20dd388995cf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdb765c1f1125a0c6722d8960e8579776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4567e134e08c59e86534c39b98985f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f1153f3f7f19618d64acf5ffd0977778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4604a7fe6a8f87ae1807296a7e0507779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283413a3062e0958408b2df1403239d5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483ca494949882b40af94611c4c10ea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467ca7fa14066b42922c36106ee1afd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35280ef7eef68a05c68ba4eac64c913b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06141f1a695bbb06032220bd3081679784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d337f793b6be4b2a62889ae1ce42785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472184f2fd337863ed0dd9297f14f63b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de9d15b4efd5ee534a3d20042c29f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff838254de326dd669998ab0c9113150788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd2c3293b2553b7c66750631c1750789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84da0cd0ecfe7c90d6caf007dda916790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c972e2bedd57552a83add68777cfa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c1ec5a5ef2e2bfeaf787d7e5fbf36792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6663d04473ed486792af81b582e0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74db2253eb0218b4cce50219614341f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa59e83df6e666adaa8ed07221a1a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae380db39bcc0afaac2bf441a55b52a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65451c7693293c52937772562db20da797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ede3cdd59805f7f241bbfdce732c8a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9dced769bf1daf26b8309ca730b9d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e41aabcc39879f3d89c88087f448e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700febbfab22eb866261c8473d91e87801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58e06a506d36beac9263909bd34de5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a902e3b48701c3dd56b2c2c46c8ce7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33288deda7e3cedce85bc2454d1ae65b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2deeb51400577ea31b77be5f3983fc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ae3fdd666ba23693280c576ab66d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b43e8d5c999a0157044b2a9034d07807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c258dc7aceeaa5ae86ea81556ebd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ae56db50e64c8763b8d9a4761fcb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abb6b86dbdac96f1cb4b1b95675a09810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e30179244acd09e53b1a44a6e0e1f9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc8b2f0239ebc0a65d9c397b7cd75812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37ef0adaa06d9c44e9586841f581a9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d41469561de05df6f58ba1c0a96d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f6528355f9e2b8419e6b511373229815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049dfc2f9cf47e058873d9abc702d2a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4d971ec7c35733d9d0d45110b5a74817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>