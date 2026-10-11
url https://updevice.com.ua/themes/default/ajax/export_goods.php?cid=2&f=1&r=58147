--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f550d0f310395f6ca82e5abdfde61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f998514d2e3a47299adb6617e142e592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b54feeea03673de4d96369a0b952933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83224805d712d6c2d47a0025426f84f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7bd9befbbfdbabf5917b6aaae01665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf21b8cf56674a78d684a308c011cc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959485190824f706b8a5a449d612fce47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e651aeb6643b5b00b0180c8d8a8978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf327eb5a706845e08f10367c57ada89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d54fedd6d061de075a1e5ac1d5dd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f08c9d62119f134107cd8fe7c3dc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fe4736d477c63c9021bdaaaabfefd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039a26beb7f498d51a8f4c7914fb2ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99716a6aaa9c1f5a4a3567d0d74c7d5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d330601793747c6af88e3257f79ac2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1c470985853cc448a854983f8198d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6734825a31a9ef7b1d0cccd15fdd23d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2a83e51287e2260dc005d31c8713318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2457899d8f7ca4e38d4c6b91c7660f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b8a3b0b7f341521e8ee64265b71ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e489a0f95ee2a44023addd1e1a005d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faa24bca7fcbe81110668218bf867d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21e901044f3d2a3769b0a3dec7057c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ca71e9f5d39bc44fce6f5c5876fe824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eb6e3554737320bfc7e78fe75d2d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2e637a6e22b8608f213619d12178526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf794fe5ad57255a7e519ab073bb82027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119deb4f871cb7e0054b6d540fe434a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f88e8ba173a97171f11b60af20927529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b8fd34884557d4696ab5b507b0a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c7507eca6153ff16f1c5b074b1e6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64c6d7fd999091e7cea9cfac27f1bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170e17527c8ba70e4759e8a6eb7d95a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee13dd57c9797442bc757f151a148734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba7ae354b5b6824cfb150ee6c2706b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60dfd62491ce1707b56d8dd414ecb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c8706d9e421449299bcb670a6e8d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1764f6a9dc3109fd8c1ea11e18878e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21844dfec36eceb488fe416461d4feef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcde195805bb74463480552f84dbc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e44360b87b8004a48e4938b3fc3d6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fab21b202cc6bb8ecd570895aceb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249ffe6511e2de002a379b8e55fcf6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f3c3ab1d3ec36b616847c7e0ec82344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a1e559cef28d488e9147e6217542d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06db7c47e1cb5f7d22d6cdfb6b2511346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd33b1c8f3b3025baf87fa01c9da0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e281c5c55c0b4d9f42896dc0aeddc6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd49db80d08c0dcedae9cc4752159249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97275f3f69c75e5c3d176dc88f650e9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e59886e30ec5b36fbba3a38cbc4e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2028b925e25477d48ca682b74db5ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5ff787b50b7fc5177ec64efcc4ea853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349369cd5d1b990a3135669468a9051854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44161778dfbb7ce5f7e3f8047168169c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd14991268dbc48c723a1e86ce81a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5baec829880b80567f6bb124aed12557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e18871e6954b0ba0a00a81dda1d4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ff7b671df4ad5d2ab8e6cafb29a3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa234b9b99d1f0abb8d289dac90797f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b1a22e3ebee84472cf515ced5858561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06f815f1c67cc6474d79524b38a2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d1752936c8a334522730f74b465a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe4e1de5fc782b50ec46b4c591e3e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e331f8408ca02ad3db9281bbbad165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d542ed5595f9c171dabf7124a87c5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c346c4c65b5c0908a5476a4e39af4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5a97c3990483b24a5837ec0a53d6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147b19bb5fd638011e6544580a546ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf3ee1f6432345bff0bf24d853a2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e4f10fd41f683c56d43a59058546771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf79396952008b5ab3d3159e23f101372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbf49d42007dacb17f43bc4fd05f7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607d527f54ba451870073eeaf7b8c2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358e69da7c3f69437a6881e2c066ac475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b854fc4b356789d526522c351e7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1e292c7d3a73b633bd87a153d6d7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fb14bc36619381b20db70d358c9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0aea5eb1cef304f8c405f4144734e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe814844dc2589a3d20c107a0521013c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a827fff3bb1499bab9b2ee1b1618481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf470053f7fb774aa52d8da2d1b65bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081f6d41357727ede2100e4b0d86d2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da876307679e3b926f83ccf5799c6b0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8755d3eb07cdf972a98d60aa4681085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d9f28422ede20f75e104b3b0245b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bf2cd78824dd420019f0c6634e01987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0437d99bbd82a538fa368c6cf3195bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91b5d04d33ac4b83b9e303a767bd3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f853e527f1e21abb4b36ca96c799590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc0e8eebcb89bae3f7784a52062e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a0d021ae9ab7347ca8be87d3ac19892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723ef7d4edf25134a5d3b99933f477993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902d0995dfaaef6ce37be5ddaa714694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d779f0791d6bce877be0a2b02b893895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df14ded64c92711c5757d491931fa4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248c1637910361687423cacc5a8adb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e168f50d98d9862e70812af6faeeec398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142283270be5283b3283a958d5e3be199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33315820d04aad7159cc0a9d6a9710c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed0701cea5b28872e1364a910df6f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c1b64c53e0b3ac8a5e72418422b20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121cf7798c4c8202a24f6eaf91bd447103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bffb7f66ce68a036f5d190d51eb4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0c322279c71d63f5e1668fce55964105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f27d227635a7ab490433dd25a731d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14640554b528b555ab2f307543c6b082107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc971028072f669d902bf1bc410156108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a9e8b53968cce2281f814e0f02d05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417cfad53990370502acc6793c9aae8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dc3914c7bad965607bb432170462c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df5913d77d46e2db3f5af15b3de07f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eaede3e0a85be11cdfb34cc519fdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909452f76a8e94dbb85fcb9ab886ee8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdffbd12de212b3f9c96deca8bb968115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d17ca5cbaf558187f0841290f9fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab73c941ff91ec8138eb05a37bd28e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a68ab82dafd3a484d4aa1b8fbd656118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497622a66d3906118f0d520844fbcbe4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fff980d3197c36109e4b789a62f24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de42aa04edec39d005094b9840703c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1cddf3e68726b11e2edf335ddedd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b6b511f1aea64eca613ac2dffeec6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af33f6ec57a59660850992915bed8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7c72b07f2fa70896f0e275060ebfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d714ecc5c3801b4e1afb856df3028c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd435f0680c4241beafa072721f0980127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28328d7de19b6950df9c315579b8d1c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620c316dde30ddd542d79593ca7080129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccc98111b71e3c2221a13e8c9afd54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b501611a3a871182649cd38f25c2a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e61e620dbc0ac1fc92fd6d85407b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4283d264ee6b1afbdaa6895a39cbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350100f849a047b31334b9bd46e691cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851c0333b54dd11ae037f0ea055dcc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fecf6efca40193fe59ec4a1ccbed14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a1b0f4a3178047aae27a659b22fa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432beb177dffe579e6cfd3e713eb0fe0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd15057cd72f456c296f8f0b4cf514d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf42fcc3aafb16c7c464ddc195f839f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fe58a196f8950d6ef5dabaa889b5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca504c78bd9e0b41d626221bc97b8f96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee310a6586f5cf360b32e8889eed669143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db792dc58ef89f106b2c2a28403ae2d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08cd519eda79bad2ed7dcc0f191178145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301250ac90d4136069e7778a09aa294146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da270fcddbf045f56e7dafcd9a1712b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af66449898952b14cd7ed2fa40a1402148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931dbb9a08ee4d25a75628b15a49fe7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb486ebb58fa8b7530090c972a3f7be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb39b29ff867c61b35ef39a8252d82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82198cedd87372f6c53ea337b40de55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20001a4e78eda0c9217a2d56151bdce3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96a18af2826dba5d4e900c4616428a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe618ed2f9c1788912089d72c6a5f32a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14eb874a71f8e87fd53f22b6ce3816156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991888141d35e435ff19d3541f58d57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d099cd0616126d399f43da98804d76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3814448b75eccfddd0ba29b861338159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceee4f185d805d5db994d49fcd00391160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e8fa2afde9e22b4bac2a152246450161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca20f8e3f0af7f5a74d57b8a4ea557162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28031e19045eb09f55b3afefa47b4fa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df3858df669abc56390aaf0c8ea0b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b725c615736da21ad0f24b2a60572f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dafbdf4bc52ea98e3cd86d7555e374166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5176c23f8d1993df3a3749f4bc8e79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075db87e966851a4e67334ae7fc6e68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99674c62180a5f62017f7409255171de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fa2a8e0f2f0c14b6102b8929a8523170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294ab1c2e6c248de1d915f4bb1d09bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d68341fff5db51cbdfc491237081e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac41175c3f92885e18629a58b79d83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc95ddb9addde171851c39ed7df7741174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bca8074f2f290c8a14a7c2f415098175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e828740cbdb47662e4637387e1ffe53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65831c8952d8f01afb31e89956047f51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb68932421190431b90aa4a3f53893178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c6772189c5e8e2d1dd2d5b8c30c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da834511b035af634028c228f4f856180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e867efb4aef10003ff536a79dc9f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c45d616f5dd089a6feeff78acd42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213b545a4caebd6cea93b89766a7fe3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216af932a758edca5885b56a7a783ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d733d3df00d8fd39b65f79e613da027185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706d9c1149a74e3d72b9bb1ee52efbc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f0d92dd29a02687c4dac90925a382187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe37d448947afc09afb5612477a3f3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98771e41ac998f681c8602f0a36d6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0732fa96fe3ab95d045bf9d98fc6d18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e5dd98272c4edef741d86408465a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46418e4ba18e26cf84fefc7dc0d90984192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c543a5f157a917166004fb00a3bdba8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d7b94ca017fb17526e1b1a17e5d3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a94994f8e68c0164d60f8732a64d37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621489fe86bdf2636922ba321494d37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f074b6e8d4ef54eeb2f35f09ee4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bdb31ca026605f24efc97f41c8987198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041b36f2ac7052f5fc9ad8e88d5d057199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65a374aaa4b4de66a5a02bf2fc253b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c50d7803e91ee807431a668177ad4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d95447ec46996eac58e01ec771a876202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467612468def54301092b222df372dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e61cadc38f2037501c820395a5dbb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae8741117e8116e956d0e28b8ede7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f470851da8acce32132c631d89b1087206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0e08c9588c915c3f1619816dc34ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb670cb42b75ade9a7e1b17ccc45f041208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d31bf7e2ba10568de9ef394c617cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e199e38e2d9bf9ce9cd8b2d04a91c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cabe8e5197dec3be19f1180226ca63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d2c3609e1816baa8ec7266416cac4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a312f4973ccf932c06748e7fc68739213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cef8d53cbebf0df4a657f9128aea3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3264eb70ab71d271e6b0fc5f75292215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22004cfe328029a92b0e1c1b48ab8564216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6098e613b76bfa0bd468b2b796e87b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490952377045fea8d2ae11e99e1441d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6e6deebbef8f02c18990e1fe7409219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f318ed409345f8f3cb64df981994d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62c1f20e2f88f093d2fa8c55256546221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670a4dd3f7db877dbf0f76e7f3d92fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1395bf36899b24f2432a721ccd5a7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba1f31ff8609f5590aac8315394f4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9c0cee50818d07274792ad0320a90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76d8dc76cee6cee49d8a41728dfc31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a680455b841850f8352c088fcb9835f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428a7c84614dec3e21cb14fe8986519228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7971953b24fa87097a2d961d2e1849229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49fe12c93e68a2dc47838eee653e61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ad15145865de16dd39b710ff9996d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e5efdca415318809462655692f348232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e859647e650634998fb827c7304c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e515d31454d246e3872ec8bacf26b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8144e1f725043b1ebeace17926466f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1653089d283492fa5074426ff0bbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fcb68a9d72e21c7611ce66a310740237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753095be977628bb5c5271150c23c23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fcc1672e47216914c45b6e877536e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610f8eaa75253bbf619f8742892d8ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb98c78cd30e5fadaf13da7dcb3c41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88dce946f18c49983f05fe5fceeb9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c22b7e58af1ef27bf62782bc4a39a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403265d3184237fce13272ec5643a501244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1253a69887e85045cd7f070815dc589245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd715edad0df6cd2d38db5a73ec214a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e96fdf593558bc762b90559fe33de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ab35c418626e385e536e6d688de73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaaccdbb8202e2510f3d1d81fce597249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a985ffc839da9a0077203359d9993aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77ea87855b5d51ca9c5260bb29d7db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b4c8e168bb23d2eb6d18372369a7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6bdbb9d3aea3c56d9530a6568e11b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ced015b147b1198c6646effa3b9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b290d71efbb1637b7ff93dff83ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d23d4ca35983c68c344f0da71821256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e1c0ab664727ea139ab9963f78161257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b873f1a594f6f94e75f081d20b1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fbb3244f730591c2b17f4959b9af9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4d71d345007a749aea8debbac2042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46654eb2423c8d3b30bf6be46cb852261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb054942eee76814d26b20c20168a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef38e4b4a54b3ee4a36041d3382cfac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a524521c07c2e83ef8df1938f0fee2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e74fa501ddfd64cd2b13d3236f98a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cb16d6a3f1407b336d8649dfe325a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14eb1aa6ce0428383e85af0144e49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2662cd9c5a84c9dd90ecc49ad19fef0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3701a610821d49c551e78ee9973c2eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b316aa722c7425fd38faf4dc4a62a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542983632aec956741ae46facdd964d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415f05c36c1929f358bc5fe3ebeaefb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dd79c45c629da7ef60c491620a4e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8668019436f0d58677da642766f39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897ddb05d2d9a74c1a589e3d65d969a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cb0d820c694d55c3df49d027ea253276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f3e4ce41890b947377c914cfa241f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15249205531cba3f272bdb2cc47c2922278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7d17052ed13b1bc4edb5bbd26b1ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd683b2ad38089bc42dc7d635b765b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423c9e5de4b7d36e600b6f92dcfd25f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f5f232bab8623cf64635331edba8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbc4d91503650589abc0b28050f371283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6451d7b80869cc48db267114f22f9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650391c002e758936e6b6075c33458a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2f32a935d164f9239f5ccef25cc8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77301e7571baee968484881588303e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a77cd852e009aca74d63446325cfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c271452c33daab36a2e202dfe97471289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841eafdcbca1ec707ea8ed53e786277290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeb1514950a92c7f0544f8c053aef0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef132c71a3e0d21a9549ece7b73720e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4608db281178edfff0683b46622c95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a621045c4a0a246fa4913e3ce5f6e98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8278d0966718cf6df690c1b90786c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130e2292662e8cc8e77fcba4766ecfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3725ea2048767ceb65ba956c14fa45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811039f3b30bc7ec9990bb6745b2f5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603716ae08e5e967715f7faf8201e7dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe43fe8962e0a7ac90cc71c467b9bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da97d0b71c0c2907ae92d08373533b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2721c98ca0923b21717efd0f9bb4dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1774ac58c3ce5e0afdca56dde1daa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c2b0a5b69ab6a87affe559fb38118304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f62b83028467da0f671d55a4362f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed5cc34744c3b98be03bb8e37013b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5b7a429b6c3519d2703683caf2b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce6acfc85afc466a56f777391a8eb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b832a84289edf1b722bd8de30e86389309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616d3fcfc5d6c26745afec89cd4c7db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1459dcf05ebfaa6233bce8fb84299311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783bac2a6cc4f33a462b06564560b0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af84245f69cb6dc5a0b11142658fa3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac973280c9683cf4798704eb5df46c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ce81b92099ffc18ddb8bd48c628a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f97be533c48d90e0b6f775aedab5fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808c2a8074f90f170d6393b2b486fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2339a4f8ddf77c68d21385b491810f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114095018e5bcb791b5d00ff45f7bf0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfa822bfd9c35e2418273a875e572e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c3f49d72f834ede9084c55234b1f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61822e672a9c2c6fc5a312b04af70454322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ac63ce6fd509a9e90f797b8e20bc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eaa0adccbe07c1754d7f8079232a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82009d5d5917d465f27a3c320bba9d10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd239e1333e31e95f2f90091dc31b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691e123c7cb33ae98cec64d3b1b2432327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74a905fbf1a1bae521510409bf18cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd889f3a77c8071a524702296b7135329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816d56f1daa2782472eab14b5febe24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9de180eb9bcf128c53242acd81e061331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326af48a36652b7d2303129a586756a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4c97444388cdea82a3f33e11e5c61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313abaabff9568ac7cae5944411166fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768e71545e8266f45f54de1eb89dd21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d4f3d6d870c0b96f39edb60f259a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bcf403dd0797f09f7aef2ffa12692337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d7c756c7f854e66610ec8aa21a0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dd616299f7f7d9d3e88e0c2aa7d97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35116a6b083b21fba8bc9a33df3ce687340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d52eb558ee0d07077a8097574c555e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd86461602bbc009fe68807d1614d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7cd39af42c9c42fb3e42e945bb218343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d7035ea9496c3c24a78ecfd8fe221344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8f6587244b09a6ec83dd44055769345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0adc3a396be462bd9c64445690fef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73e2ac701ee32c0c84feabe00304ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9bc72d338326d0c1565d2417bad8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3ae0c04294402d7a71e5144d42741349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e88cff1a2c08ea005cedde048bf81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc9e10baa288f8590cdc33dd68b00d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf89a3a52e7666e0996b8a99f03d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19011540163449e0c725d96a5c03f5f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e068de003abb3b80cc28e10187bf7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d768dab5c3f2b251a43d865b6f7e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc200d28313f52c587a37a0a679ef280356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf314e4cf66b20bfd30dd7b206cf8a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c8f134c72070d5deadbaa0051529358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad94a8d16612d147b553636edeb49b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17639ceaba85e399c15239da0d2b30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fea8dfd7e41f0d2ff8b00e7d8e2a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da814a8c5af25477927fdc8cb67d26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972236b9a837968291aa073101338ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b94f77e95990cb84bdb7e4fd26c6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b8dc2d7ea86f40ad402d4e2bb81d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a411fd9fbfcaf5b9f59e2e0e7604366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4175ce7abef6c6f115b1574f985f2f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6000262ed939c6af1cbb4181becfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e902277234b2e38239b833b4ec4a4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ceac7398167989c049dbcd3590aa3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b767d9affa4c2dfafca0e5d7b24b4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530dba5cd75e201a3233c97fe25087d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71043ce8da350eef57e835f7f1acc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c4041797eef7dfd22a43648c92e7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520fc775a3b15239cdf977a9ee06bc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36d18d41fd5764e72be468f041c08e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c8eee9b8155b33b9fb335b515b46d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e5553cd09f53fb173c8909820ef6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e007958e361408a6030b2728a76e201379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697db319115a089225c2fea63eb25509380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ec58cf4ed0cb725b18bb3999f7126381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d9034f34873c601738417b56ad5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc9e66551b10b23bec0e020e2f52e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dccff12896e2f4f83dff8c2da3462384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e98ffb9aeebcf8b970802c9e4bed6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9ef0935c35543f825bf88b64a1a83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173eb05c2caac116bdbfc3de1292615387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93448df07243cec1f7d27317955268388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b707ead7c3887c766e2798c75617aa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d17297625080a7f680819aeeceba4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d449b927372a9b6b524563b610571391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686fc99d10d03b1994453f6c25fc547392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d9529451e0fabd0d21f2db79235f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6ab757fb4089c406dfcae3b030233394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cc5e22727a2f931b20d033c0c440e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b619e6cf227f8fabd93bc73154bbb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10ecb650647730162b67bf7cb49a45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5d6f8348a1d1e24a690887327206b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1126a1303ad8456a41ebd89cacc52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d81c33d06fc97bb8f9e579e143210400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87aab258105cc30c4312366aa5f2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6430abd37994a34de0ea354f6ad1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a205f88fb0e9118fc83bbd157aea34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818dda09eff7251e60c1ccacbdfa7e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceecb691a0654a3af4e777e5eb7a9ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff31a933d014abe5e5acd22bfd8f1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8493bc71e6df29ca76a27ecf5eba0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc63c9dfaf7e7c43ff8460e5e175fed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dab924fa63c932ca46e4a6fd40f48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a6b2d68e72bae093bb643cd20b5b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c4579e265b1d5bd0eb3663a5f71e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfee258d5e3aab6a21aaec955f89f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b67156f0dc124bc505ff13259f246a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8327eca8674de18070d51b30508e627414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aaef6b8a17dd5db79eebc37beadaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6c4d0a95d5a83e265cabd6b6f41a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d294c3e4c5b7970dc12341b1c867417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a0a7a4a3fc4f7ceafb89df0419fea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb3c5c6d083a3b0e5a5b8de2449a28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf127a7c2e83194c8b8d7ba157e4fa7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543efc8c3ca2b40f51fd4147cdb8c70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178160a301b916b87b887fac7350513422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbf05adf7c9ba8048f3192e98a8807423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730de6dae264f56779ecdf6e01fd964424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3074e007a4a64252a45b0e6cb9bb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e1047bead2ca7f517e8e301ade13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbf673af4d1f820b110b61c471ed42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fc2ee2d7aad1d8ed00b9a322853aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c20827c638c76434a8775f61df2397429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72df9873284c5a371f9f2ba5e395e6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ddcba079d926ba536a0473739633d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f537b55ba997fe07c71361a703158d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a436aa4994e4e6e1f37dfdf68ec150433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e5bca3075adcf2261f30838a30f87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81ac5d7e880dd167a25c6b6d12f2c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd184377780073930901fd416f907d2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13280efca93451f7f4f0fcd614a3a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffedc9563fa2eb597448a98471f7ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dfffef171bdc4786c4c4177bb72ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845e7ddc83b71bdbf424d255dc8d93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01354de7c84108aa16afc8a6acc27e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282379b4658e526b4b34c69f6e6bfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544137136b81ee8e7a295c1ab30ddcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3a020d421b6eac894ddc12b4a06f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89577d0e87e8272d4f7e1f237752aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4ab039f1b094a3d4c5ba3003d96e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8966ea26809c1ba5f559f4279634d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c820528ed8b763c51819eb57bd2a58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ea0837467ae79f1b2b494195904e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3483ec03733627dc733ba4f8014d58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1218a8c153b70c0ddcfef7218d989e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c3c9d0eec10fff0ad39ea808327e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a04f11b3b05470d6b80e4291c3b09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b569b70d94b5dddf43fc89719c24e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eec88fa343e63b380f0966d4f75b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89324042019faec7d0ed8d4a2042ab8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47215173fbd0fbb937f7106418756457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17262815efb39026e70febbd039bdd42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a252c8e218214e066c073023f340633459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439dfea6442e28262a035332a4c8aaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ec4e781cf43b53e76b8de30b6f5d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b352b4637867c76445a9a3d130113462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a5e400a575a9a3cb86cafe808c62d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffc38463752ca9b01d8f118212bea5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806b94d2b8c9bdc005b43bb4fc9189f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f6ff8f516b0834c9035936a4e43d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382aabcbecae64d59d54668f75dcd5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f8f4a4a58b0bc36bb18be1bb13b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f7a935b355cf08d69579e8578643469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907588324e6448c3bb88a6fc5a9bdb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2940b8b949db532665a3645988376471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf89ad647b471993b0a86cbafd619ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2416934fb7727154b419c371b7faa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eeb3b4c55347133fab622f76151fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5e559b7f6667530678b33c706675c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ad9deaea300826a7834d250d749d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0d81f0dfd47fa5a14417a3dfc1bde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5f6587012c18983be4d7bd25b28b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76906fbf5b65f8b9a8c3d20460f68eff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfdb64350520a24aa2e2475874ec12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f04c248904bbda2a19c3b7de28c8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2d1001e799d9c1d9f13c3d692fe66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede1dd6bb9938faa40ba758573296f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ba27751997ee15a32ab0cc81fa7a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b7fcd2c38669dc666c40276c487e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908434fcfcd2f5c75713b5bf04a9a016486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e0537efc05382b8601127b5a26208487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd99f185c581ceaf73bc5eddab9687488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd47257b431776f65d8aa670e8ea039489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342378901d80cec8e9d6d8669cac9d91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ddda1007bef8553bcb871ac4ad9d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60939fd1f5dfc3228ea798948c58ee67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87b90b40eec835f3904f0db2975115493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602aac76be7b9d49f3dec9d998b8421494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244998fd9cbbbcc98abec5d34e052ede495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace0b5da826c17bfea15b653bb1c74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d85e61b8089bffe7eee6df9f5b4e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175956f5a6f7669f25ea9c2cc94a7e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b8246cc28efe1b76cbfc5f624da2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c908d8720267dbed1dcda2a1d23e3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf51b1d3bb75ed4a2ca6964b135900501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ba1bff335c82770049f92edf30157502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603cf76a3ab448dbd37dc3265bf163d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764229f46a1e958502857c054e614e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3173852f1698332e2155cb9bec6d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0a8fe93baa85516ad28f573541da1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3fbb05458897c47cf420fa8706597507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcfe7d922965867913c7b705c2a82a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c681b658cc99e48bf3f6c6d8c12344509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dae8cf030491035a900c9bb9ac3228510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93cc1fc5ca0501ec212b508397a585511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e16f93a05f479ae9da0d422d344990512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5b58cc862403cfc067029ab32c6d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2868181982ec16ed944b27113120e9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113d20bbfba0dc3804508df4c819ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8187ab56689dc4a6bad21d61c2d69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87be05e55b5e49f0f0c7f99c793ee71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84698de769a8baa865b5b28580c593e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5fec606594e5e657d2cb003086355519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b60b456c71a4073e723b9592973e8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bbe7454ca0b5f894fc944e6ac1453521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a9a43ab907e5273c485c37e8da97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1165f351cc3976ccd20d81aeb9e38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9837a962cf2610f9d5aa24a776601d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c068a5e6a6f23a6388103ce08fd16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57738c792380402f4bdd036ce1fdee72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863c15448b53de03f53f5fc4b469e0e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65762a20cd8eaa7091426f658a2804528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459047d307b9b039d8b2fe16b7bdcf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606dca4b20f68ee527513114d7faeca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7cbb0f6fdd542c3fa5358c69ed0f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3416284518627bfb911d864ae4d093532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f15fb33aaa9cd233a4e12b89b02c54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1b2d7abba189dce3b2e7424e4b904534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9502fb66d77989a66bd23ec84547b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b211363e484ea4621387b84911910ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08970f78be24f4b757905f75ad41f0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c6013df095832d3b4ed180ae985ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e2edafdf8e26ef4c4e9e178ff1597539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750c9542ad7916986b79ef85f5672ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026504bc1ca621ef48d39bee1a190db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d0b6a7938c754cb11a23323736217542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d6a5107d7c6362a5b4eb67678f78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06817cb7cb612a0450a6cd7fa16a8de9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53d757fa0691f66ee9b45ca5403631545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed6d6902e3aef22ad3fe55f69c5d7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717cafb3b0e267d925d042b77e95282547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6ed942fe466c2919dac4bc70480ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7504fa5f7312ebf11fff34d1a65166549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26162b30ea47e6283ed89cad73e8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e99737ac2e9d84ea6787f2fdefb7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653d0d667f0bbe08d6bb8ef074313e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98c0bc9dbd660b54b1a8745c2cb30e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a83298862579463734a9ef4244f7f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fe7eae62bdea72c396f38d4d90c23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d6020b993bdfb4317ccaf97465566556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adf6ef0f796789ecbec5f254656cc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c98d4b470ab1f233ac39a2255b57f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982710f659be9c5aa3d6a041ba97b8c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95176061963010f3dc2be8fefa4c34b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b0bcd66876fd22ef56a924bd07abf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b92e53acc6abe613485a65d6da46bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08fcc91874bf3581bfbc9e2ccdc7e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df055e728f903202be84e75e9504a0d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1063880e9645b35a421836ba3a27684565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd8748325a6a434742c6a173cc8b88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d24b385183cec26235eb6ec1d066f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf95be910af72ab72e47ee18058ca7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec508e02c2b4a7faa26530aced3bb2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac40b5dbba05c6e46cd2e8c2df7a6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a553f29508f147162213504110ad03a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8a48df1b11b5f7de1b88f0e6dd9c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c52523d6646dc7f9ab371a76b792f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65edc68bd8d4f2ccf0c3a862bca6f61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7b40b854b9255537083e1cacb904575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c4cbb00bd3127ee739bb7136bda45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229c3125697607c952884bf80ab42fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023736ff67387b6d6540abd706691d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49611dc7ef874d7f32050686e81aa8da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00d538cc0e874286e215edf373767b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54700ef10158c409499b102a24b88a16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e31d8839cf15b1e76d0edff25f76a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ccc4bd834678cdea0b2bfb9270e8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f51110002ea25fd7fd70798b31f08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788e5d44b6a8334fdaae6dec784b863585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9ade852d69cdb1d800edb7c57470b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94ea583db43e6240b716ee675d70a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92914ba506e72d60bf581e56f6dd60f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fce9bf9aecb03021bc0fb728e236c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f088dffcea5e8a509c86cb1f8dabda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bceef1bec4d217ea8094ada98252d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e9c9e6934d723f939a493dfc517b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c33588ec217bbe849a7d1388b5ff1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697ac28bf63ea5206ca2170c9fa4af4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e7d920e40755d4e3a7d56bcba1c7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317be135d1babdbb3ddd0a6c0c19c92c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe38100388955fcf0274f90a28c454597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655fe8ab370cd486db1b2ddf2d04ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c877f5da9742cf667440f7c2e94253d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd669e1babba8887b5694c57e4279b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ebe763cf9cc21c3e566d8f47e7833601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f6a02fd6821c777ce0485864cac2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e034f275a419a81163d0f1d39c2f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea445f9cdb78ce83119877db8574404604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64296b05e00ba6537d3d26c8061968cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea671ce625255b6f495eb93669277bc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fcd5087fedd8c51c829b7d862ded5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff7f3b87cac768721598966c0da190608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7c937fb4bc28e48cf579168e68779609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefd66128004f5eeb5aa01e60a23a81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b169e8d661724304df5006dffe1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaa54d69f77842e59740c5e0ab1249612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c3396e6df223b1b07ddcdb7df0c37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a18dd02f87efeeabf8471bd4809617614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1abcfa3c364e0222427ad06f1403a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1d3212828b016017f8d2380df4c68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ae0521f2779cb551376f7f95f88fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed8f7af5a935e3327e37442642341618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38677c2702c90c3b4914ff85ce3218de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094fa2d5ad7125dd796c5d0e868466b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdd6acab9923fcb7e9a59b1a3f3230621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca71090206871e1263a4e4bc9e2d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61372fd7bd62b99fc6dde7207e68ed8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab44fb6ae9a8f0da4b8e56c007f0bab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f23bdbefa31add4430fd80f9980bd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957e7b2cf292547fb2ce7677a0c29d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a885b6aeacd27d6a0f9fa54df2654e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e77d55f9acf7803294e3e946c7661628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9357bf2147e495caf61a582be89d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48b797758dc9bf33749032b21bb7d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32701644ab3df9ea5237cc173d12f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058b302bacdc07c18ff4232ba92da9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f079bbfb24707a6f08b03b0de5c5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30b9caec2916d6348d4cf71085825634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b1516e17ed596b3c39695d63679f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70b2295cd2da9c2c57cafa3cef08ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75154d5dcea5f8901f6010d88fa64429637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe0817903b74d23b95e1a2611aaed4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ea11c58dec3de51d8daf6c4c90b71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cc417072435ddb408776282309b51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2361c45b03ddc82d4b35ecfc6fb62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce66897cf7ba40f9bb2af9e7c37f5f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979083c8f57d9a72c7d4f278afd061de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f363ab11246aaf45ad028c0da805e4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50790db0fac87687063f42c2a374410645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22100c1e5ed9f70a27209cc6025572646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f608839ea17ce4acef2b6aa880fb28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a9a9d75cbbc878117d56a1d768d46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b157e64c4c807b1251d59dd0d2ba6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815e6542a9de1975aa1bb85891b7c53650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0496b785d675eb4c4f11c51851f1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34730abea463fbc0f457f9543f27f7a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9013bed27f597844b2272e084cff1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f2c30677666519a62a38281ae0f11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8668385561ef653f95a7edad7d3267d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d97668d9d664c11a4904cfac16726d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba874716bb9eaf819a93aaef1d6907f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aa8bc3c051788b46fad62667f524c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ae7749fcfe4be94fd7e276f64c18c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c93d59f8d914b2e3cf12804ac43762660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ab12c4f451d66d94445011924d009661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decbe4329a20c32292051522fc690ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fde8e072eb0cc8209a19d5880cf3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4431642d1eb020928a60d09ac0fdfa8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef5a145d826d5a64bc6cbc46f339c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b7833d6011571e566431d3e7b060666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586d744dd2c12b837501d25e69043ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae191677f3a48b0559f5f5df0012b36f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059f9c3c747060b6bdf17f080cd8c70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057f340e055f15dfda7c82df2c4b5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c0733f83575a36a991be50a29dfae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6e98420f99b79141e6fa38115ae32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba41f87770ece08c99bbde529ff1b6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824b8fb65fa5d1758ffd730d996ff6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d062cb54d57cbfdbe375006bc80d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f112013d9cee4466766cb2052351a6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5199cf605a1758be216a76f098592c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632f6555315bdc8a4aa726fbc8ea311678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96525d7350e3f681dc8f32228e7584d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff5d047dd7978b9d458086283b2ea5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c497075a9062d62bf266633a127f5ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f447059ba19766e501bf384ec7af273682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aad37a674e72425c98111aff04ac0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d87aee289279c5f1f86304b633707684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b9f4c4e5359e86891b088dd335e0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21c792257173f261aeab5628e7089686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e56b192d8c3d9c8990771944c219687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c920eaa23bf7ddf9fccb04dad04b0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51451466271b9fa7a0324e24a5b46bcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7523956a66467edb5f5cda768bda33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bf86d5386306a060cc7ada62b6cc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b0619c2223b40180da60beca01ab5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85516a923059e44153b00ecf1ed267693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd955fccbdeccabf83d1bd69e87bde08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91b9bbc548a0e8d110bd3e8b01309c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd108a90fb49365bcb4f9076e70e333696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e8dc318d2662a417cbc39897dc47f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62ad7dd465d63661be8d459b1ebcff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a546edc61e165440a193a6c71290e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697ab6561154d0cec0cacd783b9ab4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4246343b64bfae5d6e2083223e128d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d159bc547455d2c36559d7a81dcb701702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d139ac696e805d2c55ad54f42ee70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb990157cc1653f468f5fc15a58933d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77dc91da4bcdec8b0344eb7754e27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefe8744e208feb4db60b9a25beff8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a9ad87b2155c1d1c606daa5b9d689707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f0e1b2235e3a92c47cefed1899d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d141ada6f03d7ed36d4c346d51876709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c51370e52ceac0c3e05530eb58d6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0eb6099acfa6e2a54b890694e49ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5edacaa1a20a96d667cf21b962aab7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73921e0628f64eae1f02de171546a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eda1895a88ca6ff7f052b853cacd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33df994fe35066a5287d0a61402dd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1f0f01068b0d29f92c01c34383c9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee5a2084d8984d691079749746a9fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d169dce1978cdc59e1598958c3778718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac901fdede488b90e1c3700f302910719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34515cc513981db4754dc7e01eb7fe20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b3be67818e932d198f7d6b0439dab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97818fb407606bda363a87a5d84a96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee74676422e5c98407956afe58ad6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189809b6c6ddc6b6f1640a4e89d9bb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f754e9514a71d749adc47d90d51ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff042e9ad8a997db6aeb9e67e1b3fc4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f19ea49b2e18f82c260b2a61bde42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7e586e427bed1bac2ab855eb08618728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0bfb27e2c9237ddba2b394445e204729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e50518bd3a15e1b80d99266651585730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd856b98f5f093bd30ae5a1769d20b2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b97a2693687ffec5cb7dcdc23df98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096307fe38cff16ee8121d609dff60b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121bff449bb67a91b721b0c101ec928734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f584d78b792709cfd67fb5a494c5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84096c911f6bb0ce9ef4aecfcf7253fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8c5b77d91ad61766b6c75411d939b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33ac1c3b327416c89b69c0ea7ddacd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca312658a93b3df810e36ebee54a5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c67c2297faebeb6cb0a705896b3d2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae90137504a94267c2e2508bc6b8915741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0771e6b05ed65f54602e04892ea022c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2bd35dc524b93b43736567a716d85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811534f1e982da949e515f05f71c9f5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65acabde470419d447cad812fc177a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb9f7bcb4243a4bdc38c5aeb28628e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bbac4c83921de2ccf48c011f60e3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712492d48f7f50ca617a52bdb6b2241748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeb73f4ebf23dd1886c644864ad0f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb247b513b4729bd41da4c7adc75fa0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726da19a3061a9c3df7dd68c12f1ce21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31407dccb949d998a5b1f5e47d6dfb6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea33f10aa7586275d0b4d5bd262e8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b0fb2da5e621718439007cf5fb6fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134149475a33a62bd3daf696f137973755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ac8798e693b9c644abdf8599d5e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5352ae449ccf09e25bace1e9d63c3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe29dcd1db4cba75a277a5e3bc1b99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b55601e41955b8f6248f27c087d8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8a158e2496ba146b41ce3dfd6843c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015cb2bfad784344570266e955e3e32761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ed2277301ba71b726dd6c5882a39d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c589dd9ebdf662bb53ef70490843a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93eeffdf72e49b34a442331f09136b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41041cd58a63caad00f1f944670247e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae63cdf1fe4a578e1473ddf192d3c12766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6355e38689f4a234e0349340676ad5a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cde5b242dc12c606567a1a81f2ac8c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d3171d01d23f11f7c0fa4d13843ca769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab76fcfd3bafd8e6757a3250a55209770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973700fa5615f4e4ae9ef8b1d8c7ee4a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be23fda5d7cbd550786009c420beaef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8224117554bbeb0715b900e2aa27d92773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119cbb95a1819937ff4a57f8559dd26774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f9a361496612078306f45397c1dd6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603687aa53b07ee0708e3806bb5b9725776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6301808d8d4d84b98bcb34c39a83a5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca38adbbb9c491eee0229c889bf81b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07cbcf07aa52e70fd7c87b0431351d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8ed4e5f8e24179b17cbd8ca4c7be780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4197dbecd03c39f60424bac8c2eaf1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ca1bc856e79278a203d05be8671cf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e67954b69184129db75b102a574719783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012a694479fa4f195c5dea4a4958403784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8631791b310dfc4b1f9610b3d94c4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d8c7cba0da17a335aaac92a8c04a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e3c3304faeb72aa2084cd54527d1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5023405035734fd25fd0b9c72ed5e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16b65a798d0cd2bada072ab1382d4b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b5efe2ea8c6cfb982881f6143dbf9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8d6e258741d5a8e5cf77be122ae51791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac6a6ca1b83df2d6b328a74c9f9a43792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3085aadb5fd10dac9b33688c409366793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e629b77c582b1e27efa4bd120097bf2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45177ddef0eab84c81b27595b37f77c2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b22ff4a892e87218b2c7845ea24dfc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e658d628597144db010466b696fbfd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e148fdd50f2fdba5b5139a39a68137798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8479a946e8dbcc3eecc7fdc920a0c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2504affd08f917f2624591050e20800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae030f408d6845f2e2d0967b8a6f311801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1661ec8989fa958711f17bdec6bcd3d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87261ce5de1f2da48bbe03b0d418097d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80cbf54762d505b77f0687770ea8b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba5b678b4c01ce0945a4bb1ed70109805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57811603264cfe6bb42668eeceff497e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b1237276261b70e78e7dbad4b9e06807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eea3c5f28e6bc07a31e284511a7b0b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d719a4c10824bc5e084df8d3149905809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155faa528b26ea3b90ff468bb146885810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dab44678ac239c7f7823ab6670689f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d714ce35bb036c287e16785e64426812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b6509f82ece62be459bb5e9b075c5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e71cda8077f0c0b480f10fd83c58de814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe6ff747a65f55ab539445d696a22b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145b06a8c796741863be622fec78b24816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3294ac8ed840c39350b76c37ee442817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83803db65b61c2e1ab82bca808c7ac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14ffc8bf6f53abe127eabd5922bf06819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d82c7fe24d4173cba71d2beb4272820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ba810dda2016c9e58427ea3b08637821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530c3b2ef5f60ab3b42548f758dcb9f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8c47495d7e02f5a8c0a080341e350823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0215d4f6e029c648ce778a876c1cf0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a358700446d8dffe839269a7d563825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb5225ed956c10a8e65a632b201653826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbe09f1bccde922098f72cad2b10f1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b03498a96072246bea928b8bfba1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797464cbb5e2fe44c309786d6348bf2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f318017a059a4e63b749f7700b6df830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34825702c5f2e45f77d024ad79c69a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede2f87e0e37b314ad447430ba867df832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1347f6149f2609d69bdb060ea7e8998833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c69cb239fda623a511b994d305ab6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346708c1a0648709cfd32f3bcc45f58835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad216d3518b78487f01961186638723836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5008ceb4d538a7459c54f4973b2ce837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d638f2e5e878fae6b319c335ed2e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4627fa35e67203d6fdb59c6212ef00839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21929d04b11720f7ed69f39656e6d6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b2e089b6a9624608200d79b10b536841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d74cb1ea657b87b4175b0275d9e35842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb5247e3f79032938239b6cf82ba8b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c94e610ada96a0b3b0ff3da7518d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce97ddbc8b862fb08cef45813b3b94b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6f033649993ce812e79e18a4f08d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696f523c4d78ec7cab6aee4352cc5694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da969121bfbb2f7979ff3112872142e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff2ce759ed0cc8c8381ca05abb99646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee8add324da8236b5469bacc41736c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b49fc68cdfe8e3c77f205d2a55348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8963665ee183fad595de13b169d6eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4091a8370f1fbc52848c0bdf6ebe910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22346085e65f1112d745e65671903d0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b693ce43d4f90a60b801788ae086f2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9b915683617913e106914b22e951913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a49ec9f8154f35a1cb8a9d65753e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dcad1cdf39b0a657632075978722415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0afdb25899768e943f672c1e86e6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed30f24f2c71d384b125509fcd294117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82690a10d7067b69385f3679fad6090818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a017cc24cc530f7e50f4a323aa49c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e26f69f2d5c7d650234e8ffeb17b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f287ce9060948a22bd488d43f5e0e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d0a436cb527627b2b48747a617e8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9723c330f3569158ededbd9e5d33ed223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c30ecbe971995409124d77e7a230c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664693b40e9c8fa2869c1e7e5ee0055e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d663243e6416fab65c2a9218b25ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392993b2629cabae786a8b9ab4cfe44527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035687d765c665457fea1e5e8e3b06b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a7b8f4de24fffcdbf9869c88c9db529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241076154f27ffc156255de220a1429630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71f02ccd9cf75d5a75db23cc6058331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345a3bf2165aa86ef18405cf28f1ae432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0d3541b8c4f3d2235931ac8f6509e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d4a68d9ea3d8bd8a9349e6d1bbe734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0e532cd7970a77eb775dcc777ff7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325059e02892f03ad43df24b5a0a9a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea989a72f9b3598a0ca7f9c0f6ff1c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1c4ac8607bf3f0b8125f110ecf9b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b839edb1f4dfbd4502d76271be7581e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0e4da8cad1d9a301106c183be161e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa838371d814314593a9a952989990c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aee00c3e5bb70b932bf53a9f1809c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db4636e8c6a680a614c87a9ef72f6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55d53ea90dfcdeb9dd7449a3aac8cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c77ea19581e276ec0c44c9203681845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97dd04e73d426ee9c812488b7398f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94b92d99bedd490306045bfea17ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f9bc85a18bfe8a942eca64fbd86be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65727086242ad8a6d7d56b5e3fa880d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c9f609014d32a0043351145a07d3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cf327d94438a77acb8c3b5a2d115f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd67c4ebb3a9e92e09c4f283bb538b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789836b45ad36a3c1bc57abbd3db04b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d265171c438598ffb1f68a8550223e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ebfd3e8f2bd61eac64fbaaab0108e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c600ce85faa684a49fb4ed448b50456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad32b85b1e53c553e2605150fc923457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5db8985f5da7807c1bc2aa3628d12958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d810b60116010fad30d40ae7ab2dfc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98a119c53f661fba266c0d11c566bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77060268a91252ce70d006ba177e6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649a65cf9d791fb3c237cdfc4797e3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3a396bae4d89132c9cd0ffa83dc3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a6ad146f72e6f8e3852abf809a56164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ee81be3f662f60808de55da9a98065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bae2b9d8c158c3999b0b68f41497666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e46a778ed0dabd61272dfb2c1a5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c360913ba676db073b9ed46038d9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60323c979bbf75e5bceecbfd9352163369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4bc163bb604c68ac6e003fc7f79c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4961bb86d11426027e5280e4eecb2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b6b8524c8c67450b1fed7c899936572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b634b95fc44f70fdeeee3e9b5833aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af53622f4ad4d60f273f6a01812d92d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ec123fd20a8ed714facf0779bab2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82d1027c5be4eb7ad1e68d31b574f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da238f6064374302cd9726b0e94bae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080e128034c714693ebc99346b4926278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e7f4ef5c4ce51b7ed2839ec1ad05b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f527f0e738f87cc15928f647e8db480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c5e58c719625190e7df58863922f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac2d14e44ed21894620655bed425e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e796f3f55f2a78f53c9ad6147052f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401b5a1d80fcdeb8a1f401b285e757684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3a1f80ef8d62c8df54ec8d1f4ce9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb613e967dae3ed54550b729c3867886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ff52829373414108def04c5e7b9d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8a577f20ef90c5f9c26055453c0ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854738aafc1f7c094477c557823cf23089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa314419561368494db8a76490844890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898b8a5b8533d869e42f60bbea04ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75f545c880ec944cdc1811fd117a8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4409954901272f3bd2ef169d8a1cd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a925a35a50f8d672d9fd4573baf1ec494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d61f2dc1e6f5a52dee5398047d19995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b1f49108309fe4d748072f70392de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8367498cf4eca5c67362048ce19e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29af99d228f3f601e7965ee9f2726ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c878fa0d1430f5ab303ce03e97d8d1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e72f2b2702be248385c15af86771f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947cd5660092c127bb8909a20a206c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a97eb52cbaa8234a6ab6346251a070102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c6c968cb3a289a711f1a5db029e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef11698b7336d2b261235255eccb027104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6af2cdd1a4d3302a4c7e1402b1304105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c84be5092a266a9c4792454af8dfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5998dc9cd228b15e71683ac5a774d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b92bd5a025e622352e62ca3a6609a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81d89dbb3a97a0ebc95fe4d61e4a2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35dcf56f941cdc7098fba0ee2df9f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de1d9f54f504b1b7f76d9915b82c42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3cc540d912d92f36b8b79f8191b50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fbbe006b7fa43be88f1b2a0581809113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af7ecda591a9f640ab29cf0534cdd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a6b6acc3c6497c7e78e669cd7fff3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468717d36c1e7e0b0083080c2e7470e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad452708db95ba27a96634acda7638117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73508cea3485e67614c2ca30e9dac3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e375df233eb4886837389247fd92f24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1b3e560060fb8e8b424f69e897a28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d03861f03d49259f31036833c4de6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b67e1ffdb1d9d394ca6fdf86c8b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59ec73106db83e6f9cde8d236a5ac4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4a067509290c0cbfd2a4625a37ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd94a5d8f05a3b3a23a5c14c915b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ef0ad6e972532324294990bfa8915126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375e83b28fee3f81abf29ce4c49f26e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ec1cc7169b6ab7064352926dd62a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55934982114f8088671ed588181f5913129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a2ba085be650268fb1a1e31c22550130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35ec281f9298815e4ad40a2ffc12a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73aa31f1fec19b06a90c4f669fe0fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b529888c6b6fc2990412bde4e56835133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72541dc74a1d877bf08708452331b59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923106d4755f5455d896c1e7cacb22be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52d1458cdadbac8599dbe13fc7521f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4f73a8ac8fff62c0f66f09c14812e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931c2a1a923aba8d73fe54d16d613fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cddf85c77c732f67b9d0878bb3e7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47572386575bccf120e552d99bd27782140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4abaab03fbeffee6409ec33ed13bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705dd8d471b05ba35965d3c55babbd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed081f1e97853cfea214f077ad88038d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d870f114dbbfda41497abe04993322b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac85c322b082e4624ba44b314dbfce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ca0b1c16f1d76416e7a46b64c83a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bf0e51060f7522263f3e9a42d870c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8441f744e89dd7811c6a2a9749742a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f58c1c9542a25ae917342c8e22600149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efca8726b8003b1e6cc7912ee50be6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a510cfbc92f0ddf00a77c64c1e3d99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdd73b1419ec9fd1d698ec57df10eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23141e46ca3536978bf83f1afa17f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd8cb0edeb2f00cd07962184df529f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0af2e4afdfab263ccd464a2a4c595155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a70b09fc389461d156f165bef4723156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe4a5731483b71e2cd01f89d0e91a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41013bed50fbfc7adbbfe9156df483a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610084e3470f83381f87ec33ecc91506159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289dfd902c20a0b0256b8ed0fd68c75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc17bb5441a2601993e3b5a27b5401a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be5e624cc5bf342bea47893b442a4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036540c6073b2c148cf34a9a04c36d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c24df9d4ad4ec26da7cddb17986f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df752381bf1e9b5856fa8e673d1a548165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118176f07c5a99781bb45b1b73e7ffb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea486361f615ba91011e08b1742853167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fdd0e0935af7a119440f6b55dee2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3091863502d589c30ba0f7fe511be2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8935328846dc609da6e5758952ead1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59885ae4e812075834282ad7dff732171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa4aa38d1c5893c94647ed3e0ade12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13323cccde541961af63df153149d311173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6e6140809eb06062a30c226f9f853174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499512588046db9813eb297c3dcee211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c216f919a45bfac9ce5a08afd1798a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4cf327e0b9fc0c10f310fec72d33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea52818abb738dfc70990672d4734178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0581b4f1be7eeb006371072fbc99f1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d85bbadb92447840c80318f4c4660180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b688cfb3fc38409e3f260444a62fd8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f3e676baefe93c7255102732dfcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5798324758a261aeca4fd17e4cc20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423842b7bf30943ce4ac35bcc268a95f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384aaa1cc6a58ad61561c4f1cefdac1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255d5a285cd82d7c7c1c16be690a21f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91114beb89075069aa9e75ddc84973187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7b7bf7ffa1b01d2f4b62e8009562d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6e847729c41d1e7c32171b7653db5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6c72d62d5d467f9864d279e829106190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f54abb87a926b845ef710854c53329191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5866a364aa832fed0f6b416499c3cba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48cd4a6734b08336e47c192020203e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3dc5cedb0387215af1e97d30da113194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17d2a7832e825d4ff535c877442ff2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bbcb8818be3444627db7067b65550196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fec98ccb50dc2fa2fcf0d29188c1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd709e02e46dab188e84b92af26c5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74978fe7a5117e51f23b4bd6c80a4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede7bc38c85a96fd5032f84df6d3e2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec41921b4e122ae316c6f0134a02f80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324fcc0bfea5ef5397499081b770367202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99be6c13e0729ef1da004e931e9a80a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08030b741e5de33e69ec0906febce8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8b3e5e2c9d744a424ffe497f82d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f8df7c597b9b69d1aa1e56919b35f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37348345ecdf2fe61af80d33d6ce67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735d7f2b469d77e2dc439f550ecb48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23703887fb9c229b3710085e37670ab9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de060950a6e605bb617c16af8e7233d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe926e45dd777b5a6030a0c864920211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3160945705c505722316c71bc963488212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf89db7b243f052b723caebc929bc28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df009ba5dc95000653f28f80c9f665214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1be916572816b8de749a47c89979eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806cee549e1f1f5ada701826be4edd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5222829ca0911eb704ddf68b228fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97ebe2d7e6892f7fdb2f0dc138395f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ca642c7b999aa307eaf574e38ac0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440806ef8b3071cc39269adc47360fa6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e31b57db3f1ddfefcf61c38f2a31fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57a0d7957c0dfd5fddca7983a04df3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a1cda21f5629bdb4d75f8f4f2cf9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd127955ad1f0633fb521ecb7ca70c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1c29a21da6cdf5830a64a55b0906225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0e322960b92457044b166d85a43e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf538593e0765961c6146798028966227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa98cfbb6e3c1b4ff545f0d1e43199b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464d7ea5d853feadc28fd40becd1cdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe5c159f58722fe76efd346a66b8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afd774658e351393072cd5f53208f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a7181405aa0ca5d461c27cda5638232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb229082781882e148595ea821bee1f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a78afa1dcfc73aaa1b35e0c56fcbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87949be341618484e2413cabce676235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a0a451b6ec7b9178b54f625e58599236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56c0cb43a224719ee76d144b97c2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc56cfe2ef83c44c5d941d44292e26f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e4af9b8d4eda8bf88ab8918afe7e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cda12e552d6fd45c0144efa88eb90e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd57766bd89798e0f24ffed8fe283241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d303631b7fb8637cdcf60830c428860242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3952499aa6842cb67a79f3684905b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfacc8a3815a12d4e01d33371072094244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdbbe323713a3c329aa9f871b8d0e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d51f88241defb1404f711ef004a30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de68b995f269f3b006106cb6dfd00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733cec5d7a8567fb2bbafa66ee9587c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff4c7e263629bb45143ff4939ad2a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820373c71bc448c071b8603487fdd0f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aea0ae444510b220c03dcb132096c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2514ef249da505dccda47017c3239e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3ec46702e27d637c7e07d91bf1305253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596398c481551cdf60459e686884a6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9f03d333767bb1f50719cd5125ea0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012e3e2be11c98907c7ed95d5e17a05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a5801040dd03832fe99a14f73d848257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c09877ca414f2871b4a60eb7dcd7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec278aa386fc9414f3e454181bf121e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f75082b24d4222d78249b03393e72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb94262f6ac2928fe5c4503098b729261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b7930ec2a76d7089f8880785d4cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e6c07e53895960689564932f9c2c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e619fee559306672fc0c1f8f784d02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20e7abfa9ac7134066b57a7286e723265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b49047c2a644b66adeff7c53306a4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071ed3718a2ba8c4c2e35ea29ed6116267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b52165d1646a28f37cb90a84f9364e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0832c14261c47d41f1fe5cf556dc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60a6be69915edc1cd820c02776222270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76101a803d1f36fd76b72a06239231db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dc2b6e53dad7424d2bd83f1161423272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c5c7923622f2a48d016b4a8d7b4dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d0e062de79dfee915fe3760522e86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473a8e44de46baa0017c541d6233b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc87ccd6f833698a3908f3dc65baf3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24de9c82ef4b6900ea38dc436518477277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f2f9878d9120d4ca2259337cdfe42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714104bc3b00d38276694a83f2d30120279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbacaf6fcee4ef94f2b5e1b9ba667d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26207e8ba526013f6526f5e8f3b38c31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b6a8ccf6048075ed484491fd44537282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4a6bc1c3d3815780487b339d52ce6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca8ad0f8cbf5ea5e5cf22114b9d5f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a18133f37834c892670ccc5d5545e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cb4b9938d25c92e7c035e53fa6697286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad71bc43eee3593bf41283e9da64d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393e1bb25bc353f34e694eca0636508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d898e80718eadaf8d43e4448e68d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4789015b4f60cf072f491573b4a1142290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc963454d5ead137defc9026379aaa1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f0c3faf17e68a2e70b975ccc6b4b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a0a3882e78b46f41a25a286616a59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c5b4023a9fde0837cbe7d0eff2f3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3c6ba07ee1a8e5419a970df4463b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b60f00fa59f9cdb0e8ff80fe7f134296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116a9aacfc3f36c75b2d8b69c883a02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfe8e85d0936cd4913799ec055a52c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126abf47d2ac3f15579cf6e7d96c1053299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f38347a30f4b35ffee76dfa81ebe8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eb72b33e0afcb630f430bf8d5979c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35d35223c0e45cb1c4dea6d477f780302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bf78b7cda0ba84ffe50ab24124868303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657f58724cc27ffb9e9b20167889c0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eca121ec0f07bdca028ed374cfbfe6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3d8f3f82b36e70b5dd2765c029f69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945fae2af1d44b4c4e954a9c3834c8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f4d12939cbfc06d8f9b0f88c48fbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc177534bc0b472c6cddf15ed7333c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37463e3df8c69499cb087132b17d3ee7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2151b6206bf94c9576651ba512eb54d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfe0101c30943716ef2da7ea151401312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12d31dfd271247c22c42f2f1431a02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040cc2b843f3d90a037c97d77ce1f1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4c55a6b1e0d5fc8b1b0be3fb85c89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cfa801a348ae1c7d9c9649dea02f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b817e5db1ece79c6e1fd18a03aaae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381de69d008023f40ca42ae59d2eab4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d3a4e99ee9d3ce92a44f6a5244309319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9012a93f87abaf4355319a244002a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982275d752e457e07ef395e6f5a5d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee5702e478ce13d770c018ce9ae41a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a861957af8dd64835e80a90d021c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d994d7f856e70504920cc839af412c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcab42b64c948cc865609462eec0d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bb12e915da1d4a20123188bb101bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e97682cdf06b659f4b65302dbb07d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736cbb75aa59b323c94d9395664f43c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3587750e6852c970e7643f2804edaf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008ca2992815c659be23ce010de27c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6118d1f7c2b69e7672f52cf5ac648331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43db444dd4febac9087807316601c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ace61bb4ea81e789019d14153c5c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e854aeb32068c9021b0a77105d9599f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1f48b5f3221b5e29fd998219f52f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b61c2109cbd02bb2b0136d22d84dd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fae5196b35ab71815b47fbdde1761337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694c05d821f81857200c8d493925a9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d791062dca5da8270dcf761ab8c85b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058ab24dd6867ccbb166b1fd910b7fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7557a336737dda67a49819d2a8f87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05e9d4e320fc98ef85bf50f2acaa03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086976c64e097b9ef7287ff3db3ebdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7229253e163a91d9195ceb7218519ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13882689412cb1c32742a096b60cbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769dd7ddf581e463f7e0b58b7fe3ea0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11ce552aa6a07476254a61c9722ba4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ca1509c100cee92a3ae4e908f0b7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd7c30ee76a96f60ff5aa9023b563349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bc868e5802c17b452a92d36f2904f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630c730d668392f8d8c4681f0685550351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0bb51c59d77f708992b54c6ea976b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df404b30f970f899ab263dcdbd26ab6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b6f6022a6ab760a5df1dd8d859204354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cefbec53eeb71ed31523d617b0ace4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee2a4a3e82bdfd1fd12310d47b744e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd384bd7aacb4ca4f846b0511d02cc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabca37252c4a55615903d4e88798af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c067299482a937a7554923b701aff5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41298d258a9b8d5e00aa2081adffeca5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e2bbf9a5f0c9efb450839f52bb84c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad0792d55be25d8f6945cd543c8527362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98af5f19b74328120d23e6b9f5e491363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c7735006959efccf0d4e841c94f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f6e5e12135378bd48b303d585ea8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bacc89e0dac5800124d8271c955a72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a82d76275530e183f41027c6ab8716367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66697a345f31594cbcee45c9f47230a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8287523acd73502d2568577ff2da34c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1a1ee2090a7b88721f9d763a76cd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab6285d2b45e79d1f8b48e1b1bb2bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8472a258092376c8566e51bb2c7e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60b60c9ac9796479a469e497d96ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670c8bf03b605d05db0fa849abba0e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4060fb1b8570e33cd9fbc9f5f19a812375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f59be8625bad467f316732ad9fc5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbe28e9c1f4a3563c68d64f704532e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2135181d42f03d5bd64a8f4b9bae6a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd98276aae29d355fbb95f12dc362c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa7a24ca9b69926f7b331266fe869f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069034c05d842155edf6129e994d173a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc4c8dfdcf96d021683a201cf259dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0190224409fb191e7d8a5570e4b4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa7a5e0e80391465742b516e650b99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447f1346e689fa4f7783df87d2c747385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57902d11c9d58d12a8de04e1c84771b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5503ec0941cc627dfd815fb63f2f45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b5902ff9ea4282386177be507b6ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c7bc13832f8a0d6afe0e69950d5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4565b71d534781f81687377adc02e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153f3a8e8dccbb6f14b0e78ae34528d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4fd3d6603d60da336e46fc902595a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d680cfe5d710f95a15a52f549807a65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0983dcea94a313d04695f92d5ffaa46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59804e17f5e5a78be40b19197e2504395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff9757007dbd92e80858fa8ef0b10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1c2d2eb4e6c4226e7eaa288375cc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93c8f108aaef75cf1020f4cde89f8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d0b9ea88b9d80514c02fa503e037e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9e17bc47d0324fcfb8723ebf9359d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28dcbbdf7df1d612044ea913b6f116401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6f9dee9fb765f260a921c84200f17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1335aa3d5e4efa891f3a0f83a477c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f8b6fa965c662aeb2c47eacdb022404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281cf39253fd6df9267a8cc0e254d9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca483eec0544c75ed0adaf6a91b4f22c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505424eca1fa92ead678f3bc0b62abb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b53b60013bb3a9b8920033b8c1acb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02229859bd8aa313ddd3dba7c9a420409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f475fd1e39080ba439bdc954adfc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b2ccbf8a4319b02dc07b9eee64551411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bccfcb1d98d6ed5036c59010b2d354412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053828496eab697119a202cddf3dbd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811089aed2f7cb5b18568f3e2a505813414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d74461ee8491de3b47d5ced3e0e9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba2ff4d32b4ecd3defe363aac7f2d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69987d06eaebb2638374853d9b31f3cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adb9c38905b16bae2b8c30e47b387d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e835c360fe5aed18a087f917c93940419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eb7ae7fb08443d68644e433e21ce4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09492ffc1f1435bbfa978c69ee83af2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fedd4a7b1ba4734bf410888e6272c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ae398e514fe8d2fa3fe33791678be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af10e416de5245f50f923c35ed93cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fddea34f8483db24f4990af042c758425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475ecf142d2543e871287124d4a208426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927492b5af10fa458f5a405fcc52e656427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea78174f5d0d0b3c71b634634fa69f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5237a8e29aad7c5ad6866068e1db99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b450cd66849353815432a85ef04776430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae214254a6dbeea8cac6e2c228ac733431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432d65d3ab148d53dea9395e4179c92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c544028463a0d4aa8301e5c4a8cd2d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743a1bf2abf134d9585b152f54a30f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9365d6f24742f1ccae8633f365b1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7376e445ff0e012e7aa77e5e0b677436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfbd7e1bb2bf7c5ccdea3c061a7674437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88d23a93005191a6d1673cd52d5ea5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ec564b421295db01edf98f72bb7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db3a82bd89ed41f1ab892d973a320440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c821e84e2a9b0f6c73ed287dadea7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b74dcc66fe331b1b3df9e3582f5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c10bc17f6ff3ed1bbba5530819514c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14404c4e34aa76dd21d24465fbd1781444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022bc701f0882caded2f5a1c394d84a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d540fcc659907d17de4adb314b30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f958ec1e9e054e3c71c0a9049ae603a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568553f2a52f8e71970485d6b740a01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89b4352452ac3e57ad09365c09a42b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372cd7839b63ee89ae1e8c6240cc061450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ed107d1acd1ffa7ce36f6df337660451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086afbc30eaa42b92103491ce6ec20aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079bb4ff213fc9468207b3adbea308c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a471be138865cc3cff00afa8989d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c081474a188c2aeb3e711f1924fb156455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c30c312845188b5a21dd852162b7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a7227ca562819fe301081483f68e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1feab814b2183bd4f1fef6380f140458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dc656a9d1bbe97054f991394d6af7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac172f6ef7e355e88d1782d25daa718460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff122cb564cd972f8697a3949a8d96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d135c0faa6ed7839ca8ae0c36de7616462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc366e1c45a40fed7eac51b43467d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff11779a8c3727b427f770bf2ed67f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c4dfff310fe3bba2295234b0e9f5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e9ec9c60bb249cdaeb65ca65441e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce211e6480e22e896a9df2740e1d6c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4ff697cfb148ddaef8023c4e94b78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892ed96d09b833a3d780b8320f81a2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab37b71290c556a5722e75bb2741a6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9132b1d4ddde7dd272426b5e8c29d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035eaca6deeca841e04c2bb0dd2af5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962869a52a2bc14a519996f1c2d0c14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62678afe16ade70cb8fedde0c7afa277474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168352092d4af777941b5fea957d2e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad364cf92f2be4fdfebe07f32eaa2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569174066ba696f8b2d076d8d9180bc2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7be664fe11d44a9586582b5a13d644478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833dd54ac317b8f2cd69bf2555fdd9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22fd4eaa79f67712217f245075d711480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787011506e7626fbdd8f60296602f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cdac380445e57df863ffbc5545930482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b2ebd264b3f1ea4be81f8232a4f7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169dc72babf4f0d1c118ef6f542ee7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49a21fa8dec6120b1c0d6a0e0eb480485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c8228a981e7f9be752da0b845161486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842f7aa8169a1b2d4e62dc5fc794925487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e34455ffe48a9362f5012997632526488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd8c24b8b3de8d29638704098d9c30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433ebdfced5943a04dcd7afbce394bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9155138d92cfababb4c97f6041f81f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69c0ce4d334f97129c23f457552cbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2818db7782c081c786998e6bd3142d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6445897ee6db964021f407ccb5e47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afac85662c37c0e7bc92cbb20f6c7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c10e19cd50e3e419a18bf3e617ca2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b789f5dd71852155a0d24884b30781a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ae0f28d3b8a3895887f6fad961c3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cd201d2f9d95e70ca93033d255f50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18554e6e2c020d9dbda9fbd44d047500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed415b3b2465cf4f979d2e36d234cf46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99288103c7183f34a67a0fc9ba0d3bc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1586d09acacbf1825824bd1ae3b7395503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76687eb06794c78d1d226b60771ff8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a093819380db762d16bb473d9b4476505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d104903508c5dc8357f81d91c2441dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b6871cd7240c4fa3a407db71ca8c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44cdd93d07150cd2a6425c5fea54a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b63e08c1b1be3126a0be2522c97aa2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a794b3af8a442a31504bcf548c00142510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a276eead938d572a8085155d19ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15143d3fdfad388a8ab1c2a47806d12e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b53cad2a00673010511db4d6449c0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee791f0e912d8a6d25b1a26aebfc0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7ec2689d186a258060e02e7a754e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25894c1466e138171a14961a9a48cf97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46636657e7cb28f91fe3db18854679517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e50e9b1436aaf4455d37bb10fd62b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba2bed1223bded9718e7377fc1224c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c173f313f12fcd2642bb41c382b95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c004c555d8b993ca88a2b20ccaff5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f533098b65c919950006abeff589522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5f408c9bcee3a820c171fd8d5ff2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe55f01d2ba335f2509f3045cefcb97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082efa17851b6abe71cc10029e2745e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba555670768e08090ca8e3fae932c4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab371b968b4300a462a081563997f02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4208672979e57055b0a7fdf37e9eb7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf752f50de701d3a58d337de31d6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e10f4c988f0f3d535462b831fbd59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd85b90953b1e2d34cce0a9b2cf8c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e7ac73bfedbbc87d9fd02ebf7a19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c70c630a906319a44600d351185a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c15c6812db4d7779521acff930082534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4874c9e53319a46b6717ccc37d8b0be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e55a98de56bb37db5b4370c7349bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf956483c604c37b1442f1a18c63054537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2889a81fa3b3ac0ae797c0475b2a66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de683cf07c7659db15cd0cad1409b48a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6b466e28b35af6ec99217069513f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0793da9a81245def258aca3f7d8e5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6bf7457cdc6ae397b7eff221c207b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48192025a20af8b4942d96e695454de6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024295e5fcd41ceef3d1d93059222fb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248bdcf54509556b5a875c56901a8d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed4ee8f074de1b37fdadd284a43752546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a52996a76c230ce451bf6fff6859547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52600e9ccee3c33f5e4c4a663a5bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb337acd053786d5f6c81c6eeefe2c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b642108f3089f6c00c45a0877ffbdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d2fd96034b1c6d9819e4237dd569f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b919554b3f5efd9e1437afdd04495ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12887a30ac0a7dbc0ec036bc689dcace553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2f88ee82b6a3cffe539985c47ff0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aee651a5a3504bd3ef61ca646d4fd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f07ec07820e0bc106ceb78ac1c87f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057817c2e37096ce37d82567965c4b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719abc9bfdaeb9e41d90534fa8c95e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b587d37bb2e51b3b07cf1be9e8c83a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69359036c316300ad6b755da5caea579560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959525b0fe53b47604d1b59238b7683a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50455a26a2bb7a1dcd5dd13430fa7c96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487155f8308da5e37819f849a466e971563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d4b8172788c0fa7b7828b2769d1b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73c878eb52361b8b9e73925e57cc4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d74ad144f6e7a042dcb4ef28f78c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65019bdf5adb7a5a906c4aeb11ea63f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac7f8f17caf90aaa336eaee8084660568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df731659e4652213f817313b70de4c12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710e714ddf1e9b026fad81a087c2e35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e98cb95dd70f9935bf01cc32959fb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c63f816c22f654bead996824244eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60cabe09f2bd4d818e163387506943573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3bc119dab0e0ccd1481156d810eac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0846ed555855b503411024b071915575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77ee860dbe24fefda97608c30387f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627835f14d4f053db89590b6ad99a1b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47a2e7cf2f9875d34151977641d520578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ff75426d8df93722add17518d200579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad00a7a889f4a7355872d8a0ab3363580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a3feee9aadbbb597533c919ddc20c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78428269759a40f0f8ae594bb2fe1b7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410a9026e07efc1891c2b68511fde2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77eb351a92788026cfdfa35b59e3b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5183c8963bfe8e3b7e17e9b125cb78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb70577fc2eea9cc2ab0604f72499a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caf1169515dadb83b1398c31a7c89e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06675752fffa722e5183d83f2462e07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56bdec8433917c5d197bd89c5bb927589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddb8c31424a146b7c27e892a09171b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbfa7d170d79f81b5c1cc25f158ca5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a865056e3998a7c625ba24a500262592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11df2656724498d413165b08c6bb12f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bad3a0fbf6e213857f505ba226235594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305cc7b6a86f6dd07c196aee187c7e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50a1eead28ec6721ad2e39b19534a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fbab0d08c10d8f965e1107aa70b42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6c8d2d853f066260e4ba16ac32c68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a867b9ae04a8ffff35a0a0ebe8fe2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b81b06de5246a18387e474250b4c97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6b5d8afb0aa97ff1081d8a8021da2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d52e29dc2dfd5961c154f52e28082602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89008bc211f0f8b0f9eaa08bb6eb0855603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4b964d9d3b4e0d8854dab8a644b78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5165121f73164bbb076d1ea0597da45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da8dfc0f0a0e4a86c805b68def246c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7998a8f4e13bebea56ae073190fe5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7524044530fbf7073a6d4b61d46df1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c167f244b859f90ae1986c73aabc643609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724141fd12b9cf4b228ad34fb64d981610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a204b1122ae23c2e6d25638395442611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915046d15ce0d370c09a31616287e53f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5971ac304c8fd5797e61e4bb4b2c810613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff568a107a01c6dd5b5284c579fd0779614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc08b3d16c92084c7fe8a8daed8070615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589b1be297f14575e3e9bac60e1b9cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7a1f17d0a6a3569881522b2174cb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b721a94f1ff98ee32fe7c1e1f19bb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2290b8ecd979fc5d774c6788b8ccee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1307b65c26f679f0035b9252f69a097620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daba1f966dc94da0104b8597697c590621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd89e98a415d4cc33f79fcf59f7df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de33491e436fbfa9e636d75d03c56c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce35ff64ca37db3e2be0082a7c2587e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239b0226899cd4700406e424e1dec20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8151deffc1346ca5164c069c3b9c94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f90810aa32d0dcc85d353719ca384627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c38228ad0a8386e197ae8a4a0f8773628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048728eec2c7d3a1ff4b275308303646629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc48202c43eff880947bdf1b477588630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf1cc25c7355ff0968a2e1cd6df8ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da03650cc379553b819118a87e431f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decdd700946cbfdf7aeddc2c63485d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90332d7a6aae7a2106327088e30805c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6819007c6e063bd694dacd6a4aa40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d0f40b241d1fbf516fbe786a1eafe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995af603dc5bba6766b2fbeeb00d4d98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7428f7d1da0c2a19147ce4195316140638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93050c13084d9fcc61ecc35fd4933954639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a29a89d4d4e1ded81e2908d4e6814f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcc9f2d47a861551343df7648242b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5cf7637354f6db6449b330b3f2451642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb21dfb77bd734e8de1ff07aa6a31bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3353e16d964498d3a3a89a1c2ae53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6509e2a066c3cf928abbaec9e23078645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8cebd69e2fe877401b9afab0998db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7149528e9cd2fcab8a32724c219231647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb610e5c310c2490f35959804d61d34c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479ce30ecaf9b1c9bcbc3722ab6bd4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e35d154e9a2a64af3c520fe0e3b07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f99e9687cb2c039a4f439ac07f1d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e53a8b85327f77f06e005cc3b4ab6b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a738af9455d34e8b9c6ee92e9a851653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75238822216f8a6a0970ee3e5d9f23b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482379fda2dfa1d418b7e94a6d772e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae77b123946703fa8a9b9533bb1be1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7df75feca22967d6ff15b35930f36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467282c6235bf18d5a48c4df832d1b15658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773c3390f74e39328866c69c9312c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02cd341cf6b12a3e3c8e72eac5e8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d677eadb20ed6032439f8d6fade089c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bfea466a8ecfe95cd4dd5e7180ed5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dcd3d4b452a1c471ae72dafdfb96c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63525026c7b9570a3fd8a16410b78976664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587ab4b1f5a606fbc9cfe402c7b235d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fc739ac34a0d38b9e78d6b4360f49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194051c274cbf4032c842f4cba83f84b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443589a354a181370de1111ec8aab2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35eafeaaa1bdfd60b1b7424a881394669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4c80ec76781fcaecc8617296879f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be91f02393f08ed7f65ee87c6b1277e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0774470c7a20fc1301d10b8b7aa028672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e8480c6bef508314a8ae18a0f402c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef8938d1598cf88e425ec936bd2fad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df95f2d0568050cf58e7121c67fecb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6b8b4ce0fff02818ce74c91ff70f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac462ff593951de6033fe0f6471d25de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb475da2c7e585df7e7740bcf359c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b5adf4f7b8cc3268f65d73188dbc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc89eae43dd4cd4b9d48b9af7c2f944680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72265fede633f91e6d8c92dc0a46a5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06708b5569c837b3f7e7c3cabf3b4f76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bf3a01eb280147084530396850b16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959d1bb695312feb72c2f807775cb82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df744a53df7143d16e963abcbce0220d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa9e4de871edf08603253b67020c39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a2cf3b67fa8645f7fc88bc7bc9c37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c69aa5dae20141607b6d8ef9a5857e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f30cc705216480f41addb66abaa3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8464222aa2dcb8cd05d13caf4d779690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c9be0c4722155b5cef949c73ede38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e55fdb85b9905c58a163cdf662119b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e1d66f00d1505d22d4c4afc7066c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbb6bb0e285ad481e1d395e1eca737694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f1874a97212927e6ebb5682d2ad39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016bc798b0af6f3353f380d86fe9b43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83e60f424ac14afb413c86a9eabc29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485887542f5ce30d9bb97849ecbeb46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5739ceee3f0b197ff343f00d3bd5db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a738fcf95f425349a5c454bb272b9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be6767b3ff62cd0a351d3f25bbc626701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c448502ac9ded1b275bbdcdda50c60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586428e1606317ec3d14c06bd1823b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d4b43c58f84ad0a224beb4b123c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a923aca53e07bc250da61cd7bb48259705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4e68a5f1c707791610ce7bf8d8df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddac1c0587107bf4bb97c9e1e6f6f90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870421f1bfae1f7124e6ea025fb4ffa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655fc0ca9b3195da61c9850ee4911f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19f8eb9dd6ed07062a433d03a038d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16427dd375363f84b56704591faf2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e591c2ca6214a7683004fa23e9396712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc54ab94f21245bf6993f6ef81e63f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc56e49837cdc36611213e78dae150c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d0c16adc211c1c5e97b204ec9c40d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b862425589d2aeda8a85e5086bbe1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0012c4ed7708ebda1c7eae2fcdcfc0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee76b0e1bfc41c8b5ea62cb3b39062c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895993c82cb771e282be38d279bb26dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3d3c4f305cbd0144220ee154ad5f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c0dc997af5b6c4222d831fbfb012c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b3f308be3245124180fa8a4e482c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb910ab083157abbfa475470ea2183d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae97e29d3ca9be2acaca74f35ac8653724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d90cb495213b323151c2300fbd4bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168efadbc94a9fa47feff7425a74f673726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8134ca0444159621c9bcc718e65f1b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b51756419dbbc7992ac7a4f4ddbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70309feee3864123144e4669fdc2622729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dfe17ae4c473501b766ae8ee252b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c61b39e19df44a9029bae65651450731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f40c219605db6ee381d193892d9719732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ebd121e4a8b3795c229bade0a2901733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb667cac5bebd685f367e42adbe900734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d660b1614a032ad4f3685cda74982c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5033761d2bf7377f25983151375f839736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9311860664a6e6f1438086c4ead778737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a640ee1cfa3811db8256c00c59b6ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf8e25b85c3aafe1d10a323f80ee6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399ccc70630e43c7e514bee4a9ed190740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef86969444cd7697dbf4c0610b89237741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54598c1c59e8c62671d3fbc65b0d94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea952a244d0b9d74ed21c266962d7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839a55315604a5632ac1cd8828a1981744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921c4162a6b786e32d915c738378ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5d25e1341ee3f2431dc128391b44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a286a69254a4bde12d7a417de9bea6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdeebb599001580211a27fd623ac64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084a8636626f06357b3b40dfac70e27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e117fad141c51cce35ee43aaf2bebfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a2f5ca5b77982a0424339ba98f3b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaded2d888d5e162e2aba263baf9e758752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951484a368dce193c2312926528d69f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36800cbad5d8eaff561a6878740d17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35da281c18f0704a5e66b244a689840755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe931d1d8c8573d09f90b046ae5f9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa0dc6b6fe097604569a7ca165c42d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2dcf80d256e82c1cecec8ce9c33c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420261a649f3623b74150f199926c37759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b2b19b468544cbdc7cd664204f165760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b142643bb43a24420d3f17cf27f818761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66fa320732fdb87d9d4c96a3f9edc3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5e7073a0d1ab500173c73ce9d302f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb24d3ff8822b1575fb4aba4d9b88a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bdfa892be0aa7022f904bb7ff012a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c57d478a5cf5e73326b889689d85c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dcea645903a6520c0d42ca071a10f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>