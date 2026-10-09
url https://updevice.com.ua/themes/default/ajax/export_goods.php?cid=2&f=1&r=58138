--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8be8c75fef89729f28478665ffeeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d744efe3956bcfe36c5a0a8927fcf5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867330aaeb7d4dee538868113c0577333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b13722a40da3344967fd160ecd77774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e20fbe832a40286801d076dbe2865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e0e507b9d24fa29c4e2e4fca26146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb6ddcae4bda9a2894b1ab16d60a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5c15a11289ac5408a37f55844c07b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ecf182ef39bb17414ed137c55d7459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f276d5b7c5884084b8ecd8fcdab4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d78a30a3902c7996f0f47b761d4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e8d46c3c9c6a0d0ea66d633b7a71c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384394d6f1295fdc81f45ffef16258213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f200294a067bdb866a2626890cc06d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45390e23cfa4164e9fdcc53639d03215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a22c2a7b2315c2c0fe9416a90a49816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e8ea2775de824c8b9bb152536ff1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b789ccf26ce7849f8f972ca301bfdd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea88edcd76c554b3b62222e36dc865019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd9cd4315572ee3663081d560b536f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5827ec7303fd302864ff83508a75021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b25c3dff11e32bc91a99202d4c425c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04efd5d55cb220076d07ccf0010033323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0510b3fcecdf7458ed8f8fa48adf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5089be8588f268fefd496f22e3214225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0261407f78864530c9d57f31ae2098626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223d52c8cbdc577be971428fb7e402b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27fd2a6d7bacdb655c4c1c1283e63d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a646fe0e4a4eb92329aecbe8006fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57070f773faf2192372ab1721f40be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0ecc79e61379c58ad91a93a1b87c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84306eb50f5cd8b256a723f25ce0a80432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250fd63083f2e447db3844e1ad834e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655481d4d9d0e7514a672294a995ce4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa74308b36f57b4ecb4fd6ef82a96035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d5bae7b31923ac5e0f903daebc26a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c08ad0444919c5133b21bde85046c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd710c248975cbd8d327afa862ea4d0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074400b7afd23e8780c24bdf0423dcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e2a5fa4800b9cd0a4a33f22173b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00468e5394d205596bde5fa16569d31f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedc4e539ede178e0956a24bee3cc9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f217984185a7c8189e95d15da777a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a8b4a67c3c0857884fd64d006d27e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826da7ece1fca05657d933bd587044545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c78530991ce0625c71f1c5de7c8b1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110db150e864fd9a2d8c6f1edeb1e6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5743cd84f80900f9dd4769a0592cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca0577013bb927e7efe68cb104d2ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f38f7dcb002628c9b68f91d90168150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c3ce5d6379da2a24d455ed84a0ca651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2281bf17a3a78f1492186916c6ec4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2159d886959a1105427ea9e00d6a7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94fa4fefc260117cb206de6d2a772c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d02b59b1bd3625dfdcf8467aae595055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7b836e4e4568c3abeaa16c6f0847356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922d445147409b309a74f4ffab23be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b81c02ce71211b0f04b635d846cd0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35362456c163acf8afa6b8638db394959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9b85ed10520e3ceff12a36e03543860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bb1ed1af6fd61d0dea52ea7b27ca161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47635c30d03a4177fb7567c8c352a16962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cd1e94fea8478a0cb5f8108f455a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047be211d9724541494ea6d3a1ebe4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd82d0b2b5815b45e378388178fcf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd10c95e50590ad38625ef099ea1c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1d9d708bee8e17c3d3fec66fe51567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573673adbe5f5914f8365d35e8764b9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d0c353a4512a1fbeb54f8b180281d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb6dce716594c18160e0ee34f159e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c674a80d77e58cf63e76c1c27c53c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00942f30c3ce893ce9301410fa5184272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6945447429e5cbcbaecee8848ca467273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11bd44cae064101084fc201103b73474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc1f6c3f3fae4832bf6a356dab2eaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78706599506ad6491a4cc4758d3990f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0341249b1d52b47ec5aa020fff406b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0f205978b0c060d78b4be6a4fe3c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199194848b8220ad877f8ca7bebaaea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e8443a1e29fe9af465c1163e118d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf04e957d9fe2cb8bc4973b546140c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac3a7a98e1283e6fe4460e8e62ba9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d9e04bf3cd21cae49c6635a0e39f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117cdb0e86ec5fe72423731e9d4facd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f43428f7a0176378960affa36c82385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b605dea772773adf6135854db8500786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e81c6e49e977636bba83a695be547387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6fc888ec6c0e416531beea4510a0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669feb65ec2b670b24a6a1a6001046be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96043f0530d2ea576b417e360f80d87690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4061ae77efb3b405cfd4d1864187a3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f81bbc79a6dae440a81d19cb4729592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ec5a8d4afcbdce608e9609ce8ff493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08274e865cb543573f8aa343c193f3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b51b262e1a9592b557e158c194e0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1caae34c877eac5bfb50f227a6e1ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1bbfc5e70705f5dbfc9317e8603c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d79cd3e3743ea65d6419f0a46f553b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef68537d7ae59f7062521d9cf3a8ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecea1366c3f4f14c63d8ff06172241100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3033bda02eeafc4ecb65d14b7a6f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9559e3d9fb64611d9b8d56d09307f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928a20db5d311acd36980f680b31ecf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb1aba20d1571a2b2ed29a65224f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b92f646c37ab4a12079298849a54f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71cfda92e723ea325fa7173c2bf4a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f6850569f3054524fe54b2542a68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154d0a6783109b002838ff3d06959fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d019ce6d6a976094347208b4b060f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc3c393062aa25ff8128e60e6ef7b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e1fab715fdb94f313316d046e64d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e6aa226f755f1bd8627bad4547ed3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01bf6e7dd4715da647b3b55c6d923b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3971ff920ed07be126a02b084903fbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b67ac9b2bb57d20b8dc432a628949115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145048d135e28693410a7ee0e22d13a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef12a9dc92a00e889d812eb3dc71847117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c399a12238d49f84c815a908cec07f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f54cc0c0736d3a17a134a0a22aaa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264a8c6c3b01804fa8174d7aab4df8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7e6fc9f7e300c05e80cc6171d45a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf4d751c37dbb9438d2314d3c09ff3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90fcb8b6819a8e3e9cace5a250e01c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730de119481a6dfef69b05ddcec7c23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed59292899bdc7e43a5512dc6bfca2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d0d464db27606230b3f2fe73cb8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba698fd2d030a96b3280de8a6a2daf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480054bc79ddef183f70b8f85ed54a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316090723f241963ad3d8a8b0473797129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c14d687af0ee48f5e2e9044e2165e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8d1fc0fab5dc68211df1431a6c97b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec0f4ee9bc595faf1c1fcbcd9e2d6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfff2c3694a07c7c670b5a408998225133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c8cff9d7903221435113a98ad73b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b642b4ffa2f5216ef2107771a65548135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041ed6ccb8b4b940dbb8737c06d19b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47103004d17de7ab11633d8514496f05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2518efcd1a426f1143357dea8ccd83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c37e875d6cffb9a12be2a1741ba1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303431ddd4194e7561e723df313988d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e1a00ce42e4204ce94bfc97fe0515141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37c8630437690d95d17454d1879334142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff6bc239eebf69d84f8890d840f3bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e18b6cd928d32997899d59a9ae3f65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f83c1e1ec937222edbe06f634a935145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7935986ad57be1ec3b7f7b277a1f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a338b32566f5b0e7b5d8143e394372147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0586e20f20afb3a4cf824d47d61f18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344062eb6ca25f437ea8c40194711f23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be2c042220e2a6fbe2a6cc3a0b6164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6393103e198ac67d72876699a09a01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9575ac7a609686d190462e98ca609152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07476a1beb88fe66110aef0bdd86f5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9874f8d5aec34848e230a5236c120ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3ae14ad61076f2f33445ed7d0fc4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438bed232e069e95dfa1e41b1bb746a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6658ae0ab7e651b25752b0c930185157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0007e15317de4f1af88d09c87c57ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039f50144b0a9be75c50860fed58cd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310bf6f52667fb0b3c2f07b61bb5917160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b13e74cebf6c05bd244261f74322161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e404b81b513efba3237f711474fdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9470e09f961fe66ef2d2c0b236a76d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa9e95c7ad112fe7dd227c439dc716164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50ea74c63ef5d2adc141ebacdc6712165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e430e997f414a4ea8c8aebb9b84ac5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104dea6864e867a44db025eab2634ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea201d81c3e0c65067b33deffeb0020168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d74eba492e7de0155eab443a3f5614169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0f58de00d35bf2c23ea645a73e8c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab378e474a3a96bc8f0f83fc55aa39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a914935af86b331e2c901b5046ba599172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02d34a61a2b724a52741f8db3e7305173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18dc3f3629e080d7a6519c4207c285174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeec00e43dedded8444c6ac121a696175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282516cd06509c3eafb5eca04c967ab1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a2a9bff36534f71aecf513fcc786e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5291bbbb417c3ac5b267beb91a93c7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be434b66181ae69ef6d4ee79317a115179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ab8c4b2105095475147a5239a7d48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7aa80641afd437be665a32220ba90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5929c20dcc1f85b3087f6bf19ca10d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecaae598af0306823d53e20ecb59f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95321f1d8ec5c6b71fc69c59118ae2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33813ea98fab785d39dc9bbb56173eda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd193116beeb69b99afa853bfba0e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce34d0220236e1961bb0b841775392187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceff0fcacbacfd5e92652c607558756188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f06a15cbf877009daa6bdd46117e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89c890b509f0f860f8fbcae6671ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82333c4bb12581d341fa6698a405321f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb123e3ff07eb472dcf6246a7a1ba0a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d8201a47672c4743145bdbfb19b07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40824a6d60e6a7eae2cd604b55bf256194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13c2e2ff0b78558b6604b6ecd25c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edf7654d0b3130edc3023ff2bc5354196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71795029fcc2fe0022d25eddfeaae18c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72fc65ab3063bf7fcd43d3c00304e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1878345823ac94df781653c137dd33a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4f6246ad7fd1f051f67b60499d68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5884e2c196a7dce6070e810f5346e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9cdffe919b4b588b182974014686202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125b9f25f589c0954513697d5cbdf8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74f2e9f3ada50eb2a3559a2a12efa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3dab464087471d535b1ab41fb9bdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b75beaea4e29bbdf376d9cbecfea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15371ca902b5961ba28eed18abc15c09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350095aaf910253cd7fafb0e4a421e7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0abfc93996cef043140fc07da481d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4df33454c3bfce77b76cfbe9c0182210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b993d7e78407be73a5f77c88624ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f924bef502d13ee5a59d875a04e18d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b56a11cd8081566a44ca0e18691f0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed9117b810bd1c58e4c41ca3acf9c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0809199619924f479f73fd5ceee1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97253f7439c4700294b6e2588875cb0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e9e398baca69d71c2d0e7ae7134c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bca62fb842c853a4e8039ff435960218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4e90aea4e288987a09ddc1cb81c89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf23e3629dfd3dc952940ff9132790220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed845d6ab843540ee2bc1bbd7a0034c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e7f5dbdb130b7e49a048e1815f49e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b87c27f1b41c00d81ff64af95ee48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d555bc69dfd53b7b4a5ce952c4fb1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb672aac00e84fc5381b27082ba57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd11a3d3c288074405d55792946a8d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e17cc43ca98371afb9dc7ad841a63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b87e87324c75d9d6cbb01d66ff6bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51979cf838b6018879aa1d3648227768229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d9fdadd48acdd349d4d2713a8572230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e004a4282661ab712fddcabbbceec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfd3aed7619d6513672c6ee0e3a367232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b3f3186f145c77ce46fd8c45d492f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eb84666ed59b20d08491dba180530234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260c52cd6f168c4a4f29eeea5b45de8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1598561ff376dc12887c7057082a0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74920e6539fb7db7fd0fffc854ebfefc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c8df983e052949644d653b634037d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01debbdac09c89c086a54fd73404a53d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c28b7935ab60088836b13e42c071fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968e322ef8f99f2f326ede606f1def0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c809799856b1d466c5548117141737242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3e7e9b4accf025537af2f644ee63f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d48e97c76c179a6877a7687887580244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835361beaa6e67cecf851b4cf2811e6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecd1a0ebf39170bb0e43fb2388829d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b204335ec5ff7ba10c80d5709fdfc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d70bbd3dc1c4d62215a187230aa4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48874a88a880759d623bdc9ae81405a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1b4eb350c96739ec30250492b1e25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5284d51cc13da128c54659a4c730d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97947491b67cd3da7538b909661a4aab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487b2cec78a983d6c69ca82a1df1cc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6deaef0d693468b16c176c02f31d82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854281a2471a02e9f8f448375caa5780255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e66efb090984614bd0fc2f3c406be7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba26948f9ff58dcfa254813d89185e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dc09fb8014be8f3b8ee569db8b449258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697794b110d2b8f5511ab91d68e2cbc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ecd35f69afdfb548822b093305579260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db39d160543ce52a553b23ab9ae9eed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9eaadb8b6163e1d63ac241b795d1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c9cba32560b75e85faf70174369e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a65172be631d05c8bfdf3db62757af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2191d01a1a5e1eaaf650ba60b3ed8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d896a618561fa5744e119758fffd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aa92ced7d557ee489e6f48d5417a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4729cbf43668ec6e46b03b507231f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aa468e95d20050601ce0dad27161e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3635bf00af6371a998743eeb228b939270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8a737515e3757010d3ec6256576dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1d5103bee11be693d0bb79307187e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cdc28bc5e9b1309324137b1e7b404273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6fe6ea262593e922f5e3562b1ef24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a0095ffe5ba2a42e30fc84c2b45e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a193e60c65b459e9a91dbd9d5e1541a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f683d76b8aef89a5d23bc7222a6971277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380c6f6a496982a8b1f01ec89071051278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37fb9eda11d728545ddddf34d20309279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845199d20393c7975087a848df451e9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6d4f8a917eb49440af9a3eccc16e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c5ff6708a3ebf130ff0c905390afc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb69b4c9f919eea6bba5ba18a365eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b457e5b0db051af813e52b8ad78d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e968cb22c3eb5a04b724faf9b0a7a1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d601052399d12eb955bb4f21901a19b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df3ae225de1a39cc9e6572ae1266f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa0659f2c44735202027db196d2361288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4105e1e14d95162958dcb0abbe2bed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c10808299e2a2eb3b17e14d2daeec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bcfe59e3405f62b56a62cc7b12751291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e62e0162f1047fa363a4ce01fcc8d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a91d56ee4ca0af00a0e4fd1a5faa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b5fee569b2ef1a674036e99c7f9c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56aa47ced45be6910838b6c398e06b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196621fd90a85113c2c655fd9f271fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e4eeb6d4725b2048874acf48a18ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafea7500e651ea7366034b2104b5bd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c59c0e4af3a41597580ff1c7f668b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed791ad7c09c25d15c3395dcfcdbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97955f6e87a1dc54f1f49a9bea176e14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824a756f89e7e12e0d2a7e16a0a23a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d283c6139e1a90823021ea47de1a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98a4ce08f384b670b9e3acc962eb71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c7580029b580ef1b6f54ad7958e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d55842f610c0fb5067b7267ac5b35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6df0b47e54602b1cb6a2d2bec98f19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b8c8452bb01093cdeca37b97cbf7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4903aebb7e946f18c1218887c231d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9454845145144e1634fde2cec6af8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444596227ce344f706500577cb72928311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f25806667013ed9f4e152cd9854a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44fd74b60150cdee6d6dfb50b70622313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306433aaf3b4fdfaee6da01df9fb5028314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd6c17905978fff5b8ab9944ff7acc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a8b8e032b1847bb7c49bff4cfa498316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647dc699e65397c9538e673d444678c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d44575ee46f9e93368b1d1df123f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb83d6c37ed1e7de76e063a2983bda0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1f6cc3c4ae83b753ec09357c78b96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a46ba3fad0b9a7c15dc4b948617d1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5268895427156fd8b602d0ffbd181322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff2e8d4323154ce927aba0d774cfcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace4845b2c11cafeab1a50c80dd0da3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094dc804aa36d36073e607142f34e70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e9d8112d6e9669cf7015009b2af89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b959644c2e674019772091be075a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43146e580193fe6fc375e18071329556328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23a3d761e97407ced992768aec7bc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59246a02796d333c5f1159b6353ee4d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500c5615a6c5230dd781b7ac43e555e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170d539f804a942dafd057d2dbfd42b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb42900be75fd2f2c54af77dd3dc8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a906f9f0c13236847cbd8dbee6297334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd043f8bd5dcaecfb60a84247c9125c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043584a6e73b418d16810881c004776336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22c8e0aac2166584b202ee5f367cab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6127fa055d2d0c35aea1a02de79aeba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff4928ad150c89f4d70d2775918bf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd93de8fb17b7a0416f0cb7d016f47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b65abc04d63f09ed0d69d8601503e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36404146a985537b6aca4c25fa526c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b483ee260782ff90891aab22c39b861343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573663ed436a67ccc3a0e555ebba7e0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37858ac8d48e690e3a5212200f028335345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790793e8679f87228e1a5b0f1a78b2ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdc47f987160d93568f1720e096408347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2c64fb2478575ab4233902448e9a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb5c6a1e87194ee5eaf3309524dd74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a48ed388b876ca1dde34d4ed651b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec2d8f9074af1bf6756d912f8aaca4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154b1d85fa29ef6376fa535b41b3ea2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290d07ae1cf4860200ba9c28655394353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac769aa59fc63de196f2b02deab6083354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d6857cb8ecc226510a02db63c33e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d64f2c5d78eba148f0a1305a102cae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b092c1a9e95c4aed2bb5b97042bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c84e71d3afdee10fbeff890ccb541358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725682599c49b24b14d6e5e5402d0d62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd399d0dcda05421a56c95770c3bd00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee937a50724b3b7666ee73b4f42a13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab683317b4f50c52765aa9c828bdff3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dd73a613a3f4c70e1dc07488f211c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127b11dd9f453441aca1e86f6a0e07a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f2c8e65d04f487ca276668a89342b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9c8e59a11e79e125ccefda144d036366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7133a7a2fe44f13b67abaa0bf0f660367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8edb438c09f5ffc2a2245fbcddf18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea5315e88eff60e450adc970c446a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab58cb4cc02e72e93ee62c9346a2e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32840455b3d1ba2a79a51476b85c537b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274a50a154d76bdbf821e2d369d0cfb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321173fde1672756651e35a658ad0c16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc7b95c4ce85fa99781d8354ea19b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6ad7c6d8fb7c822e896718566bfaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69029d2cd145c1a369d6ac77c67e8cec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7d2c316b04e7a4686061e776c8ff1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b4c720aa2efb1313267f55b7304a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81fb209ae70dabc3d7b303b5d516eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8fbc3a7523a29940147238d25521e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c4d983155f6f1b60c55669fa1fb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1ac02f4b8b10bbe42d9e1ceedacc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879a6d4522871ffc273927823918bf5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf7df0873e946262f244d4418b79d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0708a6f77f2daa143d2ad3f4b996a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b467d5906f097c97aff7693aec8caa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3311a52c7d7a1493d1c72621dfa4a1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5fc74a582ca20cb14447f85f84160388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c9c1a17bae2107be2be04374d6920389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b586981796ccdad296c20341c4b9e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dae16e78be418f420ebd13d54df265391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5b264d07d82e1ddfeb0106233a9f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136ffa70627b58967b2d01d6cf980f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eff7ff75ff98251f2bfd971445f22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbcc3ce20c4749af901d0ba4318301395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa39123f6b325aa1da01d06354b3f94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d926e8509b71cd68aefbe4201107b18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a160eb1a511f8e19668207c9a554dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080783c9a955917f21687144146a5e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a0d89d75bc3c9796469503c638e28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179b1cdb46cbed0a4b7e891c3146d3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe99a1808508ee95ab948ae192df3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d0d4b34833d7f77ee0ca818eaa16c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d05ace682d068f6ade72f986a216a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70354b5145409820e79dafd4f9f8cb20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741a8f6ceadfd4f8c7535a5d48497eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f81c0858ec72c560444993462bd46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271fccc33da8e0862c301f9ab99ae5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec58a26ae4260e69b00f3ab3d59dfd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53901fe06d871658f80b68a3c2e406c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee41fc5f8e6c87863ee693c31f9932411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2a38ab0e5ef1a8b0f7d12ce0d98cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a0d7d86b4f063a92d10450b4d3bbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8e559ecc2b832e6aabaa7cd14b3f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157871cc37b237690e5a6d9b82d9996415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216b4b193dac1451925af2a9f21180416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e781223e02526f256690a07e9475f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6212e66670be4f09403aa83c9d083418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eeee71efbcacda66c3711c1c85d50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8294ba28dc2a8ac8cda5be308a6452420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeae90b3dd1fc58be281b785b11a83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf76ef8dfbf525c033049bb46a2de6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1430da790e2f1f76f6f1ddac73533423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b452fcef53339c0ebfdb8b58d4f20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcf1d093c3002c32d13a43b97c2cdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1249225f49c96752bb2caa8aad437d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb93942c6c908abee88bde13524d29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e194688c341a83d4aa3d6cae855574428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e8539894c1e65d762594fa8118e32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e206873307fd501264a0337c093379430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128ef509743ea39f4b4a04891a6b038431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207f7f8df41e47955d8070dc6cdaec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84f4f663607c6c270d02ef6478e20b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be71ba5c236d43784e815cbb219a63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2b26e0e7731f43181d32ca56da060435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d24988a165ce4976a740a0ba1bf07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c3402be7aa22a77d982b7a6397c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2c75482cee988ceb303afa21eb97b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985050d6f0a07f8132ec4bf91326714a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5d6b9f162820a8f97dc312f0f826c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034b5e27936bb41d6d41ee5b936f5f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75988d75d786e01c9f518ce34b0ac963442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edb092e489b0f5c67ea8b947ec0852443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf114fd1b34aa76a371cd6cb14e46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c13e099453898836953240f19bc5c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a6893de951f453a8667379c52b6ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874f194d67fc677c85ae7e55c86676a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8ac583d910c49414cce76c46eb149448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16dc8c2f6d305175f834f843e9448b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3297b3317ff78ba9a668bb08be258450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40894d490048baa9f06a7781bb55dbd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd22d82d083aad79fdcf8f676faa4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4afa2acec22e92aedd8d5d16b08e46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86907eacb46e843992876c8fec31d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7377757dd6da155535966809f37a78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f48283c7331f04ad1d61918c032452456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de001e64b6ae84535c00718ae01c56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe836378e0a6ace3e25ab6093799f86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d64a3f77546b1c60eb44eb23a8b05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44036919aaa94f4b53c27c0c86dcec6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77048b0a64c17cb5713248e48b93d40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197b59fbc8165c64eaf7dd8995a66f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360df16100b920d4bfaee79f1e9fb19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd197115f06e46ce4103687a738886464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be35c7e3c1143a71cfee8934ed75cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0592876ca93758aa5b0187f4c27d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2041150085a31cd81eff39d42e0ea76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1065663aade1a20d0b80d8ca44aeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eddd8b4dbce1cc2623e4cc9125ee0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bfa38836d94ffc48fcf6443ec1392470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a271604327eab3e9c6c9d209e3bbf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80ccd12e44db8c786e4b3ddd39713d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d5172d5549bf9b59b54aef3599908473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea027529c1d0835df468e61597f3c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d781707600951da56d311f9cd7ed24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8465387a75f5cfd73d40eb038e36ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6c521b3cdc9eba096d0d42461ef46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eea8934a00db4e8a936b272424d861478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c772c811147f43686eda3b0cf3ace9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63207195079702cec72137155f76a106480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001687dff33563e1d953f262c5a6a87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9242e573b1b0e7b9df7d3162b3a95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b02b094dc6b1c2cfe8de5bf5ed8eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd4b1785fe4fb22231a8484683d35d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0539826033fecc74a2600fec6a7bdd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d896cb3749e1dcd582873b84658fe5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccf10751e2a783119b7dd116eedc61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf39cf8648c7ca45eca95b0c1953fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b5dfc70d25b5380e27cb245c1629e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b33ab7f352d17da6451d8b044f36a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116644a2565ede5ce64f08c7d1a699e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9e7f190d1b5f812085648079715be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a17675ebe2ace23da0763e87a31eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2a56399da94ae1b7a345e0d9f3168494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279efd645fafbda099bbfdaa76374ea7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe404714c027fd5701447d9cae2065496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04424d981ca83d4fa5086826a3bad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bb56b5df8aae1c11294233c2b9264498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7328105790215cde6f4551f40ab335e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af06f944e7e453421cae30f0e929e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4983e7554f2ceb8d03c5fe45ab81d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e16cf203b0714262df63a9057de59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a859d8348af7f0df20f554c3b358b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eac249d6afc75650e5e23d2800f190504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef861ffeddf7428b01406da8a56e3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef685de84ff8e61bc89891fa1828f81b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbfefd13e151ffc94676ae4c8e3dab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e81dd8a4524345a2f5ff9a01384b7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43612ff885bc0980922c319188d14372509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f78a7ce6b5cd171b2cf659b0dd894510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7804da8a88530271a6283273c9411d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40656ee9d8c5ee87605ef9e286623da6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9946251c98c9e0bfd5bb6597157c20c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fd0aee2d958e484a3dc0e973ee26c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdab0fcc443f42c21a8ba3cef33f36b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbab09308322c53e33db0d4f4c4f41e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547525360e45b96ab7594c1e44affb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745020de16e9cd90b158de0b39a8138518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0821ae825dbfa8e354942c7975757519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f62d957c77653bf2aa22565fcaaca0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260de90cbee48cf9f4f78b977c205e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692b19d3f6fd922949ba31103489ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c77c9965c425443226deba9fcb9df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18b35c22eaee83ab65cb8572aa9e7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0d8d80d8590ef1de895186235bf1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0267514379ef7587af2e73778445f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76097ea980e801585220ea4e3e9b0cc5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5212d9de841a59bfc7bc77dc25284528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aa79f6d4e86ffc9cc88b66b54cd62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0c97cb6a708e4f7e3979630555ebb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1953394c1d0167f29356a8357d645b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa1a8538d8f89cdac406a0d475cb93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fa19b0dc9f5c9af208765e16e2bc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e30569c7bb8e0567cdecdd467180e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cabd7509bd863a46cbecb2d922b325535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8d9389795f6acc015a3f57ed61e79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0648be83e46aad00d43d7650da3faf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef45a8c569551973ed1f4621a4e28ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc8a3ccd106a2dba3578ea47ee613539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba87bc6bbf7135c76541f263744ad1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be23499ea4db6aec1896f1e7dafc5de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33f0d4b9c796f35e22a7179067084d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31776518b877bddd9d0ef9d8f4ae6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b21ce2be97b03d312be6c4790dc7d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ca7b3da25c0374b8df8fb05068a56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569ee7fb2d49744c057ccbaa1f32dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73c196434bae1d0caf86eefafcb85d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13eb2933bc99e3333c797db32a3f62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392e3ac7709e8a6a19a874b9dc8eaf7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a216392a7441d508db828dfa5ba61c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5008df96103aaee6b499b093e08597551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a36a2a2939f411ce19e5ca3f4ca3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5258791154c157ad852642ced8a0ad1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046886cb60f95612731ee398d4969b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2fc297e03398ed008495301c01b6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f58ec7e71b314b92ced48959e78e0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d89b265b66a331750f1985a87e2ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f197695ca510d34b66ba4ed369fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a31783a28858272d1ef1329693eed1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02352fd56d24791ed3448faddac310f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11106b8bb3723d175594bf04d300f2e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc5f6f22f916ca51201942e3b7fbd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b69d45869809e295e27f027d06182563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61a7303f33e37bfa5794199c66e953564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd331f9ee4a0785d77002fa488e5a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4318fd293c07b69e331283fa940424566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4972125a650043a5ca3709606c57b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a27d2c734b96b0f6a1ea75334f8d97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b67c100a0ec9bcecca22787b2fcab6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1e93600f9c1f1cf7d953fd3e9155570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f480112e8ce9f2174611a8af1e6212571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b2f8ba2fca85a9878467e853b5e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6300b82e1dad43ce1dc4999f00b3ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262215e3caf78cac3ae5f1aa83773121574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9f754f51756e92f2b475cc43c32a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b147faafa0af1fff57a64f51638ec4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d993c016314dc8570321964193ab9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbdf6394fbab515e1ae43d36dad183578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f806fc58841747569b684f8a2315579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c91ff79a021ca6d5fe07b2ee92297580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5109372d72d8e70dcaccaa4a38ebd13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50741210b43d294f6c24857af651ca7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da12f578aadf4aca8e2634b147de71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf1a2ee3a903371c80aea3ce907d74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e64e45c2cccc7188c490ecbe95ee1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc12de83012a8002d07a9d2e91d8639586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff3536e6138d1fce13993fc4712537587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b98e24a851def34e4653f228c8df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4d0583fcb15104d03e9329521e6c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf92475087a7194fe568d522034756c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1659992636e2cea6ec7e0495e6627d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d0f5ae1153ea7c728ed83d3c26ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc251683925e315c548b6a3720a1a6b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea24cc01eb974b48ef4e1137846712594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddd8232c07a70ad2d555a030eecf4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e184c942ecba9c37ae666aafd3d9a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2936fda800d364d8f6a3e29f3cb3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36c98c9aaea455c857be869c62457598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82453fab286fb39732823e5556489418599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747910e54d9a53667c318df40226107600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ba7aad1e7dc674ea16900fc98ff6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36149cdb47f3539dd4ac7f143f40e687602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826690eb563b1f36cde4e19ee0b51530603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadf938f9d2b117195c536772b5abd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804d6ce647b0c91b313273e4b29b661605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2b562231fa8c0c637d1c2e1112a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622896ef189a426cf51746b8dbe6619607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0d77c3638e5b8532772b60998f87b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f21e792b69836738b9635e677ab1f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa591e88c5c81e419bde47186f8b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89115025665ec4a76b9a88078a8af6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0b5bde113a159d09561b9ff1553f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b295e9ac3e8f3b895c4d06a213531a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ebf09200eb85297358abb1894fa2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52183c7f44fc39e0ccfad5ab64b44e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cafa2cc83975dc3f8f599e2b7ba6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f7caa78c6261d8a9d87fb6e03ca46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dccd76810841fed50d6f6bcd8d342b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcb820a4642340db9b305cca8ba38c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e64049121bbdd36c0020202eef155b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b108826a3b3e2e1123dd40f04ea6f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc838bccaf6603124577bfddedb6d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b16b737e46f8699dad77873038b085623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62167f746ca91d047dd6d0f28688b8fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8cf1d2efa477ab52f97fdc809c1ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70068898277a28d6ffdcfc8ca84ace76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877324e19e3a9f84e32eabbfe2ce3b6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc250c9c01f556838f636c6076d16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e9fd0116b1ff31698ce9de9824385629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f3283e98c3c700859aa7d7d83e556630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fa2c0f8d74b94e02a077d21ff61c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac3ae7b0be62b9189886fa56c4c873632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5cb905eca969330052bb0a6ab633f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bba06661f3d6e989d5672447409b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b316658211ea67d754ce1134e4e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373087d8c1cac0e29391b81336cdadf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317fc4887e73ba2ab100e3bd011124a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7453e775fbd35ea66a706013b0df3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e38870d66a816ed6e1f0bf8140a548639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1c1f757020922e91d17887366dea0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1408894826771f0536f9b789dabc03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cb2975e7b62b1c25b0bb393e4a1a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd25ed69d60bdf9e82c24e0d9afdb5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef1814fccbeae3c362347d779e038644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fbe6cd949478117be6c9f77cfb8dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a38566e3d0a0885e31ee59ac44701646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d5a2874dd7874d5a2f7630628fe5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869d323d4fa8f3b5d25655c05b8364d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd57935ee14b49b3b60426435979eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33121b2d1ac4f239c4bc8cc1a2ae2ab2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c304b437baa51b6f3d0f3e552919651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351141b9427f8ed2282c03facaaf1145652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f46c011deee465c7cebb60ca8b39e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8097372c6b498180d49087f994224d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f634377eec0af5e9368efe316cc7cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43837bb93357902a57354ea91503eeb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f736bf5841b5f7a1e018089cee45c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1413fa4225a9a57717210134dde6f48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccca07e1cb867716bb9fbdcd77ca7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b143b7544cd21f0811ed7e0a4eac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3e08036bb58c4a620285ddaf49b7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a37b9aede2d481ca40f52a6e2bf39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc595f92076d8a0c18e42907a4b17d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021c3a0543038ece126aecf88f3648664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffc4a3b1da0506471679016f9616bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8f2c801dd9ad97302ceb2b1749402666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa588093b4be670a737b9faf6d09862667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15352d41a9706f81a0bbe0966c54a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0a1661c63d5bd594f5c3d2bde3337669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede12846c27d307799bfde71dee05aa2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee28705c43051e002d36b7c3595446671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739d750b54e5fe780cbbd33acecf7da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce600e8d5576af2ae81091f55436ed4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2d5140c02e161963b509619f918d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595432944481b600d1d011384c7c9f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec739955b20d36267b61ed2dec17c08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c1e52dc6bf66c92872e9c9984057e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005b09840efd5880027db4d476f890b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470a9e6fefce61f3327727e777d5513679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3f42db72bd583a1463b33e2a9b3e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c343bc738225b3910290776d90bbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78434fd80ea0e63614076a3090acb882682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5871a6ede1791c217207dcaa5e7bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc345135dafcf332ed44b71732ae7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d427039abaca59ec2f54a75c443af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72453140dadcb8e363a85108a84f483c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcc0a7c3eea127e698661aca533e24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c6e49481e1f7957b262630672186688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e5d640f156fb8c55620b4d5fbdf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cec673106e4d32b6a0907d654669d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ead04ce76889e9c7c47374cf6c1dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995e93ba2444c0704d2e4b8a3db5049692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0dfabdce143c10dfac6d2b0eaf45e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cd61674da33bda459a4e0210d2302694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215db2f23ce9eb0e48cc2e7a99ada2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fcc40b2f18ce52b040f115154b296696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049561fa8f2a29d6b0a0a843d1c62cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005392b8f69b4e43da283d7bf9f42e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe10044a31d72fe46860ecce24ffc5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e23d18ccee405d12f717e86ed0d7b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb6d0e03b5cfe25cefb4428cc2610701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb61412ca43b1b70fa8e000d1627eeb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7577db459c94b1cfc399cbdf0c4b4c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f1ebcd08968981fea334dfd52250704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdb63f520e6332d272e8dde8f56272705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c06805924e325b73ecaf72b430d99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b9f0809adfcf9fdcf993d8d6d6090707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbd550fa4b67dc6a133a86c9509f2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f13d5651514544957e18584a361aec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf11be7585d28611a0f1a189232dc8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c3585678f57f6fdca63b106f09ee5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0f3c8eb841fb1e6ac8ced5c1fc1c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15139f2bf410f5e480e138230037f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2a6af74720b3312a23f31f049f23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1244b62b6715e0e95ec9cdfe7bbf199715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfd2c56400f394fd29f3b95662bb4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31139829f65b79474d96cd08180826a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d65a9c518589d4da849c30ce1ace8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b6558e28c1424cb7c2c9b73b554d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a659118e02b7dc8408c8eb402158720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a64f5a85643c2ddfeab49ace2395721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eebe6fe53bde9b6e81b51ffe133b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e23f7849fffb7ea6b785d30a73108723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa46e9346fc7e3fd94b86e9c169233724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93987158aaa3501bcbffd1e90cd102e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed75493d684197981e16c804cc6822726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ee4261b0cf7240cf9fcb72d874de4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d7f0c186e83938af876b99011fb92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ffd5ccf1cf2b8d8047318db7d3463729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ebb3f0953ade114a50ca07b6244d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a61d32d82985ec357f1adc18d0fa69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5282b04c16fb719088eed7d4d371a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8495d87559594a5e84941a5a9147783733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8ca819469b1da83f58da00d27e1ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a626e1495ddf08f3205a37af5885ec2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ffe2a45652e6ecebdffa887b2cf0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf72e25d7bcbe50e96721fc85e9099737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f5d04c5dd65e91258b6a6fa35d17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5d636afe1a859a22fa07be2b8b38a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b61ca86ecaa0fd2266fd747dce7fc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7c475c578d275f48f2bdebd016154741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fc0d2a43c088ea1f9ba935dd587c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea812e94815338ff0d15237120f52ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819d59ac969cd5932ee5cb4a75649cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955ed536f8a8f3f8b495ba1a97da657745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94774c0fd3456ab7289dc912c30483df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d6d374d95ab7e11e8ac77fb41a87e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5904961970c29d89b0da668d5719fc8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73dbcaa302d38a879817b280ca9bcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc3d2a53e08ab53cea390a9b35baa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9444f92137d593de82cf205d193ef9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27347b720c469d29b19b218124a66819752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df5887b3278cc59df68fed0cc655ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce97e6065c21d6b8ccc32cf828336dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7197b061f28a9627ae5719bb3d09bce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b518f47859cfc524d59f6b6b384f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad7843d01b194739f713600d57d697757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee67e8931f038d0fb0e751849d8535758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e44b2b053e9315fd58a003aa5e4a3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a6da53592d232c2e21862b836b92f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d199f4ffe1f8532ddb4c4d171cf29c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5590cca2e8a7ea848279d067037dc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11ee93312a4742ba538aed336ce60c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499243fc4566a80fc824dc2b042c4b1b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f649751fd2053bff94245259e3f904765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40d65f5dab1d128c9ff3fcc4a87c50766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e522eae643759e527ea3f678e9f5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed9a70b2a41a98c31316b612bbb654768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79e168cc66c17ad672610904ab1c92769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0e6fa2f94e954fa2801131c2ad272770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b329108dbd9fbec0c2bfc2bbc890a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5562aec7d971c98e35db1c21c4b34772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5859200a55370f1c4218b599e8bcd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac778d2791285cd53c66abbeabe8343774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7ac216a352f725b6408b702719410775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786dd39db3c175042326bc1987ba6d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae5e1d92bb6c3acf3dc2f108616495777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19019a1b3b4c0dad8818f304e53c35778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5137d1f7e479fa4c1fc461754f8505779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4099c97ab56ef35ee72bf05532b6d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e715a9c7a253f4d1772d2792c66f9fb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb75fd23d1515a9c69e253d8fd278e1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9529264a8f650bd22469c9aa91ffdd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4b03918949f878e0b0dbb6a7564f8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0216098561e52a76b8628cf6d713a03785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad190d4c140a10f12ec2979dc97282ad786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a26f09397bfecfc4deea7f1ee28c49787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d057b4ed5076ec5c6b208361ee861788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff568bd3b2825a27a504e51acbc638789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7a37c07ebeec1941a1b9fd00e2ce1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0d776471d037b66f6a6e17d2a261791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc405e7ba34363f14261f75c60e4f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9078d96c8271c29b3d1014cfe8c48793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2888280c55299bce2f6deafe1a922794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411511c04bb3cb5755827a725bf2edf6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28d0d9eb2e34f0daac918a80de25ad796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f6c3e536a49a4ee35f6677742b3bd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73211ec964ff11eb4e139c5b3ddd41798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b10a8581c158a4235f318cfa27c0af799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433a0f51ebad3f38fda4bc3d4404c64800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4849842e0c7690c912fd4ea7d5a33801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30ac7b318d307f3c69a8b7e3066c1f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c940a723b9d6229d29b0d8703d51b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4c0389f479c647d5de6bfe8ae4a4a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebeedb03f6a29bf57bdc3f7ed106db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e743d64811105982b933b38d4d243f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c02ea2d2435de16b4e5b2e4da4f722807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ca47aef48ef90e790ec0d987e85bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f026ced0b7c54d118bce3fba145e7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf33a20ddb7dfc79d6eaacbdd593ee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442c4bf5cbdf3f39647fe80defecbe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd48c5a6a9f200543ac6b5726a0b3d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38382d40876d5a6fd79d4254a49bc2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7aa086ed0af084c97c3be13e3a346814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b08d847aa8ab033490f3f3fa4e921815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4146c5b64bda8a1849f9a4f35180e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee637513b03b2b4b110e495fc98c19817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd79aa925908bf8edb2a974e13d529818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43015ddcdfe15087bb62d2ee9a8d61c3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118400f38dde80139d7f4c76ae2afbe5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9719d6e6195319507d2824e1a6d63821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84894f06e13a353c1056212b66588e67822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a71ae6fe3d22c1df14a959acb321823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e4bf0074e41d9a0a68b1217bec54824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f28fc96eb4294664edb604df5ec9d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af7a16576370639706dae129f8a9d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09632f9b3bab96933880a891166150bd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31d5f296a67f5e54aeea3fba1376c4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb257386e67431cbb0610fb2c875317829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865a8a9b4f2a4b77460a172491a1ce3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10004c69eb10d2d661fbe2bca4af18d0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53076d0053a018a372638e89bc2e17832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55787635388a5bf347bf37e24325a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625bbd709e3d82b55410715c5571355834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b790747d9991e922866f3f28017f2cb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d621746ef3c44fe8a1ac8455640967836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e304ad6ef16e31f9133f944ccce94c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf622b9297f811edfb83bb04fc261f91838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4ef8e18a412508ae2600549c4c15b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ccf89d70aa0dc1639e6ee7486ff8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700bca3361c00e9940b26b8a46c5ec0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04997095b051095f35adfa0d658d6413842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0890fe8b565e45bf76a88637f2158843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9a05064d724c1dbf0c2b45027bc861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb66a12504f5af045a50b2636570e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ffd0ad5bb41e707318dcd630db443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fbdba1e75348980c5b096ae0d858f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf7428c4d985ea6f1d32f917978fd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09969c62c6099cf6d00f11672e7468e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593747ad39301587aaf5ccbe104ea0647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cee98fc897bf76ef6e30b91f7f88b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc285e1a458193830d045818b5b3bbff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb478c3c5c87bb1a069624b7c0a2fb8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c0d148f3ab2f90da915805848f71411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d6d085e3b1ae268ccda3893b2808f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b50ed2b59d6a9e14709e7b47e8f10b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2e28a98c04c16d45d4af3202cc12a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37edc14842236621ae1c075e380d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48952567b9944d15a21603a11dd24fa616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006cd329f9476c2960f3d6bf345b27017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a32a8790388ab30096892b311fbb5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808193159483f1ad8c9a71873bf70ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f5c5b2956796b8b89c20e0e4b9d2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfcd4a88ed8f07da8aaf03c4c58f9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d89c3e4d35d142468d0f4c58ba62d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d11c990f235370115b56a8738f810f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7824082990df4b1cfd4d9ab89d6f8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d7b763361f72e8be892f012321ba425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90728327f53e2a0e58efda40f458c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f73e9b9d77ed6ca8f6f023e970cd8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7f346b46f72476f1d06b1f01d7da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c770e58747db778c8a963ab2454ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3739fe99f573f5263f70a8c645d3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5456bd17d1e55a95241986387dbe07d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3486f711e3026181d85221cc0523f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed5487334f39a44861fbf1fc2d4fbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72a173b4308df6b6e9482c552e1d9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa5e948d2e28c90836eb29639e6a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a931282e78569c94e6450aabc44d0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788430b1e586240a33c54b483eac88e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efffaa19c041cc8e3d6d2d6c538b56e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4ba291f675d0cd67dffc8d00b0ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb1a7134ed9a9cf18012f66fcf187d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565a7cde2c3f245b3647a9ba0d1e7c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa6a04c292a61b05d91f5a7b4dfb9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec616d0183e8d3da2239dc86e028943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe79dfeb044032d0a0d1c453f7cbde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fe6456bb24204eb245084d0cfe06845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d57f559a3f647808d60090477da8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cf2f652909d9b5a44b6e321122d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15686333449d4a26d84f051a858f0ec448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ec56da0521e848d36920c21dd7dda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf37a8d6e78c23404b5c36dd1adafc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457acdc07ddb6ee4e13e792097e941351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e49f2b4776748d00680eebaa8f2a7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2d14bacb6c489c2bf4ef77c8a4f5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbe302761062334723c749b61e5bc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8142baee218c0517dbaf5018ebb12e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff4ab2b8f92c7002f848cbe618396556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c823316115ee890a4f4b20b03ccf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383fc13e3bc9dbd4d0123ca4c74e7f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee715342cd75cb6bc98cdedd585e84c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b02b021d6f7e28bc3fff52773590160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f674988c5f1fb82b9f158824c61a8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20682e78b67da5489892430f6d50d9fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b635d0565b313496fc227cf00e8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920fa46368b4d897e3985d263c0261264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec23286b9eec3197ac95c885540b5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d7eeee2cfaf4f9eae50278c63ceba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e774f82e2526b89c312fcffa6ede67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bc5593adad20fb636b90fdd32eb1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0bad05f12912dc91278a38eaad54b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8fc28280c5c24b1032f3b2fe7420d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aa9e95fc1c3d5e127f58325d3276971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe114ac35c1a15a14cf7ce72771e9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a345027634324c22d5cc27ae87c4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e34559a40ab447b397b7cb035aaba674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab97690ba7e007bbb290a62af24cf3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d5bcc7a9e5e888ae732093479b5c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc97df808ea5a11e0e8a095ca31fe677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ef23a7bff216cbafe0917abf4d3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcbb7de1bb57045f9edbda94d939779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9b38b3c17a53c8acd49bdcbc3ba7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ae2f5d0d5acbc5aeb2631757c27c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eeb91be10144c608325fb55e2fd8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12882aa66a7fb730fcbb706f7069392483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40ec2be0015f39b92c6fef894e5d7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7d4d00e316ab1076a5c5a5777412685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b0f5fe928bf01ee714c7000ec1b5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5483ab92013b2a7895dc11689e23a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ed13ce984fe2b52c517d9a1c7d28e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba733a236e08403407ae14ec824d4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb4ac24e92f284ba4b9a80287d457790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4211d167d9d4d24c234ec1939c61aee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57399e037f1e83f3f75a1235b87d8d4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4bba045a66ea2677373761309a63f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619418dfbd611088591b88f6565e10694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a734f1fe29d70283f939de8d495c98095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf63365471173332624bedfbec8bc8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d178c74952ef778fb605d0202a74cdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d08149bab6b10285fecdb901408b0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e4b8749ecc9d73f4ff1f599c870e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730d89449c03049730f44b0ebcce9ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca52bc26e82695746e96340bda8b18e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6afa68f7244f8f63ddf01ef2aff56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d745d59858acd9417755d2b6db227d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c73dfb10f540dc6c744de7ccc2f5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce44f13c9396bd1dfc24603c34cbd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bbd1e1201df118fac2785f8af9bec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab224c6677244e07f3936b4a5eca845107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1615d7d7934634add865bd3e8b8258e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e89313630ebcdb08d477dba043dd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1a28e66245d14b8e43335a1bb74bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34640fbe35df09c4e415fd99b13d90dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052fb08049a97bf776df22b7107f519112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ab71e541f237566bee79993ec6d9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656ce35999d0a0a92cc1eeead5a6928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5169698bffab082eee5002a5ad6607115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eb5c2137bc19f7c17d515ca155cec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0f4fbb80a5ff3b99e8b30ee612e21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d361a14736bc6a6f62f27c257de852118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8865e28bf940d45f1fc07a5562dc2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d4cad84c934752aacb129c1c4cea4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3a94dcd147d00e2a006a041e24d0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c2563bddeebcb79849268715d2ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fca26f9d2934814f4f13ff8d43f35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1472b2fef004a0b28f7f3a4dc286ac8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107894fc54f6bc3b4c14455dd82ca7ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec7cbb51b7d456a1dc0db3f38c2200126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4848f2b488faf0f6dc78d28b05b99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e6208ceda09f33c2dc97780eb9f18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32030a7a989a03bf56aa9b099076ffe1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8674ec7589d53a5f3550892510039f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d50fca60b06c0ad6e8f976aa9e4bcf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234db60d3a48190e9c984dca3c984ec6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac33436e299c4340670c54958f8b05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29d68897502444529f3d1502c66d0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50f06e8f5167a7c6d1edd690033d9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a397d7e63028a3c010d50b7008d8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f3eb602e29213cbec202e61362aac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e012267e2281559bd33294eddbffc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607176d682f799c4c301df231a027197139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d89a509610002cae5cd84a41b3753140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1e911059ce6fa229d62e3104359da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bf723dbdecb55b2b269fa29287fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30318c256e16a85c5770a38322619ba8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1870c3629326c240626c4af0120ead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ed1b49859b466e14f23b1655ed658145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9b0084c7ea91a0f123a5c16a9aa15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afeb92660c3be11db7fcd1cab56fa6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c5cdd7a34413487d2aa265b33415e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b2dff5191546e654fa38993bb8bd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842c5057ccee0a2f3014b82d3be185150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c628cbfd7998abac48398eb08933f00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dc3ada2f6dcb05f623d19bf008f5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281669b37854e3c28c0d85fd73ac7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825363da848443819150b81e6b96701c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5abee69fb7dbed157bcdbf6b2cb3f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f28361f0806a50c1f16a811c1b16c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2fb1d4411dea7e08de44009cd0461157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce96e4775f8f9c4cf6bf57b2b18dc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4b0ef403732170aa38751ef291763159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd46c89b8ca4140591118e6d1ee994160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb97fae41315c432a3a624032d913ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31d8e84f321a0b4420dbf871d9b934162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0367a2089561bab8c22a04d35f6be0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468ab7021788aca9c74122073bce658164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab91e130fc8b4ff17923a8b875ce26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084212d9a187e695b38e7837a9159598166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e4c1c9613a820074376b9d03713ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d1b1a427a87a85a7a842da07a943168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58c3234876649c16e8de2884e57d98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32756ce2a0c554aaaabcc1085cb96e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65bc2d15dcfe75beaa4c5711b0737c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1830e4b6ed20c0e13ec38a7d7e46d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca6bb04f768024b837ccbf5d152f54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05c4b9731bf572becb0cd5f785055f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac67ecd40bf9e6984f706e1a463545e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea922321411ffb67720e1658315125176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108e822dc8e827590fd3aa5e8078d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09379ba51d6c479141bfbc5e76daa82e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d2d21027123b60ab1d19a7ff28c5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e090cccd9dcf0f39005164057cd46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef5e6c190f4ef428174c9642c1aa07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e3d5a52b6ba97a15dc8d0cafc9d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca235d84e9aff9ab899b7afb2e37f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3dd708529ce7ef94d578cc56bde2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc192b96ec8d0e4bd821b408d2dea1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14339aff174022f1aa29c6d0a2cb1c8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4242635c4455ea29f38d09a5d84508187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e04040143665afd61f34af0441cfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340ad6bc5335d980e9fa34ceed2d716189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149db13f4a06414c456fec71b9d515b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8991b89c31ca761adf062eb0c54cdb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbce258eb9dc773b7e0eb99f7d7e5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd21503f067b2cbc5c993bd04d4c8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310833e6211a1154b98cff7dae49dae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141f16c5fa1f38960911b36940bad13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0886140fce4b78602c177fe4e09d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69132170f8fbc65b19274707b44380b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8551cf05ac109c57894c21bf17c6d1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94970dff033ce58b9a0748b48e3c384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6233e2815de5d00d07b26469bd160f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b8d94219c370ee2343468366dde67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543549b3f88bb1739048e8e14523791202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5aea69763e2ee28f2f0d8d92c6ba4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522a0242fdcfd9c0f6023899957de32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915349fb248c287a823bba8b1f10497205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b652fbfbb5db7a309c5b9b0df90a57d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515c73cc3c0f5453a578d249e903733207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c8a7c1f7aad1dbea1b19fca3e042c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f116e4bbcaef11c4fac391f42246ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c576d1541e5102816325dc33f70c070210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c68f9505981a21b959d47258630c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca08ebb24e4202651c63dccf6abd01c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8a5ed5f20fcf9b47e8506607e06d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6daf8230bd9ce16ae72c6e531499a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e745021ff3752e5331225f5959a9e48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649a3ded96ae87b8f925502ac2990d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988a75b4b70212b963aa4545775ffc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb1ac3c1ed1faec33f37c10ba9772218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2cab590953d1fb645b57aaea6774e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c372d815a00501898c4c754b6d201d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261642e2ef81d9dc831cc7176d59888221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a212ca7ab5e3568d0521fc33680d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcfa99fd25d26d2867fc3d5ac1c3fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93525b604e7c5e96c2259a3926dd75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cb65ec3dfec7c9f8ef02f3435c3d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb971c91c88a0539a51bdb7204b1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581db564e527eef827857867f801ae2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa6f38efb07c2b9750c1e7c6bb6505228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8374fd9c4b3ec4e36489bc6cf3b0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd5ad40bf3d94f056e94dee0bf6fba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca18ef610b1ceff3fcec7323f670c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283252f29c07f94f5b1ad8d9118cfb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c29e1ad32d91fcdf942320ae7a1b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d8992147ab864d6f863a024de6746234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cf634470bab181730560049e09d70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055984088ddc8457f3cd2e8ec2f72072236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3de353ad78827a99551cb681662f31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa022f9728c85c1ca46263f4222aaf27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6ffea4cc5778e34260aa0aaeffd4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99849b3c1cc930952b65f009f58a54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a54832650169badb6e79b221c0ad75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93940928fa8b21c53d4f94735c4eaaec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b2de927543c37609d30a775f618d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4435cd31b594786e6133d226a7dac99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb35a1e0e23ca34c980e8836681d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef2222a5420d516cb8a473b42bea0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab833771e22d816862ceafc05ceab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee982c7bb09fc492a941f9d80f1cb03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcea1574202eec06139f85a1143675249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fab0cf83b34331118bb5e2c019e03a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150a407b00d0b37003f74d04c8c19ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d681b217ac36a6b54d4a2e7eeee866252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c4bd7783036545498f605e5ea767d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc366c590047a4bea36b8593e3c855254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e66a2f9ec8ed9185dee595a027ebf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbb8e748d1b8a227dd3d232efe44a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913abfb31b8aea4871c4a26c5110712257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525208565b6f9c716c0dc860addc949258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1971a2947de357cf5eb0a36329ebc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae594d74a4887955bc1bb3e73a8891b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf62a36457890a70af7134b49fd484e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdf0e1cc3faa1e1b570c2468e94681262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735fd89c99b83c7ee8af249ab3e3040263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afa8175f73eb34dbc7755fd5e26323264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f916f27ade052298498530a3430fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f4ea92ecc64d6cad9adee9461d8ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888780dc02e772c3f261b976b9dc271e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd83be358fecfe70675c5fa77c7f2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac09f5a6e27de9e1163c7878cd4923e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c1054ceef2bc59d91e66c2830713270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89442dbae62b9830031b49e2f0cacd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0951349b650b829311c9002832ab2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaed98affafdf02250b285248850696273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4b200f29f2a8b1d4f1a404142259274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6cfcb6eac3f0aaa803f3dcc0f5c96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45580119f8b69c617144a9f13ee0d134276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454585798b50774d5d53198429a3977277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0b8ddbe4345d3cb3aac430eee7267278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea0ae65b736584922600460df2879279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37038bc1e702f0ffd89ee429880102a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2395323991ea8140a223dd4b4bca5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419c734132b1c1cf130d8659fecda0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452931d9faf2c1a7f53204e5a8f23d26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a967ee36ced6e3931f3204abeff5004284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa34f264a1f2cf31af0cad3b3439b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386ba2fd6e910f344700f57c7bcfd2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3d1473a90c7a7f58d88976bb9c96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c2cf435f04ca9bb9b8f58d4b7840288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a791dd64cf1acd4e492ad5ea6dfa0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45566a1f3bebd6b6486a81348ef6a82a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cef6b81871b9baaceb863ca2a7312291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7320d945ed3fe92f4c34d6796814617292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ca9c74799cb4dde2f62666b12a5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78defd691d0a3d2aeef7fb9f75ae05a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72987caad03ef1fc2ab051ab1a516a9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a4d6c3e53085ee5a3a4f530024a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd283827d518d3e1764fd69ced5e01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a689bce032aff228f9e33ebb31e7d65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2d751be36691270db4ad08ccbdb10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1f7d715ac6709fdc9a427f1ce84da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41014e5cb8db3fcbbcc7cd4bee599e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee41cccb3a4b34feba5d484fee0b29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b6efab31cff4e1f52acb55300d22f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322da7c418494ab61fd11fd63db2753304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d324c23af8241e5262457acd29a5da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9b28666a5515d1ed73cc50ec5941306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1cb3e71225d8ac86476d9ce3ecc34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c86a6dcddb44db8b42fea18ec293d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5aa37e973afc5c095da9be7d4ad0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9e8948bd2e3a587c1e1437270fea2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eccb297a872fbae8a137c1e9f640ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2965ad6c45deb8e4a3dadd9a2f87b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc2527cd9914affe941ef7bce0585313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e99dde3a75e0dba96941d92780ba6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bc0b8e41c97bb790618b597b3fba6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d807ffc2a6f1e4e0f783849acb5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ca98f93c8d4ac5ac85e8c551dd049317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e147718803bbe1e8a7fdd0d68f57c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c742b60ec85adc3d852d97946b153319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff72832ddc1564719e401b85cfe6e78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea949d9ec0732b4cbe7dfead341b857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47321049e58f04d52512871b82495ae4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96947a6e4d5ccb425dc6867716efd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2043eab9a27155863934b2a06b09b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6fd512e709b8241fb5238c3cecc57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb92419f8fc678e4c0fc4b90dc36eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b041b52ef982a110e806d63c9afdcd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710b03f334731da6385db91487bbc7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841b5b093eeba3ef34e07eacc270c23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f3fba48405b01cfeedbe69c951162330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c2458b748a7469954b4cbbb02a07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469bf4fef0458fe8e7a37422c4cc884332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172b00d7ff10673b369e9a5831ac9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852a0d28cba2634c17d8455c44ceae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061035b8d43dda59f7767d4892af7a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d90ac44833bc71a2ccc0609d6bb5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375beed5e8ec84948e8f50c098ccb37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a66790b8694c5255aa32f71e643c9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa543b130cf1c276603823119548b0eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6240dcc1375a518df48e6bb4830b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b83c2888777dd4073adf649dac567341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8287ecbcf30e7c263bf452e4cfd41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c011165a6827e7940d4dc724834c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b4d788b36a2581f33bdbf3e239d02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f687540cccf17a0e0835a2ac3cb05a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96469b433867f8db2a33e90baecdac2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b6dea0af4534c991a198e759e624b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340429983a680286340e21f40e36a0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3edb902abc8109a83e1b9280aebf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d547ab72a7d3bab5ae94e922a0f407350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc4e86f40f1238e1dca54042a363a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c89b3d0ed93c53f7a3dea8249cb1fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1173061e98fe97714cdfc5f1306898353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc7f002ce13bd89d1321f7a2606a98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae212235ecdcea47aa8af33e2facf6a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52566827160e7cfd4945e17bf9b93fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2303d119fdc53bd69e5ad6bd7db84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2adfd13d980406cbd27626412363f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f16c32810628c972f8cf2788e7268a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae6e047823dca3f2f5f08b5e919870360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed1c9e9efb5273ae68a195e39f166361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc36708281728827b4b8eb53e8003b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9c327bbc964e803941cd8f0363109363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387efe6258bcc6baba33f356f226259364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38132be340f25703d663058f924e0542365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c25be2450e796d371d5300d499569366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce2a0cfeb9935af1671a8bcbbbe7ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086c3ffb12a24f08e1eb45847c2bc3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3c33e8f617faaa3ac1dba0f6a1821369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39416cada7e55d3e056f10e2a4d1bbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe9b0a86a400b60f81e05b6a3f240c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc1305ecb5fc73471c49d7c13bffed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c2a89bc045d0bfdf15998186f265e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10394c3bf73d5f55f571d2d9b395f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c1adb838338e07db17be00db533d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec6e2ae03dfc491b6fc26d5c8e1233376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4334210b3178fbf223da2a908240da7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e51a0f49b08d07823567ebbe1512378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9492ec78c39343bbc1506dea0b9cf65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a483d10c0c0c8517456ab135a854380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814fabefc7d0a50b2b26b8d4442fc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbfb7747f802929f32636ad4baad34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f63756c43a31a0d82e363f0465d07a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f6e0640a302be52a35d35a7eddebe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a4763c4724978a7fb73a975996285385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24346027402597c1d9be457c91982d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6381f9428acbde83aa1096b7939dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967959768a2d11b62f742c1e5ecff275388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0098bac33893cb168d98bc3ea5f27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65b1db591a23ad34599506a6c011c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222270ac6e81451768439a41b20dbf46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa75d28fd2c2581ff54d17e4da486392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778a59c25768562df75fb6fae12346393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ccc559fea5a86748e890101d05ef8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603ad54ca728ea915ca4f42906fac85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935d7b4805388c0a6d47748b91d879f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538dd9be2318ef4d5354bbf92438dd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b366aa8792514d22d3045af2ec4a69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ec89615613c8fb265804585b5eda0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82804933c5e41e7e6c36031d2ed12a7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d266004cabea526f6aa663f08e2a5ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dea723a36d86f40cb0a12b865c97c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c1ed12340f757c329fb96d064ecae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b8f9888f46321e7e2df9862a4a8fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07affa488cf3bb8bf8ab6e0ee6bd658405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1463505ed541b7c5145b9cf312e3f0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e13aa09e6314a81f5e09153cc2a3a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e3ac10618934bb8116a371f1b18ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e286c921e65ceef9bc413b60934e5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bcda7c054fce428d5455a9fcfab7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ae86c1655ce6cdb3bab8582039796411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f929eb161879aaaf9ed7d16ed3aacc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24d1f66f9d4b18ae1d3e7443a6734c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ba8cf9329a02e00a32cdd8ecf858c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8862b301bc97541b7bbfad9eeeda28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d38360c64fbd08c5d8275e1f3cdaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c6d1645fbceed4f6530e3b5d1d8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9194a8eea92c4247bf6fc703e7e9a99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079f550a1601b71b569a1acf6191a5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec81498f9dfd51758391df032cbe18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd7090580fa66b7b91c9bb46974caf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778c50b69065a71951177fb3741e18c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737fdf5b951f8808267cb10d3085dbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b306db31c92ae16fc269f5d8e3568424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311be1d5edc4608a3e17a69e35c25b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca646a4bbe8b2afe0381607b235ee6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb09f5f340cc2268ba104172468d04f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315459814f30b905506019ae85ff85cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a76ff6a1e37381351ca0c0db4cf03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6f353d68b2185fa29a7c4ee9fe956430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e3431665f8dea175274f777efd91d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec53f31856c32a5eb708644b3a477e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11fc81f5f0c47e5a87e56eac37d5e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caa901f9d9302b2b054bb44faf0479434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a07a5bc956c6df12d82a15fbe69845435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50129649e6c4e88c6f519793cedab090436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcd8b5f0ac2db081319b7277b99ffa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f0618f6a67c51bd8463cde19258b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ef6c98cd63ac40cce341c39547139439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069124c803c668ba5b5feada3b80de0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c0c3aaa48bf0aec678f297c1daa3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a0b80073f1428c901dbe0e5a86c6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19941efccf898cac0d5f907f62a2bcd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019312f6d3780a412fb920e5cc1f7c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce128d3ee27931ffd4d41860a0fcca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a98938d28bddfd176dc2b75507139d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9199023663b18007121c098bb44aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd97a19cb09294804d49f87dce83cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1474e2adea51708f2ad70444355e00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5554da640dd029822e7c133610280a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a85e4dde2b51780c60c88b4e0ef10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af254e8082fc5bf6e8df095056feec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11eb4897eb9af3c142ac46b6c5b1ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e628d5d7010517173dba67de3e5aa62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f922130e0719c35d0e520baa0d058455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbd32cea4393b747e4be13c533ee79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90229cadfc53063ad860b269364d0f83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ef385374e2112d034243e649b1e8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48869e3dbb15ac21787729cb60b7caed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3f89e65b519a141f70f06bd80fa2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d38a7b72f5fa193bcd24503307326461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eee7605ce40c01fa24e53412d7532b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb19a5e734c87781cb7da82974d6dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b93b69a09a0f46f7a424326cad589464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e56e1ac8f9d694f01b47fc1e53b9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c7fa625ef94e0de3673e8a2ae07d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb002ac2a52f82c94570d1ec02612f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276108c79aa43785927bdeb65b2830e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6edf445462cdd4a12c5c2c2c36dac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd4032667f31b57d8826424b4680f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53842ab064ba0b380410b4c8ae3afcc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551404e48461d9069fd0d9ac8ca07a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06df2a85a810ae4b1ad9ec35f8d703473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90a881014b90f9ab0aa050c653aa78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d1f7bd970ed8a70be3d239d2b0da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7001679bdcd4da23b1b94468b9837ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1a177ca91225571b22b592560004a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd1c64b5b9a9578ddaf21c364cbb4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562460f4a2773cdab04847897f4ccbc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdea8bf2d1621761d92f5dfa2fd0580480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6a133c5a2604f6912620dc69d9a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b214a10c7304f69d61c778d38e9b0ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c887c9e0e346e16688bea62a48fed3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2c693dce3c03146eb149c53945361484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f2bfea475ea2fd8aab168eaffad86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a33aacc9a502d1bac4f4f23f2aad3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54793d77bf36c2dc099a0a049f327e35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c03a9a11a637a92ea9bef9bcf4aae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053b778bc2a55e8faf08606e25b6455489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a477d3e5eaaa1168701b872fc37153a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e74c027c8b32d35f83be546b88f57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b11f7ff999eafe4d1154c0efc25b05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458ce708672cf638d23b2cf11152568493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087bf8c7cc8c110b55a895fc30a17fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ecf28b58ee54421b86063564d8273495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4badecbdbd0694c6fc2d0fe359f55bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299abd6590b89e56dfe5ecf079700b24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7467513a5fede77ace96f14a871ac9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e4b54aa1be78dd3587b2d433683f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a95e0df6065af6bc86dc142a0c988500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a687aa451ada7238e5eb9a353219f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce9fcc3bbfbc7449e33588067017cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2c428e20824a658e1519bd3967771503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b935980c8f8297261ce2cb28d9f20c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5204e6765cdab2ee2d4f52212c728b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b65e51fb03868dd448e316a35c8684506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9319b3b243840534609657cdd4d7a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18506459b6bbe9cf124ae44a0743c98b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9aa9751c30922d34a057bc87f95e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b532c12355951d755392491c4f1776e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd62c29657f958f8b35b0faa81f29e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e216aa3e42b93c782864934ef7378512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565507b9afa1a29eb455c1c746e49f33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee04d5615a8098e256437ae2948f34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64dc4706cb916980090066ed9dac20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ce55c129a8e99fb16427f3d9a9b0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c00bdc153fdb99332995ba8702474517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ab2f2e8fb2dc0dfa0131326c3485f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dc3714e567eb40a810b6575a0efb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6cc073281289f6dca54905c4898fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc44235456fc8bbf694280aa9d92c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd79b49a6cd5b4cd8187c23f0328a5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542621c5fb21798c3115d089c4d2e69f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e454573c514a839d851d1054e0f8d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c9e472304f8f0871d2cc9a69ad46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5f78829915f9d4e192243c26b763d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38b333b8be5198cee4faaa38086b95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6a0bad9599b10f9e164990e1b4ff2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6f981d3a456f1dd3830ba709297e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da1e3177f4b2640b2a6584b90677a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f5575a53cec992bc18faf281770ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cde1b86ea31407d17ecc32d90dd8a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eea9e02544d4b8f84f108e5f5e769533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f76e7a44ad29a34703403dadf612534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056f6c0fd82d0b894561a2e9ad23195535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d8a324782e254f9913580ba2b623b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b45c606ebad8a40c850775fc9c4ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c4d4922c5700e8ad554539f4ec59d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc049b00a1f2b38bbc4236c43903d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71053315891605eff8a21453b22cfa3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c90504ace5ed591595cc05d8f7c753541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a124665e771569ee4d16b5ca5ede542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4506817adc41efa455e1888367586f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa40cf0b7921478846bbc9efc9f8093544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2171302bf434a3068769a13a3d4cba8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4300b067c36cb1ceef29e79104b5708546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e70246c640e379e607f4b0fa71e22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af874d025bae24c420556047c045758548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576344c37837d8104674f4ee84e9500549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e817c9ba0b7c748d9a61681e0348f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b6b80d72d559298fb2166c9d32e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0f3e58e4e099a0a9afccc23259dbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cca16f8bede49a25c1f8f444fe6a4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63346783ced0f3a5461ad24deaf87c66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9557035fa44ef6d173d7317fe36df42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf9bab589af309a7edaaf17395f600556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c66d4ce444f30d41060e92fbfed21a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d8a03bd9180e8e94243eaaf407638558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0786cffb24a53cb8164d34b9d1272d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b350586658b68e25bf2584d4c8a9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91a87c55469b063cb839249f8bf48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c468d05a89d40d617746e0e475c20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b8881b3f550d2f397a4bef8b86b14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebbcc2afeea51874c96d41874af021564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61985a4e50cecf604a27db8647e16b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133292d6f221c00da436b43422fca25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95f256a0f9f0444883581f64c83b6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2470f05db3707104c0645fa51affb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c53ca0fcb0f10a670d7e6e9f4581d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375942d3807822ab1d568c876c47f565570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac040f17981d3085a8eabd19efdda6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d33325c2384be76da6a86882b13a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d865c67b39a80096c59279b61f4ccd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae41a031b97b5f9d45901a1dc97d59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f713d93ae10aef43dbe25b32c0ef880575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d65fc84c23251581cf4c42de08f95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37266d0e823b23bbe3bcf3eb14d3e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882809473a0f4ec85cc1f4e29a7003d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17270e09abc949673acd34b4406fa7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9baa4a9f942456c89792701c7579a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2188a05c8922af2ce3b05118aa25c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7720d7d1e377bb0bb84d28cd681ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32097813be44c6f3dbdb4651a90630e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f9d181527fb7980588c0379ba828584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfa3f49ca81e9758e3ecbd67bccc1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c147499f7bddd35283f702a8c5f4ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fdbb4b2666f84a250b788e4b01edc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f3fa4f9ae6ee6fccf458e19f1e2d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3ef256c2f98ee985960c3a185cff9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f50882941e14dff37dcf6c70a8de81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5ab7880fadb28d773f09407c10afe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3018c4ff6b787618bc38b0d5184e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ed2c25f6da553a5e5e9fbd8a1f74a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ffeb14f0516b54f87bdc96b959754594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150caab86849b1b9a259dc92002abf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586fd9cff9a6674f0815d1bfaeeb4e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df50e64b5b867675ea6f28ded3f060597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637230439610ac25940f92b9190237598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a258db468ca2c4c977bac446e2631599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa2cbac634b345f6324bc3016041b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d51009aa787ae7a60696367da6e5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c557f1a9036e3ab183434345313f49c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b27026e9ac8abe22ee44f7344518c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f4549c7f95565ceba443d8085d226604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f4aac9a6be2be3ec0c21e072216b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054fbebbe527dc0e31f1681ff8db62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09c4da8a16293e7172a9a18f20cb5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3769cc0addb6b0cce46167ed7d59c97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d0bd654e7dd40c9d7dbe0eaa3293f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1186240bd33e57aeb512946c457cf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209399bdc987ad0a111d68de09da232e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bca9f4cf4083dfafa758bdb09f612c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e8b930ff40f2a933bbf06cbe9e36c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c738cdebf0a11f0c5dab80e7ee7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750d0bee6149a1764a5bb10c6cf32a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460faf086669171f65956bce41f7a71f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365e256411724aee2bf2f31a12910d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a7b29e20033162f46411f9178864618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d5bc26dde4650feac5014a6faba56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93979d72875adef613351acc1e984c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0fdddbbf47d91f61b57aa0eb714fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f6cef1c2b90d993ffdd5c021ccdfa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4795f41c443ad5cc3ac13aa3cacf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e366e1266023d975d18174fb75a94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346376202ea26f2ec70e87397209f3eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea90f1de70201e9a8691eb358a244626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9f05c1b377a7d604a28f45c46cafa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1a49904466f97244e84b4a37c795d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9365a8d1ab5f94e97523369acd68a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569952f58a1dfde8acf4db40a35bc21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad83d70ee7f1d18368ca7039a1261b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6729aebbf1d744875d9147a75588e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d651c63272bc039f85972ba060e9ceb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c53ab934ab114b6256bdea4cecd655634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfca25a2f17f37e4240f56ff08b24d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ec5e5e01b2dec48d3999eee644aab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bde1f2325b2b49b977df2b2e7130b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15caed46ed7e3bc73984019c5683c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdf8d849df7db3a35a59676942e667639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f24df6cc1954b1fdb0c22fa1014266640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1528bc66f59b45473837412e3899d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d88d12c175f54c4b52a16b4eed952642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf012ba4c68237849f2df99d1b3e2deb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed24ff581cccd7ce21a0cf0cfdef4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17b195db971bbee219b1bfbe6746d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d93fbfb4f6cf33575233b107b9695b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f96569dc0b1e7c52af3d34ad64b67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cf4d5037297f6a3ccc604d21b34c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de3313c7b1a9217d7b689ff8773b5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06a5f9f38c30ac284197cd38f39ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89da1eba1f9258758c2a8c8c08123f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f984fa878ef126ae42c08fcb29534cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4da4928b76cef8ff57e8fbd62b4e2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8f725169a407ca6b28a197bd58178654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47204db84a558c61c967bc4ab56e63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cb0cfd6bdf259f3dc99c9961dcb24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81f336ae91a445f5415000b41bc391657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813508e805d0dc219fc00e110b968ee3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f3aa01e63162aa1f595f8b6b57594659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb81cfd6d58a3f72130955b7a43438b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b353ff66a8fb032fec290589f126cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5551edcead7431dae996cfe5bbe9848662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dc083fc1607a617d4e464503ec9fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d6b3e865238317a2cb128500afba8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329defa1ea669eb8fb242ab53008100d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89878e1e4c6d643fc12c2e7518593b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5c3de0f13cce2bdb26b10820a021a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b2bfb8582b8382e36773b677dfbd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b230c133490fc8acb07ff9c9c1f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d15f3b3e9738130dcb1e2919a838b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77caf0aaae10d55bbbc4d7bed84720671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596f556e9adc51418be7428bbc1e5af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa1183c1e9dc5e2b566334346b1bcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673182ae046db91fbaa90f78be5a702674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9a4a5e91eb42d90a68281310c5b70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9913df3665cff4e0460ef1ba8c91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b92240e60a88fa2dc90f251314a248677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60605a6c743190ffa331820222794bda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192c9e779f8eb41bc712d9b2c29cbbc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b004f40c5dfb64d61ae04b27b65e5ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c1eba217b213ff40f5339b86a235d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627c32ffacdf85fe25aae223f3f9a9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b04c159843a28a4e1f3f615025ceba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8594601ac6aa5b6b20fcad1fb5a8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3e46e393d973d370e0021b44a3262685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48585d411395c95470f7a373cd2d633686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b9fcf44871af04b33c714eb2b539c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26073693d58a0a8f1f485d8528d397688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b5d9662f5b9b94a727163820f1f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc6a8eb1900d9d4981471852d2e243690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9769e7209fbdbf9b9be3e10c96f28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ee9de945fed8ba0833a8ea2989fc1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1d6b7f2ebf7c27c5927b99b5fa28b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc250aa4e82be0968704c8dd40891694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099086a7b405e6430547fef75aea940695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aae7e057ec30a92c500dfcb870347696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bb99579ee57af47b9408169bb5b67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450dc038d03f09396c2519946d59109698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11011c915f870420978969872cc00414699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f9e86869addd66a8bbdb801299827700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beda874061b3210ded3a0dc0d97b11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba775bdf50c7e2bb587e5c0a91c40981702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d732aac7e9147fd414a2e036c9772703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77e7939f7e20ed8a6b0a3ab3871c7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c687bed25341f236fa952dfc8ef5901705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49fe35f4cd8baa1e9c5bf3a8ec6d82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dce48ac0eeace1c4e0dbb074735ab8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe89396af671e2072182987b606c4db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d70fb7e032a3f4a4505e2002c07320709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837b9c26ed6e67dbd7c57e3ee9e040d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2634abaa6fa760d409ce738f020778711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6e8877f868cd8134ef262460811a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434009522a0febe77aa752c74a4a5da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c078a7eb45c5e7250b1619ea05c87f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557efc77612bec76e83d20cecf6d9d22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b96d7a7441624b4cbe040e91e81b8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d63e2de6034627a73951ab3257c57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730c628ae90b254335920538151e60a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a542248820774ac544922f75b2608b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e80f87ee1f85315ee05c1fa68099720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93293743450364bf8e5b4d1134840f70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4730db1207a4f77898e25fb98d6c329722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da324397d793b13728f9e69f42f88241723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2763fd41b537448c887f39839b4d92c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0d79906aa105da188cc3875d2c403725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729d73b0bc0ed04e955343fdc1b2b70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaef4856ea5f2da9a06940b100c995f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fee408938905fbe63c9ee99ae1ad21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a041eea72f4de04d2e3fa9a352b62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeebfb9adfe39eb5ac09532ca627d9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaa9fc28644f1841498e61b37de19d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8ad360924f5fa30969431b452b222732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebed865db758983527b29a9ab2b9f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c85ba2044d4e25fce0adae67a0cc4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e515c9b9abda7945b47e1666c12047735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd7cb93ff919b6ae16a0f013591854736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67cc40da75e9250d117359ef677fae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a67482667ad11a2fff7824279546a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b27cb70840c136844fca25ea7d8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae41a88e2b3a65a2499d6dd978fa05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c367d8753b28e99f7bbc9691504bf78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ee6270efb99fb2e6f95e7013f292f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8be311c9c74ea5997cda2173f06240743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f5937410614a6ec66e1d9085603c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2490da98fab8529af3d43420d0d666745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016b5479497cb4a334fbfc9ec535df8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c48143900c0ea1f68d8eff1b6b32dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c297e898591ecb67156fb26010237748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e5119e6d130d99ab1b32b47e8d35d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f4a5fe9ede4b6d013f1c8530bb67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33284ca9ac4f4962052e5680899d65ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09329bec8d63cabea7f882a50994141752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79692e4ed82e5ce2704045cef10ea7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068270f5b4c67638f373cf71efc1288754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc73e7eec1eb96bba2f502a1cefea67755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e41e95fb71f16be822bd9423ff405c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585239cad71155a33a8c677f8730d4d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda55b070b4e05233e34ffbf13bb73b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52908d9f9d324e75bd7c20c87d4e5673759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5deab9053853de4c3c347b4839882760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5481f18ed94e6b92fffdc3177e4d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45d7216104d0bd018fbacf83123722762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e490ace738aa368a7b40b52a29b8b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24d0567de48acdb4f7b08f76df54ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4feeed597f9426d968fd72ed594d9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff259678c03e9d2a6bc3e1510d72ba91766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70598f42f873ee9012ac0de4943b612767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>