--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3de07839c01a211c0c7bc73f7262361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49fa6ef9111aa96ac897b4a34fe2412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed9732f18d2ad5f7dca45d53c054c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c37f754a3c1f44dee602c084725a324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dbe4b865c885561f9aa76f79201e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1191af5df151af3e5cd316b088af26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ae1943907612f483bbca095193307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b377b2023b6d6e0d07d3c0df44a8038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcdfefcd171806c5cb28cdce91596a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8c0df7aba7b2e7730dfc15870412210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc325c6a215167ae2cc7fbdcb6050f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bacf5edf9df5e8f22f3ddd71b4e78812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d3bc897572b96b5c3af813154eb2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251d4fb719a9be19af8d52be54bcf6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffdbbc7d189015cdfe77ce76babbd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73020163080eaf7380f4ae53607998816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a5cb224bbcc3b4bb3370fba711df617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93e9871a3bd4676069993b8b5a676618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaca30bacba35640b60df7c3a791f1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e812e7584301345970d0b97f700e1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37926d6d8530375d37d6a0e80f69d6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc83dfaef0548c3e202da6f9dfdd70322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135913afeb36e6c713f84e2af1d614a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57001a16306574c0c5eeaefa7b2158b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9e7329d7c7ba224f8fb1a659790ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ca186fdc151faba2435a2ccb58ea926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9522ece03e7b1173003cb0a10565627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aca598dc01d94cb2abb47475f6b96b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea371ced271cdfb4de4bcf4ce19db0e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa1c136d58cb15fd804d63dd01461730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e75cf29eec9ab62adb8194240d9d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9b3b64331ed430bbeafe04c5d29e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc5b2834c5513a5fb70f321735360833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abd587ca35b9f1f6e46325b90d462b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e1fe065940d28fa8494905aca267935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4dceef8bd20ea7bb0b798253d062a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3054673ce5ebd83b9dac5224a0e4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc5be15029924981d23022a7b8abff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fb92bffdd19ffd0c23c24c54d8e9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ee00dcd9dbf024b9b9b465457bec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7ced9f85cb511e150482a982cbb9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc8e73beb4c2d5353a2851561e0c7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930a0edc7ab1267017d297771bd74b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea356a8041098ba5a7e0946a02775944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878afece7a69b7eadc9a49d0bcd149245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29097a4c68aece9618406ba37ce157a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876536884d7938f2b028d9ee7843e91f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d6390a87bdec83c4921d2fa1e60948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc135fc46f1cfaf5dbdcd4a3cbc9cfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a4c1cef428f1d1aac81da8ee0b0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f3f688c6360d01ce1326ed8814eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c104f41f2dd669d42750f2931b06b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10798c2f3ed09743c605f9d35e9adb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5209f1c5a6271b11fa04a629068d7f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9cad6466af6b10c667b6da87837c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb95b151dbf2c99d16cac86523de9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830b0b6f7712aeb779101e5a42763b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0c099f5eae6528d5b1c39f21adf9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675e3f1dd83cf9a60ada0a42a5b601659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bd7b48b7de93440def7b73c66aeba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f4b50904836d9a7e90d380b62367861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7e73c25e89315ba872d3a783bd17a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88426a4b3d98c91dc3eacfa7838395bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a02347194556f541b346548211cad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7491ffe4420eb9a716ffbfcb63086f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7e08509e9010accb646bd2531a5dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df3b0ba18ddc562311821ddb55881267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be0c736dc6734049e5953e4bfacdf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b05de8b27a88cdbf7e3fcdf87734369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e4875f95db34e9c2545ca141f6f7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977c4b34ad0797eac518f9db90f7d2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a72aba48a3665e60e3aaf5c57bcbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43f6ec0b9292631423c1ec9cdc212f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd40934bf4ec1c7403d9ecdb695eb8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac6955999b935565a2f7cc6bc186c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d97d2543b818c1fe451630180e06b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48da1f11b44cee0e2e21f4235ae721e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb02745addc31f82764b1b69130acc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caa8a9de693a7897d9a39880c82b8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0b52351d2199383ccbebd12aa629480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183c640b7fe4227a5aaf1691256400081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f1da6f30aed6ac93fb2a70c8515382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f063e558c50ee66a31a898a807979983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670918a5d6c6a3246ce5ca0d6644a8e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad51c82407e4055b1eefcd3c0ed6cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7b5a2e5512bf07e94c1d29229285086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d87f56917b5621db1ddbb8b408af587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998de4322bc2bd060be3c73f8f0345d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aac01e4522387deffdb60d89e39eea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c58f65916c4080b59a6c9738a4911290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4cf4ff34f8ee2ac944989352ee39a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02c9b5ace877091266420cfef4ccbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcaf731f5928a9bdc0c4610ff53dc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67978d2f75782d98eaf2bfd052c149294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0f86c5950a82e24c5e9cb682088a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53b2ea5865020c0ef0c82fc3904f4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1a55cc39a7871ad581ec9e4a8edf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585047f5bf59c839fb0ca6602843aa6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8014f96b6d0639b1282ae9cd27eb4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b0505c1701db455a5acb0760d2e53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e86bae1d9e1ba3a3e6da39f1a3ecf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167d3c75426bbad21da0d90ce28b74b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3238882ea931c12e2ff512d18d649103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809cd4c873b3e64545d4c76a46d23f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c6ecaa6244e4a006a712a0ed060c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd59631070a4872a3a00b1316f2feb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9e831a9068888ac326a0439ed4c8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ed9c31dc81f8c8819c25f723a936b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032b9d1782ea518b349fb14e7d0342c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75233fc68c6ee8e1ee798f5550a387110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ada39321067fa8009a8a10db5b995111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1e9d789fae86628ba4d1b049b69cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb4b66708137f00204938005cc827113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349e5531a388a20517b3722134e7aa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee9ac1f6a6eee94382abcb239827ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf5a2d903798f108b4eada86d2e766116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8071667de0ac598db6247706f47325b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68f952bdb64b75aec42b73990bf944118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7c7d063c1a2aed917a5d1126cc764119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef33ef2182a5e5bf0197c132f1bfc42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c392f5a33cd0f8290a90084b9f83c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c79036f98718ed00917839d229d56d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd088866aea67bbc9f42b103b9c3a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9045b8ad37bf6de408fdca94bcb69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed511b7fc11c2db345bf1314e95950125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db97dd07ca94bc000f5e6f6361076b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae5fcb0d9021ceafac1e5a1d33ea8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e0d584057cef5c9f77bd7bc184f3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866fb32bada77e04cd380bb8fedd2ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01435399f3a4966a7da000c405691f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1859aa9c18fc822fe024b551a1457131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71991483d471898315e6c11fa924b9ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899f21be2b7d777a77a0216e92a1b01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8600df967ef0ebf9302da07f33d77f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48fceace1627c3189194fe8c718b9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a2039bfce7402d1e71184ad9b74bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074d4ab5697548d85a00463f6f44494137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9831c52dddf9cc94047f55a0da16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756177460b5fd03315398984c3d47f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aca29f40765999d05b1a5ece487cea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381aae2ad1d58f3270bafe1b1ac3f32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe92426155b785447ad9316aa61e2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf038f8387016cc45382b51e43b119e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc85a0eea1f6e4e109f6e7611bff364144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea81a00ea3ae126a03b57016f98407c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48d4642a19c0842ae38a4185201e45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315797d9db12c336a78f32c373b8afcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c58ffe62a5d7cec7586046979692148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bfb42983f2362f52f5fb794141cd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23354b1acaa1f592d1d4fcb8dbd1ce2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61228c5797f2a09870e04d6263098a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08153b086d0d2e28e78243f250466d4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec4f3720789e1920baa0cdc7e551d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568390846a875564b555d4f258838e5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334d3017c7234a3dcca671b2c5c48e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160342496ace28c94eb5a443ba80cc89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668884956ee432cda4573060ac8ff78a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d7b93a1d44bb2fe695510996a7380158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b3eb1bf00156b681a6dabee227f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67d3f9e754dab7d67e3a41515609e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12222c6d6fc84eb9cc20807762d9e472161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e560aef522cdec253a87ea77391a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d14bcbbc8f701a0a67f7d737bc154163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437665a77420de0e2797d79f177a3774164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f358df9949c37f3a61e5b60a300593165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea04eb29d072b0bf11114c0a13ede18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7558797fbb346bd93686a2323d455167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37191e139ecf6c1938038cca08aeb2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229dc32e804b413596f8428edd32aca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9aa74fdb1fec6cdcb60f1381efd6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0012a0a02bc01735a561db934d2751171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb3a041f904d94e44155376122f1cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4580daaedaf855de4b93cbd6faaad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7abc240871d1fa54ae1096a255ecb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c37101c073365a0b65c904712db99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443182ad89b862f99e42e679fd3b6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c02b57162b8a2ea18156389166b5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800969c0ff7b69a04634b9536f5a95a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6ed55119c32054e61b75e34337a60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff829aaca42731ea189886a0fc81d2fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc982369725299149f2eb739cd3891cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0325e545f48cdca5b3a1cdbdb07a89b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d39874f8defc911d4c0a307be23f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4b376fc8664c20b7846f5a89ed56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4d590be4f61b0bc272351e4a8a837185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6314e31f9a6aa387488ae35966b80db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9c91c248a7a4ccf42474123969e93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a88012862c716d0ee144f4e91c720188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfc1d848b3e900745e6f4c90eace3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6dda0c1f8bfa7b410542e924c3d27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5b892cbd4546220ba3f672f7b48b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342422a9c24159fac67600b782cf8abb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142814c57b1d49b28cfcad969bae3d07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44138be98defe8832954fe2e125376ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cc5546286b573524a299083fac0f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775fa905b26167cb0701b592793d967196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d653e66a9ec02a4b9e7338c310d293197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd09033ea2ae0e634c08807b931c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc3c0dadfecfbfd1a1b93dfe3041f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85dbe57349e16ae851841dbaec3e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e38b9a10781cfaa3e2e13e23e5c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103540c379eab1d9093939dd35814143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b05a834be1ae2b5bbb9dd269ba0c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83954068acc960a3a9ba468784e86093204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d3aee5105b577bae661dbef7435ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d4988a28dc02c40087bc672e7a79b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccb435905a84c334f5ce53c892764b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e15aa256ed21560296cae5ccb684b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf5f0677ce8e9e36cebdb77d3c747209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136eab755812269a85d267b2f1e43d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bed27ba1089e2cff574b2c4801a21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38704110d78525553c6e3d42bd33e818212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363745b430257d6ac64156d1686137c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f750f14995df5512735671e32d65a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee1b61afee68db17d75999726b0fe4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b5d865748d3c8e165a595ddaae7cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00124ac5aca857f9cebeeee49942fc00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf5e248ee59b5d019857e36aa3068e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49162ab24afd4b4582620aaf0bb80854219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aebfa27ef6c7fc525addb47cf3f74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c63e980900232964c44b5e7cdda0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c921e596984cd5be7f2e01335e345222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81050f76040fc1652a340dfb184a4819223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d0ce7b1fc2d8350b177e16921e47f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d940ccf51bfd9d82d30a54c88165fd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ca9818c392a5fba94616866b5541226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c955f8e227fd0ef388456b9ea8bcb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a8f9d2ea5831b992b1d7005976dd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9da6bb793d64efb7cace6a89d186b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4765ebee9c9f4f8ae99e089bb21e19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b01d90747d4ad6a87399cdd839467231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f89b4c416e6b6a41325dc5de96e678232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b4324fcc7b38fb111eeeaf2eb3577233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f72debfca54ecf88c83c18b89510234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5474cdaf49a1319f7c7e753901de7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e8b54831bb66619a5508dcdd55f58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f62d6ac6c34f74ca49bd0162fb7d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5d08ff9273221911fce0e4927ef18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a73ec4a8bb7775b16d3e4ca1d77c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016586e24d7bdecd41a1acc658cf3fdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d01e4a0f6a0286653cbe1e280deb4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef14064fb5ea2cd5685b75a54fd7e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441af9112631e196bb7a831b2bc45ac5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfbc265999f682107fb46c56c92cd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30b0b440bfab8d2095ee56de9f34ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85bd9d595430c2605e2f4884da9d04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84e63d6d333a7fc7cdfe1d36c6d4b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b56654d3a81e99011c8065df84c14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dc32e5cc8fad2e5ea6d87007fa9fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656030fdefdc598246b273212824c3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32f1bfa56f2ef26e45a11604562995251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce516a3044660854ca09baeeae8aab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e630af6695129e06d4fea38271575e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc1a96b686fc8f7fa0fd3b3c1a23b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ba1860f4858fa8f09a8ee0659b53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6342026fd5708a73351115883b6c9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4028738cd830a00028a00f63727119257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ef77b12d509f7a78183bd9b310b6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e623cb15a0b5cf6d6fdbd2c849b40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a1baec050c1976d0b5b8226b1bb83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37fbc9cb5acbcbf01d94f1a64558b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f59fe9aadafd677e13098eab9d85f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96226bd88c762764748a57ca034b98d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57462a3492b813a7d11bb5cccd561206264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b08e02fedb953ab4a86d2faae56f8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc31795ca668637250bda0103b58567266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe2c686abe133785067ba5739ca947267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be15869c2915c82e06e22fb66f2b80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ddefb32f7825ded9bc33fc795f69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51963d5761e8ea838d0b03b0533f0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28957ca2ca7bd4203a579381ebea2461271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c393fea1f12990dbe880cce0fe54546272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ae714add6bf9fed5c6709fd17f72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28dbc24f6af7476b1412c2860b33a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59620955f621874e17b28dacd44d377275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b80013d7499507bf11a3e06a2fbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe300451d63736058b9e28bced3792277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104b68080dbe10c8944085b09e0c92f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321fdadcfcef1a95329aee2d23efc7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d0410cb44a5fa7fbf9d1627b1aeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff367b73bc2c60c3124f36516e87a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26dcc25f9c1ecd9859407931dd6b12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce27fe48c65e4348fff166d505c7238283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6de13cfa7a439c876193378a228a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c52d0f86dd33f81e4da3b4f06ae5a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfceafad0cac94fffd8672df2aa077286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10656af91c26aa3ffcaea211df70fc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf78b26e1b05a623b2843f4ef8c0ffd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826d7d32521ffcd37cfc9d9c802b9e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d1684b420d8f96a7219d62d55628f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5b4d679596a616f350e9bb9bac463291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0411ad1383bdbb970852be46c68723292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f56372df66f5efb585588d03f13181293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2131e6858c8fe1ee1dd5f7387daed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384573db227eac2a5d0c4e506ceccb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471ec1ff0d3a227e1aec5257616eff3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7903964ef54e0c65023c0558d8e09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf26d870ed7dc342a30b7ea494a132298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00346b4b5aeb76074fcd711adaf30e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9530a450e0044511a820fd97f74db0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4937e4721a533e117862187344ead9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9138463f6cbccc56f0eb89200bcc18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51b9192c07a749658a2219c249ecb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b016603e5a75423f6526951c787e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e42dd51358900b2b0d3222f1890e73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34e4c03ed0b1ed63a4d06d96e52975306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd66f6e61a43b28994817c8fdb3a6a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b920c33dd7b1929a253a71a35f0b574308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7da43242f1a4b5b67486519b9b8b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee1454db6ae834386be16270e8e3ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a8a37791bb0bf8b3200af92bc22b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81157d396fe98caf5f9279301b8603ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6af17e841a6bacdea76f8f6185f39d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9384ec79b00aed270e46e1e807aa5a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7653f5d4a30b37e5b6af77da474c38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663deb4230088201cf5a20df84bb7ea5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde6cb526bf1cc4fddef88517b0c02b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944145d3367a4b6f334c72d5be3b5d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb4ba3e74e3c806f499bd086005a56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91165b7d7bc661822506d87699a3713d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5744465216a5335a391e8cccdd1404f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e541f1679928a2f240efe650daf9c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132941ad3fe725582d36b9742f78715323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428655613c5cb93bf3520873b9a81daa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16b843918129f1a659e41c7bbeaa9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffdb0aa68d5be542755426abb8f6d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c613f85493015c332c8b055ba6b22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484b8ee516bf9d19204b4157ce5ad56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26338687b75188396b8cd14ca0f77e9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24d615c222345acaa81eec02195901330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000c3303fd7f2f67e83fdd603199ef8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab8ff3eaafa5d53d1b173015882832332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6880693bc5cc8b4fb755821796d0ed9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a16984034a1cfd2fae3b4938a683df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6c9b649c220ff27bc41ce3cf7d89f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c99f9c251b49de737cf1dd151a352d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe570c374c8c91b898c94ea85f08b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e021e1195ed8ada5947206f12c45d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e526c6386716e008a4f8a6301bc641339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3de395de97edc1b29db829f25a6c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51137f3d1bd12f2b2de3f59ce12bae1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600414233e548902a977dc89994c0d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2104c5e42801062c53c5e35f4936a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea9a3bb1c5f906dc5a8a210d022134344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601b73b1765c183c6980695ed6613d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a578e79947ce21421c51910a967b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b98e421d6c575de641d9f0dea96304347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc5e4b67a65df0e33acd9e8e4c5ae5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c22ee8533066eec7376eba02857647349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffa095cf5123c45229d61e3611b5cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66b51c2ffbd808f3210a6e43f4d25d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5001b94c8d48ad8220a8fc0d04cdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3fea3032eef1afaf10df10d05a625353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91dc6068d13a52e623a64baa33d8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a187707c3c85a8039d461968651d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b994c7c67c12c650f9d41bd92fd276e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ceb4b1d3ed8fd952b77d5232f17c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c6bce468034906cf363d5c6bd017e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0140e730eb461ca9b011c92ed599f71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea4355836bb887b6f74163a50f0eaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd93af49d6b51d65524b8d9f218af1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe8ac55f0556583c580ac8b30dfb1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba95f17d45686fc8778ab9618dc483363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dabcb3a7ce30026294844b3c24864364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca86e52bbdfd9332aee69070c4a39c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a812dbb22b8073e81ad9ef8b0ecaaa2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a40cc8ab123bcb0cc5e2733519f3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f98e2a4c8bc9e3c63220a2edd907368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e552df23542a477509434412ca5d90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3d10c4a87fd43861b1a1fce16000c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3cf1f3bd30409adf69008d075d97c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af5cbd96661d8a0dd79c9b70b61973372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a15250b7e351cda19859758279359373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa39f73851e740a7687a8a87f5d66bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1708e2190490ca615b6d5bff089671375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192263bfbc97d8cfa92a499bc6b6b3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea6ae2a103e7ee34d42707e37254e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e860f05f7053bec0768ea24c1444e8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412e717f9e5e81b7d1a3d21fe9803b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed59ddc2a3d0c72c54caaf29c19b229380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68de9b5152623b11b726a63ebb92a01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073c08692029e33167ffd86de2624b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de4b4d76a951aabb57271ae6cd8919383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd8b604458fcf2e50c48b81825535a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e61351406176f1b7da1b80c7ff493385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f842fe43e7f2826039345bbacbe3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ade933744d201665f4acf05cebce95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42577645b465231b933ce2fedaf0ec2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb97258120324c0d165f3c990c40f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd628914a3389125214aa75f928fee7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e80ff5bb2d0b7fd352db63d469c74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd81865aa1abed268217f5bacadb6a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff68bfa61f9b23a824ce3c4e39c3219393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ebae815ff9975abdc8dc5f005760a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd956fbd31188751b9b9ac9622f5caf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e38bbee6f90f5177d8fd8fdf5c273396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8633fe7496c1804fc3d9cd9247151397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e42c9d59546a275923ec403a98f7d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9d62b7cbe39c23dc011fa7073ac9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499b49a77cab3ff92e4c4a2c25d1d12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67564cd167b3c44c55cb99b3b56021401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4c18a34ac3428cb1ed3d59385efcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bec912bb11b4f184267cf846b4e8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244d18c7e75fcc5d06260ca88c47984404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cfc76af7720fbcaf9790fd01f6ed8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a1ba27b040468026f09842da26094406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b70195c23198a7a6424da042ddb182407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b61ed8ce02c10cb61b204321e4dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473263e4077a1abda7b77a4a318fcc40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2264bd58484393fe0da5ea4972c6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc71735d0a83b14d11b808a7c4c56ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56263464ba8c3443e02f2bd337dcaf4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9357fd20134a9028b83bf5afe7168413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f43516ee4fb70203b7c4fdcce2e59a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b226d5ac523beff002483246b3b16a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7f7083ca043078c68d3f77d60476d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c796cf7c3c08b8f9e0076e9ec62c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a34ea4f812c1ae39c3681b9422724418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5781ed99111764680e462f782dc3f57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c4841a79ff314ced7292017f21a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949127df0a3a25ba2596deb811fe8ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abb304081b270e306260665ded93e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b906ee4c5ed87572cf43e05496a963423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ceab40d104d36f98706838114b0be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bde06cfd74e458bb9ccf95a9af00b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d2afede3e6a7d104a41c1ed61fe5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d9de53c88de2c8412c8a3439aedd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946cb0ac190652e989b03f002ab21f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ff7580e631a04d0e92c015061f981429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff514e5982c0a511308e0a5fdd2b7fa3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8be63440d30b303b9ccd6f0b027b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c573db0f35a40e7d35704b28204c346432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d92d9f09d6b19a24d28a321320938433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d7a8abc9bd5be27aa1b008c6af74e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cf5c5d3bffd4da2894c7867224619435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f958b4526a5765ac2a4bf7ed446123436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fac3f3292757d4977615c8f39fa55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a7b132f2703e375feeb01ba043642438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664dbc69442199161d9bdfcd79b17b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988272e47233999304545195061f56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b1ff273a66b0bc22ac888190e804c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf082c029e53a2428c8d3f06b75c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48b0d72a099cb333cdc486c23c0596443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33221f4cbca5a2664a98ea3a96128e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ce85ffa2e56c63e4e467568a6562445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5267161cd08620baad8c6fb5d2c66c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861adf0599c6bbd4faecfec42994245e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d03a20680b5e6c786431241fab2978448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21cf9eb7f4f753db46af993dad2b01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167594d8836c732913f99c96dd32564450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ae90e11be857ac54307eeceeffc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ba2a7d6430301130245b4521bd05b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f518ea239e3555e477f35d9d9f066a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360640e15487e49ec33a7116ab0962a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656cb54044018137f55a6dba95e8da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dcdef513561f7740bd0f04c6638c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a300d7089299c17874a8dbe8342c32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740d8eb07396e2084830286e1894511458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3041415200bf8d6512b6f1d1527e750459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df30818df84b40d2ee05b8b386e365460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e210bc84978e25a26c3252a96c0879d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915541de893199bb955a55856e51e5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ae74f838bacf55c39cea59edb045a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46a1afb69bcb4fe62ea502fdb63fe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e338758b8cb789b1ab1db06619a3083465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27588ef02adfd26c53818d9da7061cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83c859f4d42d8f38c09bfafa80d051467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a443fcf258dcc14246e61a463f11d81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e2ba7240abb0a00e1f8e0a9dfa28d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449671173ed7826fac6db7615f2290470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38049bb4ab94b5f85ca2beaa47683cf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df471deb5bc9878f868a7d99dc33955472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe74502b7bcbabcef3070f2288f2f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851033a66c5e329d646c399b1c074a4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799dac7143171bf9d2ca13adc401f78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df548bddd4be54c4b1e966d303057476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecdc6c7cfb7fda65141b9089722b9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688d8248c55b6f1b1e876c122309285478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbefa45e4bf5ce9e3c1da6e1ce6d4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92610513c66104acc23abd212aff890480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c11fa35733099b0928fd4e9bfce525481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e91cd857304dbbba598ec7d1623f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bae460e4570f6774e7a50b4f614c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee049349b3c84ee74acca06480e5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b42675a3ed83028398f13371dba49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da834888daeaedd406945866aa96b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27a1ccbdc2aa28a72ae92962e99db0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844a9bcaaa7b2b20b439fa713e5e3d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf2df6c7314b427e43ef4cd703bf6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd947ab45b9d0ea250c03903458ec55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d473d6a7b1aee8bb116f0bf231174a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc888595ffbaf0f3aff93c623732ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc603ea6a5e257a421783406e3aeab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d638d54ad0153e5d0dbecaf48fbee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127614665583bc62be2b988ebd46d8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a0beed5378efc75e34dcb0a7f47a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12907b6891f8c18ca49777b5c86cbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5f4b058d33518e2c6da65861c2d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3875373a32db384a79b462f2029ff64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13b0939b2f7b0030ba8cda78b2727500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf797ce0d24cc0264a2a286722508c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e10788d13001f695d6b2bf39d44c3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa4632cecdba4423f845ae254ff46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d78467f86a27afbe44c0a7c6ea3d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a8aaa5dbc1381a1058868dd151b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24571bd6a46a4b21b410756958472506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6691becc6a327a34f586af1546828507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c71cbfb13216aa4c0439e9466d6b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81144bac64585762698c110366ffb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446d0717dc8af432b1f234937dc29c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dd9bdd4a241ade48d157cf49ea6d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e28775e088cbd7abe0382b2b367fa2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be013dc2e029e54a421b816caab94a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bb4833a491cb8428b12047cf7dce1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e88d5146f8bb8e7f601c5ead298e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df02a9ccaf969d3e946d78c96d12d7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4280889402bb476c943e437fb6cb0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac4be6454f4785871309bb69a48fc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faf0ad803cf888a1f57c3097ab39c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1e89df5d6825cf996be844b5b35c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9eb373514d12fafd7b3cd2691e6c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28627fa2d23e3e1a9f264dbcd422f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007ef853bc65c94a58a6706543e347b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d2cd653fad49edc2ad9a1dc393dda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d03a42229d186eaef2dd7d09a34455525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88949f2caa5f9d9bc45b3aa2b82d9a2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289f4d9e3efe311cb86d3f79dd2b9eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb75749108cc31199742196ec49fcf9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1633bf578229d9e61d6f8a642dc941529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901406653eb459aa799d3223070855ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d13688aefd6b59be9522b78d013a7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1703638015d7725271d0bccebed4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfaab26bfb310c8b3e4468c4690c2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d44c7e4e52a3fd0a59bdf90d881624534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7f0ec84e4b8484a8476965ee4e822535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251aa5a7547732cb6218fa1222278c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fadc5638390bc13fa8ad9ed9e11773537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c340b244568211f6788325a9912e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523c3224ddc938bc1fca6ec4886045539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f1a9d8ed5ec0bc064b959b72f3c7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b6b7f0b03663c092201f87ad35a7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fea19dfde33976584f127016c405f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a8d9e476dc2113aadecdba92c3ad6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c082ab8b53d7ad94338a9f2f0ce9e45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba37c1ff45b72e1125d69568a36233545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14010782378ad890228f00113a7f83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05e8bb32b07c36395ec36399329e70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da33925bbd24be2dd983791ce1c8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916240c84fdec9483cc95750e63acffc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544db6186a690559fd7df658de741dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b91d6141331a934999905c489fbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea2a526b96dfc956150f98daaa412552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b4c73d0d4f0d064f16cf5456fdb9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ea8a8289901f9a80a47949309df5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e69edad1f100cd63afb60be6c3b028555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f380a16a6c39b9d76af48e82b4ae440556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f626078ec556ac0a6d6ad17a1b94510557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f279e88c9dc68d5bed1fac8f31ccd05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620e757c8fb8f44a1213085be9a45fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd51925f088e75b9675197ec1d3f139560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195647734e132077d8b849eb1809cfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00127854abef36dd2d2efb9d89c539562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257b67b30da9c687ba5453b0fb83862563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dcb7d6de750a9fb04cc69cbc50fbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acebe1f9a1f23fe2674fd40ffffebab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9f4a4ae2593062545a6ebff4a11a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cce61120a6d29b40aa0fe8bbfce20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4c8043f806993a91777d79a3c4c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad083156127cc0f21b4511c221b3542569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb57f5fe47c1bd175bfb88ef04822570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d76e8a0bb3d51fcc79de2123ba093571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f70d0fa51928d0c58a30527c4ca450572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec662c99eb8c6bf3f1c6e7f6d5fba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11d7d465f069a62c6bc57785ac38ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe47db7b64ab3b6634150cbd53d34e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5340f256a9c30ee34931b3d0add53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af93c57d3c99e542970017eb432ee7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab11c0ed26d319fb7b7c9bc612d321d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cfe81a83f06582e2d2d64976ff0f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1baa2b204fdcf7499f9ddc6abc400580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed7f1d236c8bb2b461e861dddca0d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d82b7e3ae5c05c80ad7bafb3ac35b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6481fc1d11ac065fa3875661fcb19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab700f8f61152ba50c66b005e5c3e890584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a6f7efba488ca2c89692582d1a678585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1f6080b903e6c94a030ba712db922586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ad3dee379fb627915e1f046b540f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e063872a8853a87f06f07d9c95e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c903909a92e101d07f07f3def8c8117589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d97555c135bc4f38785d94696a87f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a2c576d595c692babd525703f66d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4c3d3cef1c553bb92dd231246cf2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e29f7667d2639c8c48869eef92e62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a84ad05999ab4bbe5d7431be22056594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9bf10e30d24126cdc065b9ddfe0f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a0d73a15088aba2e44437da4a9d5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72ab3c8e1c52ce489bc37e7f675871597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d535761801a4e20c55ef96917774eaa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a1ea7d916bcd5494903204f78c19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547bd6ae7ae1e3c827cf9018396d580600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56441a5215a8c4aec7c5ce2ee3c6dac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff64410c22eda5ebdd48ccf68786bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb818bc466b8be1f1a9801b2ffc4b3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec99ab8eb474783a1e317be02004cb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0f74f6845fb70979018eaa0012c93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709ba0e2b62e9e6a127ce9b4d5b970f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ffdc54425fc46839c33b98c226760607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e3ada9b412de2ac7688fb8c763a3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4687a4aa70364b80175049f8618f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda67ca40d59a3c7557447d355e2c18b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf255c6020b883528e6648068d31ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d28f2ec35f27d01c7f12318c36994612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9684f58a69a9c73303f3e18589510a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeafa8302fc9e2dfd2129b654a9193614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb114734e8f7740aab76945022fca323615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e32eebc63e52996a658db1c9cd13c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd24768ffc3adec6bdca611566d82c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb4eeed97b42cdd60d0f21b51734ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1deb5c967365c4fe330a4f458a70a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbc99c6974db35eec34c3cd1fcb225620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca8168df02f8df8e3c90b8e1beb4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb48037406878ac1f4b438fa683af8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c4d6f008f984fb6780a12285d876c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b81509fea991fb27553713830121a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a84160f2736d3e1c83814ca1e1319f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04df91ca155f6bf1985b1fa714f3351626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328e2936bd092e476bbc6a106506a52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba72c5d29a36f238d96835feb2dc8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cd7cda81076079ee1e9c34786aca7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d355761e19ee6548e8181f0f3ef0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87df84ab2fbf7fc4c8e2cacd615ed0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad6fc797ad1d8fb8fcf967a084b5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee04bebe1173b7e0c07bbca7a3c62b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b602b36e5689d677d2abebf053e41fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559419d9b860d9b25b6761a0c9d827a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3207bf3476f4e5598f3a80ba2fdb41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdee559d129adab663adcaaff9cd912637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863781b1cf8734d779540d0eefc2a4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426cb7af7a60ce388b2e7dd71ee1efb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748b48f63432a100e6a7c838f4e43cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1618cba443955e74ded28a0105d9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2989cd9ee0e7f61965dfa158ad63e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3d97a7531ee9c86ef2c0454ea612643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369248ba3791ae189e650cc112525bf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeac2f958cb95c08e491922f714a201645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6710ef305439e0c05d5dd95d357c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51ecfa988463e9f70fd7345db2131d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cdc0e76903b647ab38f2fb1dccbc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42258c6071bf0215551f09381848e2ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4e8c168e8815312c94d39a06d8495650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d3bcd796faf65648fdabb2b7bfa7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f4defd6594f3d1c941fdeda711607652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f6a36a10d71f14d2b69e8a6823aed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709a953959bde850eff7e023d9f5e9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24389322d370d93988ad54080de883655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1be34b1d14d45fb73a2339a1142dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133538e0fe5e19d812936835b20589cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d4eb473bafe40c567f3e6768945ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97427d61072fcb4f9710bfece7d01332659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56813a1a7ac87e56cb628764727b3cf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe2dfbfb5b5d4771f1ae593698fa9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567fda57afb97543e4d05a97e64059662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952e8da37631ff37f226f1357a7362f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68e2ba66cee928ff0830c6acdf7579664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91e4000bad21bd6eb11ef6303c3234665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969d72a32ea8284d920e28932ddaf88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7dce8bfaa57c99775ca4e4ac4d34a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aedd802f11ae450a54c3fc672d77fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a23eae5c3c8fad36f213a7af6a915669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f5b21773b01d1ba40d7b13873f204670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cba344cb6c60704e572ca0323efd1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384bd2ee23fc945096a2d789b98eba1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e700ca5ec08ed6f2ca0ded921c7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0960faaa181d122d00c3c18247a54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb69b70662ee2a69a6bf7ca6b77bd99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4f125827f3e7aaa8571c8e3217cb9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e672cec2f8732a580e0d53bd61dd16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c9d13e9e0f77672a5479034b3ad41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dd604176eceb2c1defbb05c5e6ba9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224be6e3077dbf8d7b679674bb9cd93e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df83de8a8504e353fbd9045f2dc246f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141fcfc6f99ff09fa61f58e588c5d60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2172cd2d4692158edbfdd9ccc1cb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928279b1c34f56212634539b5ef5067a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990374bee4d859536e2d442aa256a92c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb9b7f29f67a9bc165298eedb3ecd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b1d0dab860e168268e9b46c3513eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7a918f633e05809149a844ae00147688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0867478068755435c6735aac51224d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a96d14f862e9e5204f6fc7c81813690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb7f0c92a59ffa60397779f011ab8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fe5fa72c16362d3b964a2b6542583692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb04bf6661509c0baaf61d4073edeae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd7f0c25edd62ddb64c4db7e7b8d14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a708bd11fd566ab2d0cb3f277131e9e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50e568d3eb7d002c9448c3f9b621f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdaeabe08e0e52c294f35331e8e636697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110458e31fe84a141a1428eee78aa2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd389f59956244c2ce85667554416699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486060f4f69ebf612b7bd00d5044935a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5869b77012aa21ea3138a1657b326701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ba4cc42d0998ba31ee3c633a4be8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73894ed2c08beb25b1c7dd7343415ee6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666e5bf892020c248f23d0b10002b19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1318d4bbb631b639d0553769b657588705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756cf9f12754b37048d9d5cf6c77e0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad08c65c6de4230ee2d2a3f85c69d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302171e73a06528d01727b497c38795708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62fb25c6f974772e5177c259826fe2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae0cdcaf96510696c2582394eb917d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d79679e298928aa6a3544d4aeae591711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c525bd888ba9f86636eb69f9ea062f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c5683906583a7ad151e978d9a2307713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9b95792d7505b30bc569555fe7594714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab9e4dab06f2b81929b9e8fd34389715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c43dd34d073e19c1d2fb79810a5e04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b95cb6b7e6d08b5c8de1cc82947ad7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d8a856150378b3caf05b51a6f25c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa11ff3dc971067a5115ef7987f6d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a4dca34caa0051bb4e7b103691e31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54933f0574f85a7d7574ce8694ebadc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6415b78db80e95d2e3f27e4f77ea58b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71d06f3584d66ae68e3dd212905ef4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e278edb97c29c806bb0372d9f8ab1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac388071b6f1a272313a82b20b5b355725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eca772dc3336bc3aa60fa693bc4e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d3ad5a12fac7219119fd43d15268a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d817329428175b81c00a28285379d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f79618edcf405a222567c58d4cb908729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452c3a6a13eb408cc63f3db918819fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a8d3654c241f5f9d42ab0fd7209b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db61b707de050762cfe29042cdde48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318166730d390f63d5fa257040097e0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d3c458f84ca2789c9f771543d7315734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fa5d9b55ef4d9e5cb619ba89ab870735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd355059e999e5186b20047d7f1fe73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f81e5e0590f9c1c890668fb3a4e84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a68f3ea3b8c48a7c82a1e987d2440738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3922a5dbad59986a1a9b0902b9e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbd786a3660510ea111ca9e5a28372740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a9e7cce0eb064268900f0a8c10a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371734190caa8be5c6b0896fe6d218a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787e37187d2d6370651e275581e3cf8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436b532693b7cf978fb39804f67f676744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743f81453ab11f2a147c5388b2abdd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba27a8303dcada09bd09dfdd24eb0be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac429804a78b4b364847b170ddbf6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693c9dea1d1b297eae051f2797216bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6219f2ab9557e5d7335b7200787a97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de6d6a2cd139b3885e615ded810659750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82193d504b1dafcd23cda42486549c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47b37719247c0db41b750a402782d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbd4ddb4c801eaaeb018896f02903f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15579ebf425cff832f6ffc12e990513d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad532389f59fe77d9431d92a31b7f99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f69312fbf9a760f8a58febb5e5a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fea637c8b98d9d5a34817bbcd70408757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab772130646b0a0eda9492d87c0761a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a3319216e57c2009510a631c7977759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0c17f14e3992fa84c4af87790601a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f14bb5cd3fe50de6e6e44d27d4bb1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce45f0b7092039d3196ce811b0cb0a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5430bd46309e2798d5f3770b9f4406763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568e1f4a9055568453a73d8354fed67764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cfca0d0bc97b344e402c57910c45e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eb3dcd4e68bb69480d8d2dff756df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca50961230448e06e4de18df8a084a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550168ed6820d5c735ce65fb43191af768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89ffdcd01a0525608c4264a3d8af30769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea110d151d2ea93070a652c662813770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd83fc549a2004abd72fa1673226b1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc5cdcf81541522c785c610830b1d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62262d631971d7f6ee562d3106bf50c2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a38f334064c9cb74fc5b1653d2d2c0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6586eae7338901b9c1963fdc7c0f296775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678ef62cd6ba7f172421afbb67af9b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc38ad62c618502543255f3c720ab6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847303f25272ca02449deb670087c929778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dbed7d62bb84c8eebb80055ed00c2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce031d6f5f3dde445e0439b497930c8a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e438b1a35fa1d5703fdb3a3fd56453781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5420f6d7408b8ec8f4ab84246739b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019765459d10aa5eb6ddaffec0529c5e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a88ac2fef2e2f344534a69cf9c879784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02052ae5a6a2732d942b81403e4b2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c61ce953b2a9109d55cab6053298786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbede03e39a8b8740b06ab796b1f02787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679eb88ba0df662cb8cba4c37b09dac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e8f7a29b3153e881f5360e46fd666789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23895ba8915ecb9f4bca1c723bc807790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb2d2f987d7dd7e02c850b0b80ca0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8afefec3d818d22fe69027008c1db4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff30f5945e251deb3e1b19ae7044e9d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cec92961535bd95f3a802df57a01c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec1eba89989e9936fb5e4687a5e981795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0313c0d9ff162a7c741df306417af796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840819746e18c1b6ec49ab4d81783642797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f10837605d791dffac57b926cc6779798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5dfcc5776ef79d114a3e451ebd0d5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8da16e86d2e87b48c49263ab25c94800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57b1f100221d0234c4153e5516d71b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22052678775354b389e58679e954dcbe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb4cfe9d3a50bf980738c459cd8613803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52472f69261e31258234908ef7769d0a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd292defd32b779064da3c3959ef44c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a67588199fe702aafcf575f6edec3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b88c95b320b64fdb3956a2c45afd7f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f440fb94107d27456bf3d4400b942d9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88545eb71024711911a88dd81e615809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dffb1d9f1c6f0f7d67e6e85957eb7d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e28af59e7a2e28ebf12bc032171ada811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca271badddec392f4d426bbfc5d0919d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b530e066c7a77ac9ff586e9a520466813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630542600c030ee3bfa8901a8dc09371814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569372159d0c84e2ca24be5f55b36b63815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf64d05bf3f378e4f4cc3a501cf11816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d31e31684d7296fd0fa446076c6a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428237d591518ca637725d6d68c268b9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b149d2de72a2895a37dd7ce6c2cd9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e73df94900e6884f00a8aaa6c471fe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652646fdcaa2bcb6e3ffba0e2baeb6f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd57830321715114873911a1e68340822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1972febe2b6ddbac73f7ce5560818823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2a439cde1a0343e888f4fcd03d863824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccbc70e2e86e2f5b75b4c97e8792c4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf51fd07c42045359c7bb37d9d21fa1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d701e58f8013daa61347a4a816fb626827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae82ade361fb1821430d7bab47b9a21828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03b834fa824107805f307aaee20cb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d45fdbd31ba284086187ace727cfd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff3de74f509b9f041750404df84bb2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb79b42c150dc5f5310b23d6756ea60832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39c4f2b80e5403a03d58dc3bb0713c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ce08345f83fef052d72b710617c53834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeebd9b41019366ed2a5fa1d2ada16b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfc00aefca5d22aa6aa06e06795c77836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3ce5941279c9350f7d95e87e17051837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fa44c385d7258d995778c75d2e837838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b512f8181fba5ff86d35e46146be4c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca533db6a8089855cb19e225b2a22b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00e8d7714dcd0e0c21434bf9edeb59841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7d64e72896349906998e2e8727d30842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700595b021d123be5a96605cd9523de843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92475ac51dc451b368f8e34b701cb33a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222301faaebd5a47a2aa29f9a3ea5f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36846b7a2d126aa843bf7d780f798693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026e50d42608936f5ac6a6c49b4047e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fd39e2b69a6248877eed3cb8649ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ed661c4c98864c6c95d98804933d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a1536aa6ed4aaeefc9c537adb87547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0769f4e7be2aef67103ccdbb3ff518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be94e9c4876511f4f89e2ebf5dee5ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47172e0a0f5b82089f04883844a207bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb658b83d04bc0b03d9e1ec9f43930711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef335564746262805bd0246dea8d266d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b993a88b3e413928d7cfc0df632962713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec057878dd516a7a6c70cd31863dfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae0eab31dc14ba139ba5ce1fe98d1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be24ae946349fbf5cfe98a92c8e90116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301f549f269aedf1dd9477f3cd10efa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30093da28bb33a0e00e96692629d5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6e2a2dc760bfed662f2abb193e6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334015d3a4fdcfad1b84e299f44cb4ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a26b77c48c4db8c7bfc81531c70f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca829fa45cee894cfa8c2e2efb6b0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a43b5771e2f5ad095014e3f1060ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffa0b933af0f88e77ef100b3d2703024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc3e1dc37403b346c1972aa1471e9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b046e5b0b7f6b931bff53471a030d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c82634d4dd245115776a12396cbd9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c859e868d5499db96681266978a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460b475294ec6fa98c9abd00228902d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c6f1ecfac16f81ab88cfd81b4b64830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3caa2bea715309d585cbc81abe5bfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc7b3b6d23a223aca7872cfd8a07af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd31dba51c865563747ab126449b7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69763102dbb53ab87c32d32e98e864cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da47725494386265347ef9c6d0c47fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba6730285c07a0f4f49065021902e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52779f0c7a455025769bf436308e9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e0e8717d4a199f69f13f4239b94e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c964b96852972fa9ad1b6f8dccf23bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba44583cacc1f55a296bb232ad24140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464855092178601d1c4f399f3c3fb8fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f27eceb31a6834512c3f3e991b2a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff3316d44d8c7660908ed77fbc1bda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00784a429e628a06a5df69285ec171b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587430e07f6ee44a5a16bb0dcd7215e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b997df1541221bd005862b8bb84d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7454f63f605bcc5ada011c58f6bc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c1c1825d38129936dd60f69a045c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aca86e134850715f6c7fbff22dc4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c863ccaad59170ac2989dbe938eeb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8bebbb6aec85dbfbf5e521af2ed4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798d8be101176ad354f4f00212956652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30bbb5cf61c9f477c14096b3ad870553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29961731d98af3fe43d04139bf1edeef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe23c7abde9104d0e10d17f376f2ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d1ab10746f4cbbb8cc9eb0dba4adb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b3fbf2150b63b9a2d7a13528a57057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611bf814cea77ad8876d79b95d3ec358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc0913790c5ed4ed6789ed28f3044a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c4bb1d6df00254339a2a7a9fbb9a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d00d453704570965e033578a749061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f15629750e6cb988419ceddd40ad4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8eb5049848aa05907dee06aa62eee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d444886cb27ed3c619b11baf46d3a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddac7a0d219a9b9399730077cc820e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01417e9c7939d50214cfec8cc73ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7d4095eb3af0cc9793af9c969fe0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05559abffced1779c0f16c335f6fb10968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94b7c9bdc8f6e6859c12a022f9422169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c33687fb3df55031b5f5de48472d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb47e9b047b2f196ec6f1929abc186771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfffd4d4223424acb93a46bc342ee8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16b845e432079548afc80689239e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f8fcd42b85a6e5221c13f45f880d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c823e131caf5098996da47e8d687a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715903dcd9165d178f40616d32903ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcb46cca329f410d56459f33a6f6bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb642717f5c41637da8df2d6052c16378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae499cd9e5b4759a5a9ff5577129ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d8b5c3b05a23fe2b867bd8a3fb36e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760f0fdc32775e4c649a63f7b77fe3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab5b7d681284a65de13d1d0687bd4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d26680aa64564248c8ed6784d214f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fc0725fdf9a4ee10353ebedd48c9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403918e92e057aaea1f1b2c46adb5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f316b4565c98163aef7afe9018f1db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a837983dd643d2aa26286ba212664f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f95d830597f27ce3123fae1f53e81b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c679de21c65aebcaf8ca7ce6cb7253a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c169d900face48a4f4c90feadd93490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e92a40a02e248b619e048a53744b5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218161cb1e14b77a0d46a17d21c5a87e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be68462fc6854e3f59cd26575e2125293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abcdf915d3816a929892733b7c155e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8aaf6e4bf6a4c18f23bf1c24ce6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04735773037c30fe79480fadc1f95f3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262306d8c75839d4caf6dcc93c40e4d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7af03be618a4ef00511459f78085b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8e76dfe41382cbf071e939f2a984b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b4c0f45fddbb7e16aa7b9ab238a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16011fb97ec70f9beba36b567a3600ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16331775fc1d78ca3605af01b7eadd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2398c2fb226a82c6fd2c5463f467d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6a6a20a708a81b52c0479098ec53f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5e428f4ac3663c522547c845c5c8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249867243d58ecd407e0abcc182950d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d8852d4f1d6a15e20549543eb8169107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6beedfac823d9c204422277a61438108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccf44a59d81945578da91af6c40c30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d427621ee0e4c13bf7fe462a7593435110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58c876596aaf4b72b9bdba06b6727111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65910f0d5c3b2ff04e8c2cae640182b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fc89be337fce3493bb71c6ef8ac48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c6497ed3537ac60fa1c851b631dc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348e5d084b51e70ae57d1bf93066b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24624b0a89aed6e75d5ecf832977d5ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e0b6291a9c171fa31e5795dcdabef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa191491ba4797628f79e142738500118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ad4f9068eb45cd50172dd81cb9fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c92e4a7afee8b9771b1002c63fb86f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19113a80fd739c412676f87641c880121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b250fad3dc2d2e732973f6d99899373122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd5ab1e5de5cc5cc21c2667342a599123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1ca6aafc747594c640c987f2f0a89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368410d6a70db59903242d989f59c459125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b80ebe9c5e856d8b38db99c325034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581b266de9d4a8158f281f3dac96415127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57b37395fbc301a5299482e786dcf8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a40401c2c7b21acbe46cd3a0dcc98d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d45e46ba1b3387b49d09af1311d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d6745745ecc04bf87622e5354dbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ebdd58dd505cb949402bef9055da2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb237cd987a692c349ca020c47cce7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654060a3a76d907f792af07a06e1814b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e677d64f1cbf1b50306664c145fa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337fd05948381307b08ec6ef0e81a74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bca9df9ef217790e34e91383c3c18e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e5e2784ff046ed1329c3d147026c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6c53f1070beaa5e6abbc40bffd150139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ab5a4fef6f929d6e2a9e43d8b7e85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f53eecd7510442da68f909b2679d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2c54d29f4b2000ff9ef09e3855022142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9f8a17e4a6e8c3069513cdf515a23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e933f5a3005ce4eba567ddaeac24a7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42251a1371f486c33f3747e9a4fa325145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de996d889a9898a98c67b5ec921272146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95c9c63ed6f0f571579901487ecb0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90006e48c6167b0fa6d85b15cdf18388148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f2199ab37e181a867893919200861149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4895fcf7ce770d6c60bde63b7c334be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858b272cb2f87fc18da9873f9737fbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3849ba22acc23e29c903125063ccd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cf4b7246f617a13350feafea10f44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f9ee53bbcf61e0d22c2cde7346c6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d756b718896a586b21cd8957a20a46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96357a33afe500cb404e2ddccf13b21f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874beaaf7c53ad075a535f87393a83fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372c675a71656fdb22263f4e26a43d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95622133869c09b6579b0ac4932a062159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1f413bd5a3574863edc16df1d5634160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bff864dc06e47dfd1c47987f89326a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7708bcd04a3640fa4d61e216872bb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb33f25d0ad90140efe5c1f62b6c310163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc99b8993029067085a515fb09a23d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0481122a785b5e2295da3deb386d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b8b8121e45ac7880f8e45ecc03860166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa00f2ee4661862d2a4c23537ed3afc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8ed4be5194a8a69ceb8011187f40e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8a4dff31aa291b00ac31fda596a2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b12b7e22369485749f263c0ee0cdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11492ae569b1b9126e3aac1e2cd1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106bf2556cea026d9e7f713ba1bcf8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ecf64d73808718346e7fb50c7ed95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63ad2f28e1784970ce21893893c255174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b008dd96602e0a57fc16a3f5cc32c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c560c922791948711b791c6ccda89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d925f1010fbbf47980514e4bd3d2c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c29a8a4aec646e9327220db429ac7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910694dda85026e8630192a1b2197da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3176f7cf290694a091062c7bdc4622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3623a55646e7918b5ffdf59870e08b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c710a4cc80a506b7b7aa98fcc564182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0586bc6738a2413f8831694c6268b14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537116be7024b9f83effc3d5894958a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc8a50d11eec95cb30ee64da96c6eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74686fdd95f17fac4e398e07204fab0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eba9bebc21ab9b2a2ff778fbbca5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834627433142431083ee1aaa3848d29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153ae250313682c7886d65bf35eeb1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa889c5286adcf1998c98e1569dea6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a0ce44c2d994b597abe9f858f9df5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bed9b030ae80f64a07247ebc92a3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536032d70fccd9e4ca0eae2ca60d1477193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9a5b5f315842cf1f91f31f1c39b1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bec78911b6124d36908d708c374eac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2089e3401a158cec8176ba221078e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90655ce8148e824b8517a0293b4918f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab200a21ea988dbfe6096c78d2dda32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2637682130caec44e6bf8f2eead482e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504401290e122d8777c0324c0a7bdd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb05282ea0870cbaf7af878d631dcb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039971697b48ab6cc38451dcda86bbc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda9fcad8f1c44bf811cf00a16aab4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ea9ddbe02496ce41d54297715bb20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12d0a7974e6d14f8f2ddda381a27c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc972c5e7e3e6b155ab70c43d505c580206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a43b174adc9cbc9ede7f1a2a191fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ca9b1df2f6efae2e190860bfdc1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1edc3dfd117313d45db441af2bcc17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dd04bf9beaafc3c1e0efad542e061210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730290f9e06736be48369aa1e99cacdd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbec3044af59921965dc14bba206ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460344ccd04214db5f7490b7179f1162213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dbe6a7fcd8f6928bc09881c3816c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421ac6c615de61f5b91063906b85dee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0b4c6f0d8b1699e4769a7647b1fba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08351dc2837ca72116cce02858ec03e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54f4bb3b38827f43143139acc34640218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca0aed7a8cae9609824bd9adc4c191219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed1b1899cfa3ef49c1188334999fe8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e565ac9661318671890983c09dbb88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c553962f76aabed9d53dbc6b76692222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a74d89293af6ef2129135213600b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de383502f81ad1c6db10d12d4cf790224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ea3c2a59609f7cbda7ed79aeb866225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414103e484b474b44d9c4270c7c327a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58643c246355271acd6c25085388007f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b04865f0180139a6ee9234afb5111b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f037132cf61deff451078f88a392c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec0924cbb64e6b5d63f3543690a0ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e41ad6b0c653d5aca1e197e9773dcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14294989fea27f2d35267a405e0bdb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d247f6083ea98a8922cdb881a37e9d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ee5b36c6fbdeb7c094dc287e787ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dcdbbde155c9d05977a896baf1a35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52d60ebf1f4a9ab2fb1af2c3213eaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5c35ecb8339ec3a04f52d4fdc11b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70483be073edbc6786394dd8344fc8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927fd63b41ea5575287eaa344c70bca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bc4cc0e0fad6a58fb7247b9afa086240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd31190d2257bb2760b3da2cc895917241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94310f09c6cb0477c7f5ac5680cc6217242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6559147c65efd93946a33d0b12aa69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc85dc9425e9477f887451aea39251244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aaec974afddf5b557e2317ce11956245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806006a8de097df50a5e897d37303de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d2c0ff3bb257057b2f68818746d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57593d64dff181f76a1da60cf6eaf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e388eca0a827b6d17f7c496a9cd0dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5964e159424b8984f9f798547c95bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae84c43474df8dfea08254615ae95b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3010dd05b3594019036b661361cea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cde50af148a5a84092dbb65a67402253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6c2b2aed18d79e1c16ee1924d0d99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b1b0cda6fc596aff9edc9b4b96d1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548c860c24bfe70f23c1a29fdc1d79c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ff9e6f0703ac3620475e61186e72d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48145f8eb4591cb630f224b0615ab9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4827fac1abb8854bf935621b4de62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6319d661c264e6fc7c5c8f9d9c47a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0f0262780fe4c9e3971130526db61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d69bfc92b1c59ca1dde91123f0b5f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cbe7830a5682f5df442703c95b1b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050358b067e5409de0a223e9fa268a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d52230c1d983aa7bd193f6f733e64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399202a80e24d2902cfe25da3d887e45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544b452d5d595c182a446ccf880eaad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5411f5e620a54caa8a85819b4fde42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab492bffc19645cfb99e84a1731a46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf4ae7062734cb4d22fab27db8ac5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e86b9f6785081abc101b655b963504271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d92fee8dd5c04411b52ccd6bff4f99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e5d304676fd1094a6069fcd62312273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3a4709501a072e4ecc000b0930ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8456e6d4a7e1b19a9bbc573863c97db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bc2b054de8db13c06f5a365915ebf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150ac39c595cbfdf5787acedf3bb44d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec603e6e9a2988498d4331ddb31355e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1ef87a0b117e06e86a0c70f1df97e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d129119dcb03e7ece8bea3d5c925280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34ca0b298a810f0267ac49baa8302281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c8dc02252462a8e93865c6460717282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a91a99671d01dc6bad4e8dc945d20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eca902799a5cff33efe5a256fcedc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b125941b1f097a98b8f1191007b02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25376486f806097c6136280538e65e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c499aa7e9183ccf6009d98838229a23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2504190347408a03c0b9b05a43815f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39445f75ca9138e287e7a40b50e92591289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30629d6a63c01acb2877215bed99ad03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacf8221c4742582065c7e56e84e920291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5804b6cf2e59323ada90821e0ba7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd5dd3478b65b557f010a61864a4a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab174b40aaa7b8b58880f7d725bb0f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8890a40018235f618177f354cff660d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4f4c3af8ce778bf759d377f4da47d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3297a8e04cd8d0456a82b36ad5a4b98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc5f3236d9e2257825fa08b159ae0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c90fcc0d83868c6b647ceaccfe5b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecc8df8249fc46da80a0b467daa09b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f11ab8e9b6bbfe32c6ac70c161a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4bf7025ab672b06740362fd35a335302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611f9ae33c026701835adfaec33b9c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168445687dea25c0fe2d1f53ee8db07c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395930d3c3956dfcbd03db44d79983e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686438c1cc9bf4ea42fffa95d1656684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8f8430881238dfe57e58396a81f9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcb658030f3cdfadf3a9d33c8be940308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd50c1cb83005acc94c5409adfebecc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff20e09eb32d744690699b8fa95a84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5fc943fd434752001b7a60325e0e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d35ffa3c1f8859f1f6b8036806e30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596ce92a3c800d15442f921833e235d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aed396ec49abbbbee2d0462ae7a22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ce67350ffbcd15576437357d4fe5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed5de4cd833bade3b250f13581273316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4608a85739267027c2f74b11490ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0178a236bcf0b987bf1bab9da9e734318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b1c7a8b8dc5e6cbbf0238509fa7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af11ace4d476456a55bc0887d51d773320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f0a28f8712731d4b26581b9fc3b9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715a6547c5c16f08d409687546ada3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dee6edcdc1570a217a485f28ef3262323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84232c188e544254be74225e3ca091324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92cf8023604afb36290d573dec6892325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af65d9fd79ab5f13a171aa7c8fd9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fb61f80a639ad5614d96bf34c4d56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971be5863a7f67073392e9283d2ba0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6466ee5013fec125ddc9a55af22a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb58ed6e8f031d64e12bcbb542db86f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cd5e5d1706b5c0bd735f8836e161b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150a1abbf25d67a8176356ad3024d24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660a3d46de71f3bb6e77550a8c623d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d86e90c9ebba9aba30914fe2723fde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83a06109a83d7c3eddfa2d74ac7113335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b4cbb0f821ef6f39ce10f02d09bc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62f936d8539b1fb3303021695fd31d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9352740a3c5bf0c0a68082fda3092338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75a8ed0b79d43bd4e25eee85d581f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766cae04dc0108b49d4490ff9c2731340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0cc3528d18604724c3700e11fb664341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff850584c39341f9f584f396385f5fec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3358c457e36e4280660a79471f7bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d9f5c8f9bd80d948d44e128402f07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205afd6963342768efbe4f300dc84d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba6194f505beadc0147857baa701a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7602fb6945ec4e90af8ee266eef6a60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071daa0e8dac789d0ab69b4c9fa2f4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824390e8a63b6b4c22fd11698518e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca2396497bc6c36e6610fd416cd2d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35fad88cc362e4692765f8b302f37a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0e2f0a9ff61047dcb405bbfd95183352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5d463263c9f18e349c673c5d1ba66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122fb93148303ad2d3e9e4afb17dc5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5646351fb195d4c1debcb86a57953e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1f4a6fe2e8b787989586f78b5729a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e71644f0099d21db42dc96bf82a6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671aea4fd2f648357f82e84710c797c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d6255857d63ca09b582b96c26462359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83ee969b0d81d00f37c7332795e6dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf463ee9bdea9501398d658500665d8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fa531d2dd8e3d5c426f4a1f06d9ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb1f2b48d443ab5e04c95694aa908363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee879a6aaf83f9e4e005918f78c8e025364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e861fca3e3910821a15af4333a6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc7c9863119028993e901d4aef501366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad8cc3ec7d3b2bee32c128fdeb9963367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ba529bfa669372e582c715fd639fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3170ad49d1abc1be96ffeaac02ca7d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a787ff2773dd03e96fc0d98737e6b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca92aaabd6f3318e99d6ddc06ecf14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fbf063809cfba1467602597111c3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacc6def3938d9d8d48cc715fea3667373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbb4aaf7359071679f589e00abe76e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eddfd3f770d93ee03e8f705f23e422375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b012f2d998f38d625879e7e745b8f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc4bae2a16001b20239d720ed68be7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642c2434574bbfb2b228e5243c49772378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591721f0477111251f96a4ca8cc9dd40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4995c0585676def15f12ab3565bdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846bfd82dada44ed964da6c67d33561381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d13dd4aa23fa610a146eb35ab5060b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55a8d69eb42903851d6ec87b7c80d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d27422e986b0aa18350cb4716e635384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f18d6b4541fe4012e093d980c606385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d08e4bd612668f8e5ac1efc41bf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a854fa29e341d07d385e45519f178387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba0ad6c9692db3087afd4d2ef050f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2411dca1531dcb2420d2989d7678723389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a8efa6fdd50ab12edd4cfdf57b83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d56c31824789cb475655181d404d3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e748bf489f0ef958a271b274bc8ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eeda3544b53f2b51b64149b4fd5b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30a5e0802df30901ba6e85d64b6fdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73303689194193617c493ba4e120be8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd678d9e4dd7e3f980063e96ef46bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc04eb666b173988374617111e03660397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268106ae246997120b7b52a0da69417398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee405e63be3f0c130dd6815a35509ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c22bcd9d3e8fc2e440b305d6d974a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b1a45b7893c444b4a5fbf09c3fc30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7739b5ffa09d775f5b9e2ffbd00a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8e52382b1fad12b819a6ee4e3b87f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799598c686074297d7e7b141299bb99c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76bc28e9168d70916aa27ab2216a3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae873e547494e62c194b834a85dc51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dee0d48ca30e8986d1f471cea59ecc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a905e62e4ea16c446804b33f92d69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab2a0be8893e61fe663cefac51d64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c446880458982e86bb5b0c20886f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc87da07c004432fda58a164ca7f63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fdd7266720e8c42cb1a00f10f9515412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc79f8fd4cbba9551e42d2c9d4701413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0543051b7c2b8921b0a843ada933bf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823824e5beceafb25030d67ebc23209f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6f4e80bde356536560c0d28369e62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495707de56389ba545efec187624a9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02832a2a3cc00c75bf19569f4f41a560418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f796324be61dfc81306baf1b5c53cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9315eb5a3e409599486fa564358f4f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df813566459e10cf58e4805eddde2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a51f457e9d7d59dc0ad485ab0c61c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1815dfbac43784bf69784108e2de3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265ea36a7d951418c4ecf6357c26e77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea236d22ef98b57ab28d33748aa010425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68182d58c0c993e62cd6db488de578426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdf7bde728d2681d1372ea9b2fcc21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e3fa07913edc5360c1554a257ea57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266e808d815f71ba85d4a23d0c01cc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6c009f34980eb4a2554707c8ff9be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785755d8550729da0c9c8c03b3c7bc82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b1d9bf65ad041733c0cbec47febe4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab8ef6d85cde8361bdbd3a328b6d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f1dee8dd9ce4f91ea65dd7445c423434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5af7eea35a2b345b12e6f37cce715435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd505124c233326d35c1ed5df0f008436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bff3487fe675e17232c579c9b7dbc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc5fcb13b4326ce66893c3586597d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b1653eb77c5829ca6fddef96862aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30237894b3e4341f2d23bce4e6814b02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed60efcaf2408fe7152d76e38ba7b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d687dcc35cd5c68b4dad4d6d1ecb1db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ec6b73400b926262cd36620a0f21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2a4503d4c214dbb2f668a11de0c9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd3604e1b300ae032c54b8856b9ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409d3dfc5d688667e1c11ebe62edb05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970285b12cbae523a71be4d7860d470b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559ea325b5adcd40ee4c9ac03904cf7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4523a31fafa9c8ba547a5ab2ac72c23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4172329f61acb40fced7ae29b8e33b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46968dd8f471ecb941858958671713451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc627768372d3d4ae9d14737a4ac56e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f59da9b0dd47def9b1f68c829d597c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638c1782010de8931036f825133926454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903590580d560a6f5b196671b7a93186455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5872b0f4ed5596d99e785d171783d8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5c732d52fd3eea9fda03e17f875a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7a553df151b00eef049f92c2e38da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2a9b4b335493014917ee15aaf64a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaac9130ca7564b1fd16f370272a09d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5b056c66da006d99e58152388cfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab0c11f2ab79edd35bd3f9ff4b72bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01673d607a415b485fe1e28cde4cb29e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2776bd2ab258c6f8258afcfc0ff78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c1d87c4397a1dcb85c8635938a62c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7838944d3169cda72476b04f05cef63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d90b55df28b92cf3c1e575073e128467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ac006064fd51d6320295d314831d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006ae3c72f8e1e83cd665b921dd3f9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669d2baa8dda59af45a0bd73b092a24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a138494796d1ea2eb14e7dafe2385471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f3f37c965b5c6ef0663f53fccb540472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb1eba744905faa8ec32484a9093b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d664e42b4cd19121f6dd27627dbc5c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac51c4b6c4773fb13b2035fdc5b795475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62810c129e03131203f4e97d11e2c9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dc528866ce6eee4603e44a7eab5f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d200a4eb1ae5fb93be6e2b563660f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79bf6a0a3c36c99c7e6c28c46e1660479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68ba86a4c87574bc6f1bbcc1b970e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcb759d644b5fe02bf0aa8a0ff30b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc1965e20dba365907bc8a6de4018a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116e5465c6c2656c73870947952eb33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca5af0703836be48bf6e46bcb16c54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b413d89ae0b505712dd267520bf92b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29640153a51bfc9cc588e777519a8079486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea96eafbf7c748a7abe603ea675667e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba711ca3ccbfdef117a2d957b4ac5cee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef4b845827531957b63c2f4ea6af29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5782e8a5c0e3a8d4aa3e45a166e114490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9561b9e95c5466c4abb8ae32bb82bcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd9a41482951c4216f6c1f426bacc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674dbec8f831961c1f551942c82d824493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61c2bb1f659f115331f705d84bf823494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d37b60256ac696b0af20005977ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701a75589dce2e8fe6c1a90886094e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7d229bfebefd25250d7d2855246c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa67df13f5ba2a8475ed67dafd96959498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dd8a976330bd5cadacc1b0be512c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7363fcb067894797470f74fcf30b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd11a1f9c9ddf6ab56acc009df9134501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688f7d5ce20550bd611798c498a41bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31fa3c0929483df45a45852bd672d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4caf96f41d61f16261fd7819221e30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c6f242e14518930420db7040b5e2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b642482630fc0d0fb7a293d8f3a5660506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b0d9d0e701b3c6589fd1601210d26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e083b095ef4fccabcd69ea1824850f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e301799edaf5e46dc0cdb16b760e677509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10dbae21e5716a253b6e63fd0ea074510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bac916ddf45b5b3f93bca6f6601ba3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2845a0f2746338dbcf1319ac159cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569f8f8f23099c5de5d236ceb692ef7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafb5c6af6330d25093e4cdee97894e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2083245899f085f776020f9e8eb28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edca77823a030a3bf312adf82dabbbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e682a5633fad3461d5ca835a9c8788d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1476db0f5449b13327f42b34709b8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abd850e3cfd8bc1a65c8877a7c0ac2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daac7a5f6e3f76c7fc61aeed9470505520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4792b7dae808766844d184647e3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddfb22ec0215c9622b669fa35f06c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e24e40dbe3ae9df0fb62c5cb93c33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2085f6155199fbef60881989dcf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf189dab43a603bf5480d9180a0c421525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7624e2987cacfcfb27bc0e086cac14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc4681f94589075c81ce55f2d32973527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24766b12b19f12626f6ede9f1d5aa2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bccde6e7695d0186e18b219615055529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7f9925a0b26093735d524af541d68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5066a536976c4a23bb7122124c062531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92120d2e641b4f0c304a01f9265e9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706915d5c65859b161fd8286f0f8ff43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45522bd94799a84ccb39b74818a3e0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e8e3f3863de558ba3e37d6f4098eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d07de711c4f0e92d84c995b9f8dc8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0276a02a0a0b4b1b5fe480f5222cb39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50784e599c4233e421b76eaeac63c23e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce40f330e183e748ce0944279ccc867539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba2e57c80eb2ace317938401af2d41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0fadf220bafcef23d423acacb714541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dad3b37295e75343c15a4cf3af2a4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7389acf5b7e205ceee7ec09f404c2ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1da47944ad852b08025d215036d9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5ad30cac5a02d26b978e8768b009f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac021a1a6c0abcb87b53952b1dc61d8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e4b274350a5c25b70f14ac9dc529547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8651843d71cbf3c230efbce68b6c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d973e5cbfd7dbbe48dbeb7d60b85435549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf7bc2bd638513bca87c8fc223fed7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39da872e89d1c44d5e3b0f161cb7a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb736caac6fe5462f6f892b1db759c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d153e098eb5f2ccdf2538c35812a5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01a266b15de0b1c70f3fc42246d123554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ba2b64de671b2eedff25cfb5213c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96bb71a7acdd5b5d97d40f1a48ab19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fc4d7c881c4816c326f5de5a6f492557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94d6a27f4a77358b5e4604ad2fc514558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35ea6a6ce19c3a4424bd184be7d112559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6520da477a0402153dcbadc85efbe3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91dbea2243d0250ecd93b8390cc2de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee647fce4c5c8421cef9b0f73605c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccb8511e0a4381f31fe88addc1d77d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907f6199f5cead2b49bbf2f7fdcbba8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bcd6078bf3722a6ede1f9f1d40532565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ed07fddf07c71be20553c9dcc1f2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a69be6e44dc44d0139c699e2400a45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a56f9ebb42f5aa78ffe4cb5e1132f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5c1ef3ba5bcdb045b542fd4b3a271569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4461876d541451db8be34793215c74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6864dbe4b8b1641a9033b90a2872ddc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cca62adbe3f455206fe408015b631572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc762684bc2031d87a35c4abf8a49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b865603d913060ac0d9fe0865bb232574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78175d911f02791c71941a3712296575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85684859424f89b789c5019bac23d0e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3059f3bd1d11f852b4f28e4f2311947577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff22329e0492378fb496efef44b052578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f041b6be91faf051f857b593093c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130da6b21a219d5713fdb19286b0c1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b1aedc6e57c5d401423e03889fdfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2333541f6ad987d1448f13b332d98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66b994b5e37b6a31becce5b3d0e263583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b61e66270d8353d28b54c1fe979da1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb4ae981d15aa453bdfe2e008969c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd282f1b7a1cf7e957128729260d5528586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eba8ab3c9b1da048f0157ebca688c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edae6d0b93f26fb30cabf09079faac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a79ef298844d7d4a86065fc4175f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d71ddb719e244dfec6a658a6f1b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95dd7a650f0e4cd508eea1fcdb429591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595a3c334b3ccb4394a7f9717efa6f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f338b940b869ff494f5cb8cf6502383593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1aa1c95ef772a24b860a2ec05e5f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655e0affb92a958d947bb028f014764595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78867c6b4b26b4075f32b343acc8476f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9427aa2228da300b242bc4bf56e31b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd26e8326c485e97ec492fb67c17379598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c351195a7a3a05c03970acaceb8cc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19df376485188079abb1b43e44dd2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b8422bcaed0510c4f8a33075d633601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d45f29e7d3ce015ff3f4ff14d006bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe102b14c4aeba266283332f97fcfd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b39dd5de58a8d7ac4ad04e135ff67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29766e063f8545ae1c7d3af60c599a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6609dcc3805bca23ad0df9646a18e6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0263c3824d1f9630db0e4cae9e285607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48dbbe7b027e9e73a88de2c2a90c0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd9915220c2700a7e442da8b9339a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350ba9996494fac048ef6c7ef6cfde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc8ccd32a5123137abaeb49051dd48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5727cb15cae16ba88cdd5d95fccc88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a72de4572fc6bf9a22f5c940844e16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2955314c671a39e2d277f415bd97100614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca15779c419dda6161dc974f45f17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86faa68e2d084fb564c70dccccd97c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f441bc5b1e072840d19efa74578528f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b8851a4cc5004c1459fef79fec4d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f30d04f3e2cbef53366f57321f9df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a14dbbb369571e3570ffb99aeef6d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cc4a89b442da2882d3dcfad45fca9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c579c8ad9452d5987efbbfc147fb61f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325c0508597c565a247fe1bfbe09c04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c6f6fe4064d66bd117787de3c96d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d97ef0ac021d06b5416952b4d8dca2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c918ee1f5a0ceaa2b98a61c2194a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204bb473171b27b5814ceb04c1d5b6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a433f0ec9479abe063b23d42d2ce1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360eca36c99f2fae276a64d00f08c5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0007f2c16c01d25d7da55aa9c15392630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebbdaa05ef72a9861a885a997adf32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d4207d4f2b056b65394cb602bbea7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a06aa82ef24ff9af9f435cc0c6800633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fd241b71a7c611dcbc5d0ca1c4d18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388df50849884a1310dad5d679e5f80b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df8e86b9d17c0e18aeda96556d80fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68273fa96242e193c6ac714d90da1829637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4ec62e4d260274efa8490a633f2c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dac6c2ea1d993355ccd13ec3bf9b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed68b8a27fcc4efdcba93e4a1dc5fbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b83f5c9d0e97d2e1c4ca29f43f64cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092173ac6ccc08d1c557f50f01bbeabf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390c9782e53cfe9f106dab7d485012643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d00254be6f201a7bbc289122616d6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c5eac7f7128ce3a273f4102bee890645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e6e5c7c85249d3a23151b65d4f8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a532a1d21f074c183cbe11bb47ea5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635d372a0def691ccd292a2a4e5ae42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe05b5190b806c335a780dcacaf419649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834cc033adcec50d7b8f219ffa8fba2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f386bf81f216a19ed80333e17e640651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ef48e2c510e37e63142651da6c287652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608ce1f6262a469d6f5e38c3a8e380c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa910289e41b11130bc9de840da739654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaf4a3541b7e77dd6cb76f6d9974d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3bc2d97f2a3d3b091deb68fea766656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e970eaf78e0cb05a02f2497b8321681657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b17fc5b9730512d04b098d3e8f3eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ccad6316653b01e418c03b0130eb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6993a423f4e5c9a2bc5985012f2f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a29ed2b00ecb817252f416193fc7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896848da1f8e63852d187c0af561d94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f16eea05e3baab4e1478fcc3dbf1b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824e6edc58abfdedc2fe85deda526a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07847045b1c17baa172631aa11d9fdf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd42beaa0cbc78ac544b4d1beb250bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f6bf93dc17346cf501a1787297504667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca41478a0893a28562688559d7b86d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13834939aaafc426f4a1fa8918af750669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a6ad274a133a494fc04cb1f70a3f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce868155c31761d5d35896d86f2d3f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a29ec9c474bf91d79c82f7c3b4319672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07971068d8ca440305b438a07d27133e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74b242229fc4d388992b60340c9f85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f135dc2389084c2a73ff3cc70a3fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6386d979cc01d1db413d76e722f203676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a30c7ba7187e4726ef96c776fc1df6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894865c85353b3b39c5e3900455b0277678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab6a4a7b9c6d5f056b05cb1de4c00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3bb752c11279d1aeceb1a74415375680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee21066ccb1f048ab1097f5b6cb9f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984cb1b48c0dfc528d880cb91e21bf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef7f3a43fa08c597c7b92bfd663aeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b377ab7dd239b5fa2eac9cf918faf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a4e792196d5abc46baf3f7968e95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c67e8dc5ab8bcb9f41303223cabbc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea78087a338cca6a367a7fa302d228687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1549356ee8eafe2090f16353b1fa25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf9c271000a357fc28a3e0421a6281689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aa8a82c91bda6aadf383fcb992591690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b02b36a9426c2c9a08810748c340d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8241bb78ebebb75b4164efeaac3fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17764492e00dd5bb5da61d5251a4d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa06bd419355ce3178bd42ddd0ab9ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395b6cf360bc26ecd106ebe326fb064695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d32a713d3dce68fdc8672c993aa96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea70bb579c53cec8665072bed5fcc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea60e2c43eefbbb12901cfb7f2aaa7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259244ee280752b2ae0957fd442e1d6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9057d73674c5f6dcb8f6185deb57891700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189459601f8969234ebfe7bf45b6b719701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31edc78b219c52d369dcd3fa8da2335702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3a5651df45dcdd7f1c8fd4bd26243703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00eb79219e935750d31f718970d9a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcc35acbaf879dc1a8eacb1446abc7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df6abc39ed35911ed2c375d1b24f50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e5f8823381ce770123a0301f7d40d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807368539dfef49f24b5effb06ffbcd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c6e40a68dfe4f39f8d721b6a8227709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a766365f8b93beab2d6a93ca8ff09c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e48ce654a79c26e1c4ee8fce55f56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2197775faec513cc19ebf53b6ff4003712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c781e8bf0df83276e6791521e8bece713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aead1263e1edf78b275a2e134536a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933c14f8694be817621a67196ddcd4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b23d0cab20389cdc051ebdd5b44547716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730890f77f4844631063c3b4eba3c090717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d361c6527a183c339489c4f0f6441718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304694ceee5dab9657e777dedcaa501719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae26f38ae8211d7f577be7dfc140cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aa9a3e0829400156dba3ef28c01a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb00106328b1a48c7c0cabec00c7e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b7bf48efeb3aa821ccc8f19fa50d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d39776ebf77c524d204b7a6d70af3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab08fe9cbe504af5615c61de62ced37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8dfadb851d3cbb5b328de72016307726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6778ba9930427a2356ab255bdfafea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa309b491783cd3d1418a1c79fd4b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fb8f06a05754e2a99f23016e58d6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0d1a4794fddc277fb098347805ed7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66179c43f712eaa33e3f9818ce70ed8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a084ff7fe29b3e82bb97763928d2b48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc09593a92922a4cbf5ea2d46f761ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27292a07bdb8b4e4a0668964bfeae546734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4272bc84fb30cff273d3413d3692cce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405e688fedb99e7b54e75430c1f02d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c3ae9bc06aacca89b58490d262ea7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3fc76f9e9d340b9ede295e553d40f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c773831bc24d3aa2c6c6c43c70263739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b0767dbad450335fd26367d282134740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1567e96c99e638aafdfd5def3b1547741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a4d552a30e1e802bc7c395af5c4eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf738ada541f12881f52f7aa1dde066a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc312b9aa7ddcd2a0c93b00c6e37fd51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d9ff6773d862320134fac0a0c8cf2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ead31bbd304e0ef868c903689f940746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d63ea602ad834cc8d99dcb2d1a532747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ffdea2fcf1082fd1d358f2dd197d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf785cb052bec00e038784f1cf20eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac44fd9369baaf9b2a63a2336e147a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5850df6da84508126915c283a18614751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3dffbde3cea6ba4acf3ec5734f52a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980f56581d7e48ee8e78320f2e3bf3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b101e026fe9deb8a7795c1b34e2105754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7974cc627202a85b0e4e0d7650cc38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32971efd4292e927d03ec0648a676c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb54c8ed5583bf80ddd7860328bc00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ac2b41ea1a014850ded0eabd522f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022883aaf910cc610abcc7c6fde14df759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ededc5782c96991d867398955ff8d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657e606e190106257125f40b4a725b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a1d9c7f266546c457867d34fa15c1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e02428cb3ee587d78c59aadf02382b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5d5da9787ff1d435432a84d6ad146764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec3f825fcd721ab051988cfa54a6c6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc919c5dfdcf3c7871064a9dfe9bf07766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811f5b24e41ea4782818e8ea2780165767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>