--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f48918eb5ac9df594303573f2f925f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddbb40424acd5ae6a7dbf2ecbe12f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc8f52e4edcb80b1099d20cba0aad73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc34c944dd97ba5198df0fe06a21544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649cdac3d940e130a78f1ca920e96c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a7df25aa93b2ba7bee0049095e3996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c783142a290ae83968d307750b287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd168e3c8066351c9be0b45f2e6bf4868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd38788fd51f095e1e955e34b228bb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f1f8dc94c2f11a0df4bc7eba900710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd642e14004ea7c0baaa9f0b2ea99a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7d02bec4e821df8b286c88aaff6ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a825da28a5cc5731ba257bf5891cd7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257880066bed54586b812f3bdfc6ad314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658edccb5290e76ab714c90951792eec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457a51d8903032bd4982dbaac68c4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95699bedbfe3b9df95472206ad621f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40facf917095e621f04ae32c645ca5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc0fabf80eaca90db55e55f0fbe37619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cddbc6b4490c3a2e4857a237e08e0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa441e66d4b8ddfc04cce7a00697c0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9011c9ad374e479278b6619b95f3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f05b7f0c28b2845af7ab94090884923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c061621b430e2da99bcdec70e4d5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caeb535b18b53f6f75e22ffd7c230225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7656f9b4204d3fd822fd278f052e52a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5595bb5a44d28176262a9149d5b2b7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08641c67f78b34456a3a9978793af31328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb48178490415d1696dff663fb5ddfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf75c67738ffedd3c55e9501df25d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451380c08ad2733298e38657495b37ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b67d786ac6f9e04bba1ebb86b86f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d5fa7fbff6f8fd8d357df6c01a4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64d23115fa4f86ef01ca744413a55a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2f928cb0fd049cc640559021843db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400a0f209237362835d93568f48361236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efd1a5bb6f689a9e78087c7b93173d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261500f70f8e31e9eedf75b7c9f9439738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d0d33fafe73cb4b1aa73d7fcc67d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02114a81806541d191113ba98903db1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440acdf6bedafa5c741b55c4b7a76c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44625da6a476c87f1a23d91de86783cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eed917d9b9940b62c9e30ab50948043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0f34988d29f3fd04cf165deb4a5e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241d30adf965d39b2f1c3cb47c92bae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa0ec2f355dc207a61b8021ee5cf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f1b75dfa743bbd10657824a2acdf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c5466e556d2fd6be14fc71771e59f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa85e17767f51bac2e5c8bc2b157de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f32ce8f0c2aed573fea6be25d9f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cc2330a3f40707e42629fce09162651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d4ca73bf6a3c12651119df93bcd1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdf62192273cf0f1cbaf14cac340d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320962a9a99427227fcd92b6220843954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71520673cfe8ad90622be70fe44f9a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81fd430cc0217d1b4713a57975599656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4542764f9adc4bdd14c2b6806298b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf150f45e74a123691c975e57251060658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a733db2f78ae271e697bf8edad89ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43b08e554370eb4d6ee143acafb4fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eace82b011ea4f9a1a5665ea45e33b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565de4b34c9e33f92eafe884ff5abaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec5a3e368503b08a3c862da53aee9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb015329ec7d22d1ef850e143d7a3a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444216ffa9e0afdda3fbf80e8b4787e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26a4b34ce69e66f0d4ac6be2e36a7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda8fd87c8f7c6b42823820ffbbabbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d43274315ca7e30264bcd1893eb23c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a37f11fb11203e91f7cba146af690469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f2791f25922b46b7de2f9f7fc018870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b71e9c9602e3c2d4422c9e20a530d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8aad0f5308b078a3efb1fa3b7b8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25d6beec2125ba5a7a3a66e6c6b1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a012fda8565b799277b9655bd67a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59dfa7442fc65e022606b6022c358775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd60f70a1c08badec16a67511862dd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c524446dc27254e44f6507313c96fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f78c836c4ad42f9e8f48b8497e08d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ac6805d95c01a7f6d70fc9d68d73979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41616b17c0678fafc1d15eed785f95b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da46d7cc775ea4a38c8a021c5e26df681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6858f550a33401af02e031aa19e97f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bbba96850dcc77b59bf323e56413b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d23d156840a16b415eafab78d473084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e76381c8f224bf4f7f1230d9b092f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d77ba281459bce2cc036aecd2406686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f265ffc4e209cc063b5eec8f7632f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc005808b8ac6bf42a9cef481872e62888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef444c14715d2d81e940a3af8abba8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0695c5cefa1277420712696806dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e52bf11184867930e2bfa22569b2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe910d2e7457930e2d8d5c517b4eeac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114e0b05c67b4f13b5fbc898d269e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a54e81ec5e74544fa7b09e4305003b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be4419ae67ee3caf39d58e4673366595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65631d5142c23cb782978ce0b390bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e459efa063751c50a7fe7e3463b30c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf439022cfcbb9021869d2b654ab5a5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acff53fe345bb8d9b9f6117b85118899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bac9ca8661533d5bdcf6c4c9a8bcf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4a267e3298fdad524d72392151437101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c5d998e1bf1d9edc673695bb47099102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5e9301f1ecc78b86ef0a640bbfadd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dfda260ebfa056151c30fb2ce2ebe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71f5c3a347408f1fe3b98fe9eb9270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dd1309c192a9f07fc3706b896e39f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d42ed939a49da537c67ac80662bf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a6735b9bb1689828518a251eeda16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b67357bc4c5018d2b5bec7ff394c1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a6bcb15c980f89ae29ce9d65eebb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea841985b3b935abcb781adb912f596f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66e6da8466e7cf91df51469067724b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca9ff9679691d2460e5fb6ebdf2e5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779240a01a6d206b8476dafa1db43a14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776da5eefccfbe5f1f732ff3a707eecf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c9c5487d9249cc58af1b03dcb725116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3700d3260137fb3bcec4fb05e705c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf485cb71207c19ff18cb23bfa441dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0a5372e2e06de237b5c08890e04d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e896125609233c7bda53449cc16f554120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c004169207f5ce01b0991f9dddbef2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde8c54bcb582f07b5c8bbb5c49729d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866eeb335dde0928522e0b563a21648123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1b16cf3511e15e3f98e8086a7f2f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa58ae67793a30e8c5d50e5e38d9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f684fff3e1b9d17e5693a8f1beaee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45ad914ba8d91fd75b041a262a0b19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf35216937c9c9aefc017314271aa2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de244886fdb9b42f294cef295418529c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffddc2c0166cd3e9d0b62c800debbc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f29168dc8126d08ff0d364d035eda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c2ca2d0d2e181bc3b45013a06ca5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64677b3e4644469b36c52a2094be99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9de81af0a697e73a91078b15e2287134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c588b1df8f738ffa1848584b485265135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0134a5737a4453a92612b5a720463b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9494abb3f4a1111282fd4ea2b8011137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e3f7d94d6921ee3f7cdb1ccbf3293138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42c9014283d935df6271b0416f653139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea23ed0b4f4a0543d16a9d806a8f43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b42caefe8950155d9517ea88baca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b47501fb56f57d4e83e0846f4d2e82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaf38bfdc8733b193bf7b825c42d08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077dc4f45d1d4a2774b19706602807144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b165ddfb6445dc9e33386a524e44e31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e541d435e22517f912afd8152c1bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daceded8f5487c842110e5e4bc7b1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d78c63b63e3dca9026f37e7ffb0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fce98e869c610316ff677183754b48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da52b9d7859e4d63f86dd01e89f9d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fc774621f792d5cf985f92c4996dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b881c1e6b7063676c34b8cf1988aee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef583514547f5afa9988523af5c5bb5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc0af282b28db1b370c94505797c0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3a21cd581d8fd9e78cc50dab39ee2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46312f081c7356dca15d2bd176fa34a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c8661ea1f3baa06c1182c1fdb9998157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565e891b4919cc4402534e33ca68778158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef1bc37aecf0131e2173c86a78e224159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e87fc54ee7c23dffdea3e7acd8529d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69db79042ec02a78f058312488c7c8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95903d8d9da62fffc24632be2bc1eb5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc36a822aec0f36b5a1b866fb565c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa81de63139a860ca4213a6efbc35f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419a1dceb80df7d5ec3651871037bd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a121077e34792f248832db849a84e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c4c40fb36395618e013377460ad44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955fa31be47de233bb52615b4f06677168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc0d47b97cf9b2a138f2da01126906169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0264e4ec150b2e8410f97cb55f9c9c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3dc1900694d09c75469f4d5037c53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094261bf97c2b25175a08c5ebd2820a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14526cd581846c12e7980c091f0a43d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da979e8549f703b275e9143fb6309850174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfd51e8aab6fd9d0b143f0d284efbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f02ce2159379a3212d1abba464fde4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cac02ee112445f88cd409deacbe31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ac18fa761e3cbb729e768ec19e591178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb6e4fc620de67fcf3910506f5000179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1c90125c7e17b4f339c3c02568d6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f497961b1ce400e68fcb564c8085a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c158417fc759b8256d65ce135729dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b12f81c3779f25e352ae3a05f67e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0795e9f0857873740f4bcdb897e88cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38daecbdca19ddc53f5a38872366064185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04f09a68c1a80165ab49e5c7a6ca86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900fa3544eebfad276466140cd5ed94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e176fc1dd4bdb741f21cf28087d805f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8e37961d09ade53dc4ff77d03cc96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c5ac49cbe88e5afc271f35485256190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5d11ca88536b53a2906d8331714bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00eb1ca3844b75b9430c3d6726a22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd1dbcf9b9a2151854bf246777b711193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a82c3d2357d7255431b1007fa1dea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bb74cbb7217241007345cd2573475195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bbc33ca3bf4141cf8fd75793bb043196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c03fe921f7e1af7bd2b4fbd22b998197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b27ac94559e8587fb138579ad7a43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9c3e7e8977b31432aa7ac0a34d5f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aca38541cb3266cd99d05bad77abe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbce7a29fcfa83d5a22afa8fc29530201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac1e1506f4564e06402825a757ebee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f136f74d9bea6e197a2eee02c65e4a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0579013c3fd51618014fa909e443204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998029d87fe3c73a7aaf0d3653c67c1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46cd7839b718b3225e6a45ae48b442206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9252f01be2bf739ba67ae54e85add207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302db7ddcaa0132f54dc0d00493b8d08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ca8d545c8c91158854583faa89c8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c38db94c057d7aaa611e650f72660210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6decc485e57dc7fe91086126136ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24743b11787e7243b3ca780b0d511f22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52d092a0c864efce395b5ea1559e15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ea4db2374037b3d87467935c176e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462202c0ea951d76d9aca6b6a12cbdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5613dba9e9681a30775b5cd47a3b6ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5e1159751f0b9ba02f9de15c173e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6bb3f6da6a34500739a151b3a2393218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9532b566487a9dbcaf8b7ec3e265c6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c117cd741f06fdbe2479709f61c064220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34dd1a42f67b1ba4909dbc3bc29969221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d306b4622b8e2f1d9016cd0a29c587222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c95bbaa5af615e13340e1ffe2d5da9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f7585ed2f8fc766bab6fa13bada32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe93134dd3401abde43d1fd3b6dfade225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595228ea53b04c4e0589b0c82916d6c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f21748536ba3b2edec33ada75c946227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e682c7c64d2b183fb13dd8f2f36b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd7a0f454c588111d342bbf5abb3af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860c97ed130511fa6b31b24a3c0060d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4e6aa909df3624a49c2fd31275fd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc7f162d8f7cdb477d71e7b092b3e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dec399bb003bbfb2d797e9ac0106a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e5eceff8b6318a5e81a1f865ad60c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f4c2ae01029fb519cd129784de8cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6e6ed10d4d31d60987cf8b8d5c6d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537dd0f89601d10fea812504be4e2bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9b46a595d26fee56ade6a1b8b2fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afbd2f6099c6e49a1bc1ec3117f359239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb9b3cceca405ddd20153ace81b5a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3164a517d4307646cfe31d7e540fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f8f1c8fad813ac1e686d56bf51c63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a93f419f6002d77ef6dfe53a154af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9138203bcbc3857ea9bc5f7112543244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80021ce3c03d6091a9fbd589ebb85a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ddb4ce87e99ef618f4fcc92107196246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f43dbdd81bd52e797b21b7f6e01e53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b0e16f9da2ffbb4a9d123f5d9897e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8d12bdcbc2a8eacad52e956f452b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c7e74f01c1e9ab28cb7eb6bd73b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ed5ea202220f628ea9bdd3c82a184251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c928055e7cf1793995b173aa41934a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efdca9474cf065a162628f8fc5cab4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e384ea605da87e6f0c5e08af515928b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628afd57dbd0b6874bd4116ad5c6567255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d27409bdd5f171a43d060706b6797256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4c6948ce612f5a50eba3208949080257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bc0683ccf87268327dfb38cd4e9fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ec3650c113745e161171d8687dbd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7298f60971d71c14d190c42d0796e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe27bfa286aff77fac10ca5cb737802261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb986f27a18c77609c0ce3d475d565262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ee6cbb70ea1dfbca96834320de680263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3a4a06c97a8ee6948b5981ff6fa09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce28aa88038e79b1fa0ad99a2560e16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bdce3ba51b995386719cb445ec33b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c58c58e120f92a2677725730d657267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5cc6ddf69c52299b1b37fb622bfe8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27bd0001854cf8901aaebe4eab48b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f174c36d5df87923c0c3345567340270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5cd8bdc9aca39a9cfe9c030afcc0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c146d2c6ef2ace44bb614bf51be744272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da7b77183f5e98a68422e701aac078273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d3f5606ade9908655fc3bd954a592274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aea7baae8478a0d7dee6b49d218a70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa90cd0ac75c5287a973fd64ee6737b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f97cbd084b352a2882e6b6ca19fdcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5498df4c3166680e964df9d4c22c71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92fdd1fc9e7042cce00f1b7d8654e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671da1a790099611667d1a2ab39c8c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161124cd29c2cc99df4e12489c1c10b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd2120fc2722a4e4b88c6a89c62194282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211b2051943d96d2f622062d93cdfce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d896f08fba671b292d1c469bb289284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e096a50eb27f6b4e62d45c202dfa2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144482e7268320c52e02eb36fd5b886286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a719e5e48ba18059e1929b20d347287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2440ca61c934497ed5671e209b314a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf17be3ecea36079afe9437f52366c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0787829ca65f9a384c6018ca5ba37b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4152dd5c94155bd5cbd2d683df9a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac5e7478b35f53e8bf8baf0d961f91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074fbc37b175325f40bce91618f5839293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1951dd5be07ed96d84295b3b51208f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6f90ef71fa8eb04bb143c35bf5072295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4a2c193ccff02c3c09acb7880e26d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144535726d4a389e781be0309140fe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63517f7f2029f96051384936df20a0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8347252dacb11fa14311d437932f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912add1c2c5468b1414733a97ee7b51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc0d4500d2a19d147e2b5ab034ded9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba199dda08b199ba5b0f15897888ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f20071ab7e6cd9e6e233bcbcf3182303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd18e3f74ae25e7796e679b20b34f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70cd85ee5319d5e6965d37cbb7cd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088580f265963dcf1017b958dc3575c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0291b5f6e9eccda90dfc32c7d7ac5d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f52e184d2eaac3fe2414b48a06c0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d30b554cbffe61d972fe0f9c132dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b17eeec7524dcf8f8ae8f58c98ab2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776c1bd669f904d64dda9be2d1d84ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed1879498cb080af47a36a61778883312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282856ec9370424d3344e70adabd3a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f51da2572f41de656c251eb3095624314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383c488649c8e961603db20b1df2811315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044bb28a954e88d6841686beaf23538316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b016500f3e93bd8f13db9ad34b0e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1732bc1b8ef88d253ffb1647380a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeaaa72f02db9c7ee4cc0569d7d376319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28881c7754be2089b7a91619998a0233320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f99760fa415024f0fb968df9d2cc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a915e8d05b6e1ccbcefdd93550589e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97965c163b124bfcfa5c5ddae804873a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ce45fdc41af5efa80e065aaaf4df7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f3bacef8e2fdd02eaf8819e0e860325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cb907084a0ba7685820dc3cdf28ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094633a229a945db2130956690525a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac612a5a2b27930e8dc054267d9fea62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26f0dee61ca12b86836c76486e20b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1588d73f6f91048338cf1f8b3054b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517fc267867de93eb9e619d2468d38d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d822e08475fc63b57e16f9a9d7139e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7a0107250e1e6c4560cf612220148333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece9c958782dd225c816f7011bdde0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9cff73a10b9146fc45ed67e7d34a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53f2516a794f1072217866070dc6f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e915ee0c7f815a627f075babbfaa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55647094b6f16efa3828869f973cea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abccd3bc45eb0bbbebfe92147ca0884339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db2d4d9b59d3fd07981cacca19a062340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e32a7eee59554d6e4ca9bbc33e505341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0849bd98bfb7d4bf8473ee00425d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688c00c16570a7d1ec46b9434208011343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913217d59be69484d95060a7ec7085c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89c20442eede7acf051f415b1ff8f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03a7a1fdcde77ec6d3e349d0cc4e63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eaaadeb5ee1d288d46ad5b57fd73e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543d55d29ee186e3205ca52b72baf8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da5adfc2857e724ff588d2c048c1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81e53e88acfdc9af3e9ab4b907a7e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e562cc05ae88fde0d49040d19519ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae92ba133725021f68d978564ed74db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6f3720d08c805cf420ea8eed69398353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa96ff9d7cfa5540f471728366cc6c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e470982c4855e7ea37f68e63b7a54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5db9a375a64384f5a2884b560c3996356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d12e851f2e94d2e4e923a535e2580357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33878eb68cd3b2116d123fcbc9415d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90420a53c5c909be6fb00bed5daf248d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e44edf5c5f4972eb7d740f4ef753360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4ef56a16f8b63275aad2b0d7fd56f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f009327f4a6514c638487ab1badf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a2c48db8ec3b145ff125759cba854363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb716ae18431c0709f6c12c03bbcb3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5ff0f6487f3eafa3385f35f28d7fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2127539d6de15ec3444ebc41e8726366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa262ae40b89cd9759324b60bd7343367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b325f7579c3fc52d4e48b814e12ce9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47053101037069d17f1582f717a94b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b5ba967f2277b1d7511eea5bcecad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e86c4fde9d55983b2f1303295f7de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7b3bbb1157c154dbba7c3091dacf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220726c5949ffbad46dd9fa72b88cb0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1814093a97dc40e106f84ef557a7b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e5b6fcc6ce613953358e93182e0b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba2799d2245c9245230356c668da95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876848f779fd0855902c7c7ac9860896377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f5e08c52623fda5743deda860917e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb25d30a41f841dccc0436f698ed261379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cda816d83f4167055c30859e60f35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e7729a074853d6123f886669cd1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f215e4e23114ec395aeb01fab0d8a06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ed7d9d2800b209c9fc01c3cc5dccb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dc50fa61985e9adfac99881f9d379384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b02b35ddaded131fb4151314011389385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e04030db640a5594c25f938942cd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd911a3d02268de056fda503d1e5abb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f7fc83cd531727a00fb4c2f5e9ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a747329a630cc9e6f95b9046e4c86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75db529e205b4088123e5a76c10d68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3762e0e67fff8770c94aecc476f364f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549499aa2a0bc391abdafcb2529621392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c9d3f15aadb5a3386cecb4bc7ba8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ecb7e228a5bd3e2792e298d1d10f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c860a7b756b12e536f6aebeaf0acc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c8cd8778d53628e448fa7cadb5b8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1a2778a4b4c3ad850ea497333b00a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693596b69543de791d79c61464c2f57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296a0351066e51f0c3fd6752040f0ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839a8b9f6e1199f0ad6f241fbf5a06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ea054d930e2ef4379cf67c85ec4d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d329ca9f08edd0df484ff4505c63e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6e5b4ca629330ce7c0730cae2a3c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec15efa7b85a28c3304b613b866639404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734189c70f2e25caf74e63ca0f349716405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd55dbc8747183aba265e8c9243ee78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1552a5e0f3c2f04dce007293a3165cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b3d6190c0d864f29367eb0825326408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dacd3b2e3138d6686838910897ea6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26923e336e9ab8e4516af9b3937b5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191715e3f9f33c1eff7409f1316c3c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030ec4c08a7b1480a5f15afd667913d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f4228067c8d711e7cbc24662434f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215b3ba281d0268ebd34b971db93c43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9c36739161619848102c8ba01bf0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20dcb80a674b43f06a1c363f8f8147416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba894424475a89c7a8f72528028a712417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9e78bfa5195772f597831c0c39330418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb97a1f3f936fbb57d349b18601b252419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4823a852c32d563cacc526b6ba7bad8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe245c0d142051967969950d5f37f58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa43f77ec092a15b3c369df7b4db97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e43d17efb8f58652d7807db4b1202c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15bdc0514382851f4fce45ad0d92ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07464868aa636a2270d8de8fe60373b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd25e6840f2875d8cb11ebd196d9c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150680413e7912b31478627c2316f603427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d3392ccae7e9d3b3c2f1d9ff7671428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccb1d055bf1d81655dc199eda151ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29730ae65e72bd4a3c89d61a141b83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b9cc339c07240cb9c21fa6b8e485d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da0f5872707f1f4461c373cd5a3e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7af7efff78ffae12d4860d6d20660b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b78a93a7d5001d006f8c4f156adfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91194c76f657aaca606d2964f827edf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6570f0cc382bfd279573f6c50b0bba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64518b46f3b1094a86fb58499ecc3e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf85b66c5790ca34aa8758af7948ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95887a29538fbd7c2eded40961806d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21aaa070699bf3e01dadfe289c6e7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c892f94d01868594bd07932a344e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569c2bb57537fd0bc1d221531396cdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df1455e57e03e5e1023ab135fd607443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ed99f9e7b9e82f32cf39d295d631c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623f96f608a3fcb4bdfdc26d7273cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911076a60252b75aaeb8e6ecd023df9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de066743d3b35eb44cb2f04ef6491ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22380905d6f65b3d7b3f9eea92361df4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e461b8503fdf61c978cf54c8128cafa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f299dd7149315259ad959dbce6716450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4525fafeab1e6672786863d8d2dc0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479abcc956eef1ec03d0c5cab6036130452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a43e1b7aa79846b13dbbc83f04475453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df60cdcf8824c71f7ddb75f6c377a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbbae614e704b28b8cd95bc6ed0f76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb04b11d9e8d128c55084bc8f62bac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e221c142eca6f7f1b410ef6492111457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb05987e6e40e6009331d7645f24dd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011c874b4a2cb038a38041475e025d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336f3d6bcda31f1ae268d414126c009460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e96fb5ae40343410f2754a69f0bd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1160171bf63d7a460c48739b05cb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9cd251eefd00d7bf9f947c8f4887463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef4d3b071ebcb270240da41601e5b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ca47cfa0f80b9fffc13fdc86ef4df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa05277ab6431df31a17c526b577de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470dd59be57c8a743a9272d5ef0d09a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098c29639663a54db589da987143711468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4dd5bfe1d125aaebef4ea1e86694469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6220e67fe5dc7b4b93d8ce316daff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d33e9f57a517f06bee4ccffadc80f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9f51f71c0d28de13b6c20bae02839472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632adb283c46766db6f6cea14c40057a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d762835719889b050b977991cd9c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3622f17ca07906068f2642102e92c84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce2b50030660500ef8068fd0327b7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099517d3d23d5fa9a827d51e5d4a2b4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9bfa76b95e5dac7000f1b971a686478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f7644bef6ba641e3720193be66883479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b77de575f35bf000aa1e82af53ceda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b9ad9a1cdf42b381e0aa006087c7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c98a051fba235b975a9a09908e135482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1f990ca5d0d6a2a19c09b2fce58b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82e50ff80766a33294b0518f824d44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cecdb8f35aa7884cb14e1d2430192485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d3c41bc2f3f4bd971d60982b41dec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d449bc9df587821b496a5cf0f48a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270921e8185a20e339da449ed6f0dee8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7066d1b0bb106ef4b70e3163429737e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539a98afb09811e3ebf80863593cbdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740168995f0ff03f754a467160fdb43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c36748258d780f0a4d23826babc47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadc3c75c5296054dbccbd03fc51e92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aa8d5bacd95a332d730cb2b7817ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad63a0490a8ce17efe3be3e7694b68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae10dd0a36d7a99db67a9e1345ae348496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0e5f68d7d0717e6741551ff263e50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be797b8588a165721576efb4f67d3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e937d647e00465865a0602b6ba8a38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b353a55621808b29076da33db7c60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e223cfbbacbb2f5a03ad966d01bd7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922f51fe031ea528ac1f66400bab695502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52445fc1001efe0df3ff0147c76dd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109c6d23f4b64846dcc84a16f17015504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaea73f26f69368ad3cd5f8a5cbc72c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1484ca0049973156a0dce8db14ef0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ac63fe494129d9b78f7c62bd45a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503493d7dd1f2215598e8599843c9fb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6878650e998a6bc92bcc35ef864b3e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593621032e24dfbe4b25acd1ccbd5bd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b83f492acae72109f73f191f379e8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa6ae0bf2439f5aec4a9feb09329e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88637f1d238a70c4e50a6d1a46cd472513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95581bf54e1323a3622b658f471342514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293d9b49e8def9bf727e73b7ef5017515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d9bce34e62dcd30614734ca1d4dbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a5ae05de37d8343900764a0130f42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40838b78c79d56e085a73f13ef2b918518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750a5493890ee5048f304d1bbd9f0c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f62b06f5cfb7f91f0666485a693262520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc1e4468e2db52b18f3357bfce5da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf92aa37b3d051d4b640fe54b2905ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29455008a5b66044108579d11bea1d0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c65b320fe65ec3b2eace9f33f444524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929626a2fb998c38b52e77b49ddca10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba40687aee9adc6b127af4252d1e6e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc6f42bf79ac8767861e2e98aa41bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77088f1b864502a0cac47fa50768f757528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13d6e28050ad514f7543249838ca1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edfcd4c6c54a88a358936cc7a6af0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea92ae3cf138535aa20051b8af7e1a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c6f83e2881c1e97e0d8bc026b66e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e238ac22284287b497f5d61147247533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f78b05d22edf4d41c66d3a2c4f37e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85f90c47e78d83fed15638d8acf1ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823eb52072f83cb50034223b1e44162536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45448c6ae6e582111d496d7e884901c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c49c5ad7d9c079c20350cfd05933c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dd0867e41481368738d253040366e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10197f2ea12ef7a493905358d37a47a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7be00d533bfa3e2c9a3635cf38f52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f8f4f2bc5d6b70e46ce9e7f9072dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc49dc9f17e777e17f3e0220153924f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212b1eb576d4f3f4008cfa5e43e9eca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b868aa1b8a9fbcb77cda7c3757f55c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20840b238936b4ba41bcac62b192a2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b8723d7da3d7776951dd087739cc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d77f0fe78ab4970c9f2c732b6672548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd68febdbaeb9a6017f6a5a967975e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b92c2dd563331531de5e3caf4ba6e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f81caa1a889873fd5fb08ec7e22faf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94babff1f249a53a6517e8f1ebaff69a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dee677e527024c76e4c57c4e3f083553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dca5494783e1cf15d851a29ffbb8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aa2bd8c3d024896550a4c44b7af5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491d27c86ffa006325935727475a051556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4fa5a7cd76ac158ed3327cc07bd0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17000444491e2a83e1139b2b6de71d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b951fcfd3c598c8595714e60a8361559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4be697d68af63038f480a7f3214a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce8ece9c3f30c63162b29acfed99dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7365ab38678ce0650498f896be4951562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe2031136f292a851bd03d0e2751e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e19231db3fb874cf14867e653e642d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f70131d393b182e2d1fb9da5b9142565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92619db6be74830a2a05190039aab82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e6e885441af5b14dc9d2c8501024567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504a2af83a00c618c50451b88676c10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9069d0d9465c6f7c408a3b7f52de4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071234cb0eb1af6b1b0ae2f27e79be4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db52c63e61f26a113d72bbabfc6b680571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c0405fe18257ba1ea0c4c2d84a179572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84291a25eeb8adb534707eeb8c4858573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fc1d53e8303e5d12a6e160a6ee100574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6a9062cc5ef0068244a183b6494d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc966d70177c58567606f66c116b971576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bfc53cddf7429e84e2ee13462fa3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116286dfb308216a0e6fc59dbc3ff7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229325627cbf710a7692861801d0326a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fe3def8067ab9990192bbf6dd35d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d55e38eecfa2b1c2822e91176d1cc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a50e9eb600a099efafdf6fe7b66f93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75608dfcc9184006a8eea483e7858c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da17a1027ecac9815f2715b91922fca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a6abe3c654bc244c4ddbc06a786ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c613704f9ad1db410b75c6beb1461586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bcf1d2c92a6310fb43760bb1b7879587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35b9bdd9a5352b331e637a5e52dc88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad16d7b20a8b62e15473c15e265dd35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904271473ff629dfd73d786f0e63a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47323001d0ca0d83b209ea5350989c56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef390d5c3a8614c8e9222a5e27ba29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e080452c25dc66f4bc5cb3f463a566593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477d6906a1f005cf311a7cba89f0be1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2d25c164e386724f8950d6bb9d481595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5676ad080b4ddc75f7c7d018a3ab28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32600b35e806bbb9a94686ca7112c81b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab59f2917da028334f31465445d6e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6789b3efb93b70b0e1abc2df948a11e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd26ad800ce40b7c4416e17e015ac9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ef90e08e676596e6eaea4e037ff9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f79dfe9870c0fc476f1ee7aeb30e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d2aaf38265b63f05e2b10fc29190b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f75e2a0c676d268aa842a81370a4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375264cd9d5d17b64c49f029bab0e10d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e472944d528bea7261071aa5ff62080606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7682e985e0401da7356514975d956607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978b7a14f51d9440c0f1a076517d206608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1be9f3a892ff53e1ee9805abf60217609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327855190cf9ed7983e9bbe84607ae2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b674e4d41e449fb91898b10d49523f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe3853fb371c8ebb655dd6cbea2a5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950efc0473dffb45b12ae657dd3e0170613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51027a10b9838db1c5e434ea78cd2080614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114795095efc4cc8bf53a3f1ceed487f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f35cf3b563abeddfa33e1da28199e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5112e8bd47d5c2f5daac5dcb7f5f18c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a44087affc0132a608eea8381ce882618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aac7e7bc96b13f43016da5782b553a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ebee067a71b19ec5aba3b71d2e51b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686035aa95f6b2b7e0fdae47b1fd91a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cc64b20738118060b7d9f7a97f6e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474f0fc3b8bfc1d5e8bf43908532e69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a9ada15b2e11b39123b69b3361bac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affe3b98e84a38d83145bef6236bcb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66b5201c679b524494a9be3011509b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7ef1ddec5c45d920996eb67dd7fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8cb7b7ed45cdbe35f1fc6e56e72cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dc862ff7a15ea6d54e9414f2c4f19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e72a767788fa55ade7323dd0e5d1d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d204305e64f0f8db4b511b0c3a5fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0e1c82b88cce4319bf53467782f13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912e06cfd11b6b18897f4210e22374f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bcbf38bf4562cef2f90bb7d852c20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e5b2792ce89aae28e74e0f4335f15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da399ea35e16637b55a696852a935ae0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888172cee0904ef4d2394faa8ebec3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e51956c70dae8428a4c336930d41f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef5cd3d19edb9162673c9c3e40e340639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7ed6f9ee22f29453c5eeb368ffdd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eecf685c6080b1807236ccf3a10ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfee590cdd519ba9b41a8854681ca6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc04dceb1a2430169bfa4b2b50d2fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7144f3843522d93c04d4a5fe3930d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7a19e5ee1c20b84a683a411b71cb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd914580c3ad01c58061d8376b2901d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41288bd3d7b67e5fc050e8a54ada9f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcda32930aadc6788ec36372142fc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36582b175b760756e254116a3861c013649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f4605dd7231e950f849482d9e947650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c8f042a3360691b6337189cedd941651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b02ab1dececcd3800250389890ad0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b25bc452ae8b106876e9e87eedf71f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b405c3cbdec2fc7f84645cd315aef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c440cbd2a3d040244d717e35f51326e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c200ec1be39d5042264dfa9b1cef0eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbba167558af543a72de0af0b60a8cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a815d15fa9b7c12ae016cdbe0795057658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cbe44da92a3f8fe0788781ed831d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe297e65345d2a7ae176783428f8a5d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b36797ddf410def83bbeeca1addb3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a54fa21e6ee4c85ee51841897708cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66757683f3e57bd6bdf6f3af323050d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf436f74f1c693456237fd6532255da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71307b0e1d53bf295605bdd94d1430b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc33623575b82870566a154d1bfe3c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1d13a1cff05ffe33bf6ae54c8ae13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4614f0d49df5908c30d0c2edcb9e90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea456d6bd8b65b72b974b5a29b414669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826e4bfef2165f546181f458e70499670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff8dee80fd22f21d657ec024a8507a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083f3ffda34aa4e67017619c6cc534e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aec83ebbecc3dd447688d93d4064c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25a7eeef5f5c13cdf6d2d156cdbda8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97013a93aeff10bef3de0a01c686c9d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f234e1dc2d9178bb5a9aa664700c56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866fe90dca848311a4b3cf3017124c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf294688d65a6d60cbcbeb4007d6cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb028b909381c7e507c24a97f9d841679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f5b49af93f70619cd2391bff8dd89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba844b3f3a0a255132a6352e5acf547681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e22ef4e0ca3f7242faa709190342c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab67125612067103d7b2ef494de021683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e7f080be86138496906fc36276129684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779a3c35a7461866d743b251a882140685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7f6ab726a77f9a44619a801899ed4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fd74a0003b637fc4d22620b522785687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793aef4c054c7f1921e7ee2b2d1b5ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804af645c5e9707470329163f2a36581689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2b2d9ebdb3ba2d74933abb894b85c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c2a3dcb8d1ac1f186ded15ab3d37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daa64c14e7749660d2921a091f0ea6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5290b6ed09fbee0cffcdd9a56a83a23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdbe0d6459b80f6e0bfa379a62bda6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee67b935b16ed318d9c84060296e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0280670de3dd01d3eb488f559c9634b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b73f999dc15176266af9b45a88755d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc29befcdf8805485c983776be8485698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b082c732eae0995996be6539e38b59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a574a90cb44a4a7fa9fb140772b765700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcc8d0b9de445dd6115cd0612ffc76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37904ecd9a722fc95912aa238902d6da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61803ee55fa686bebebd98eb3e2595703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8e78dcec24467e29a1150fa5fe3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87112356ed299a6c192bb154cb2c2f1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5299d09bd410982154767cf7396c47a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be50a657e1b0a358974da516ca5f944707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e35a809e4f051ace8f53bed09b962708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ff5aae2c8af178210c74cdd516be2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd2b745bb86242b057e9c3c1d1bb52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b728d150cb68a967211efd6b4b6505711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1c0aeaddcb4e40b9db07a083220a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab7ed4076b860d63b7997516ba797713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a123dc0e371565c9cce55289c2fbe20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84810314369d559a3b661d1b905e982715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c8669c301d1805029f0b01cbf66ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea2a2fce476ad48af8c32e207785fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb2529b43dc1285cc442dda7efacb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e66c7fee91304b7a3eea1602932f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6ef9f7cba97678c2122196be7d31c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f431083ddedffd195462118d6ffc1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187628c4baf4da8fa55f9766afd26aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf1e51a1707d43f1aceb5036be91f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764ab5bbd8dfff3371e6098a7cffbe1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993a57f8859685201296ae53cd4974725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb22b9014d6b40ace8b2cdff44f75f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0d37f780a73100731e2de083093e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f849be38f369a7dd8f8e421903c8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf2770a453e8be941411d8f8e7a1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f595c612e0530bfa0b7edf62c6dc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458b0195a1d6f35e44d1e2d0a02f990731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8e9bfd915712427c0910fa1a13d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089af4847107c9b1d77dd8c83be561f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b877a53ec9aa606392601b44bd317734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980043c50c2556091ddad1cc014042a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76685cd563ee2f3a7f2e68127b0a05f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01644b797e2cebf8d7f6a9d00ee1b6af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022fe25e47e363b4b3bf1bf10c6ae9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d25b3bb1d54c0f58e7a5e403e228ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c4977d38dfbdd34fb54edbd756591740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304f997cf3be53dbde1848d82c7d4bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d869762f9c4c6315f846c3df8ad3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcc74ec28ffd982e2e8c8bc3caf1c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e5d95b208e7421e3ae97587caf842744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8759b9195668d22b77824089cd69514745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744a78b80badf1ae84cd23f977e9621746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637252fb38fc05aa9bd4b56d1cab561e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b974cf36922ab475ed4e0e92e7a5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd00cf7c0a1053e7324e32284e82a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f6ca5fb4b97586cb1a26fc0ae953f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1b85d1a11e3924a81f23687f9f293751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b8aeec0474d89cc8baf68bd77e36b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f980ffb0df881f3f42cfccbea43139753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7e5d10b2cc46c4c2a5399fc6e2138754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a2f854decd297aa862a2565b857b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3cd05d889858c2b2345f9aa7b65a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd529140e14ebc48af80b9279f0836757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d04c526f3074feb619820ce83e804758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415dd12027088504f5b00796342549c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a506e483eabfba484c8bc2bbc46062760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9384e7c3b52f5fc4958c54026585adf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f968da51c5f51fe9634f847158654762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd071ab45927f38c2de38da1024d92763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3cdbe52cc19befa2da6323e41e850764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c62445d6e593c6ac62ac582ca9413f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18b886430c3b5f452f350c8be5ba8b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bff14ee3803d31d4e15ecb02a6a69767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8f2019d797558712d0a2410da18b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae0882ef183a6f0c1fb0c544d492f2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78995c659d425a1dfe4f0565f8c84f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ee3d83a592080cad3d345151ea37b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093e127ea0278da43673aad3a5e660e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf076afa3602e5bbb322590005f7247773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eb348e38047bda1ffb7c638225fb9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ee76c26893a43d1f3101d00b592f8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8590a25a470211af75f8af946f1a591776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5bf81a910faeeada5c585709c9703777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14447792104321d53a4f60d7a0c0fa4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5907dd1d33a97e6efffb478f3dd5ed6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff516ec7f98150a5d53f54eb762750780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d398d5943ced529c077292403642c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecadaa3717b37e561695193821c557782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be2c371d2f3ecb680f39524485468e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67118958ff4a467f29df7e011aecd10784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a011c216302a80383347492b1d842785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafcb1e5e0c639a28f5a01fc9bd13ac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453ffe4319a3b7b138c7f8c288ae3fe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea1a6081dfbe35985ab53391f7f51788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e552d15d4be1c96b6de57a33fdaec7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469445f225091ca448a4024130d1e261790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bad3efc7ee1819364c2151ff6bb49791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5658f2ae089fcc2d32a0e4aec8c01792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014c7c77368e89eb2eedd28b28b9e27793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badec845371d09d29b96a8af666436a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ee05cc4f7f430bf1def6944326763795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be130f4595daec4e252b039a35a201796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f24d84e0ea6423774161e023cbb79797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9559cc5a54dd158f8c318213a1af33c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d489a1b8d6e4ac8dab2bead1db3431799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a8949703b4722edba4954b7ed0ec800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1b17955d52935c3cc6378ffbd361801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9b0c0e5c27279af9c127a1fb83c0c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd56826c29a0901bf968f0a20ac45803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ecb71588466e141dde7a309c17f4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb26823b819f69868d19d2c1434508805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90694d52fff412b907d34d095b99ba806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937608cdc8b05a1247d8cef5d2978dc0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a09d06c2c5ca048bfc90406742ea1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd50c35198ba1e1e074a6980e61ac5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a561a91f79d06412fc11659af54e7b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028a5e7fb26b44996ef76fa738ae8ec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05b08e24fbe2ab1c40d02202e659e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789acbedf54854a308336e0d69b6b0c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd3c1543b9873fb9605616b30d42a0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ac3ef4cadbccca39ee9d41055919815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fc1f903813a6bb0e4b145668b5377816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d46f7c175de5078f6606926472238817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff03c67860de2fb3d5adc185cd9d5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dc1ae0cc65ee914430c5e7eb3c18f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56d25972c2a1b024c629c0f8cc9986820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f1bb9a5939de6ce778d6eebabdf6a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4561dcad798cb3cc13222b99750f6f6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d933e677071a5044a609c60c875403b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d61ef1fa397a185608656211bcaf7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589228d97063a0e5eca5420ad6385f08825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d46dc24bb7ef2aa10ceb840ec05a0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f710bd104e9c691874322e623a5afc9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30026dbdc487ba1eba0f5404a907f9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b347b7413579885cc77475ead845f9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59acfae32f85ff04669f9e1e4bfe47f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2eb462126ab210bcb63304fab8f8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d206097d6fb883fa825bb515ea1b986832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491929e3c234960ea9dc8a1f5df8840833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98448f221e2bbed5091739b8c2f43494834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc036f34cd3c5830a9e31993db47d1b7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e719039ed83c7c363248dc92b73fdf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d923cec129024fa795bc4042ed565837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d9f358e8c6a27a425dcc2d374765c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873019295954503985454a656cb0d0b9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ce597e66641f156dd3b23117ce9d7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1080d351f885f33a07ed425c156fc8e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e2709ed86661b6ef8ca0ed1b7b9cc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0c4f3784ea51aa53e6b1e6a7ecdf8843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350d5108ec3d7aa3bd5f6875e419c7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6fa18a689b8317524a57cb01f78322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901849be8707e895287eec722d10de53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd04b55fcc9959ec06ff1bb07de234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbd7c69401e11f20a723d08f7a997d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d738b060567a0ad3f4d5880652d3886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce0d0185fc7d5749c4496ed574bbd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a0df59bd6549a5d8dbadd6951fef98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dc532c0253dc96954f6cffed45f839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceda15403c3db29e5a9e828d5a868ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc2bce9b5939bd51f36531d05f3b6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b888e5fb5c2ba9e7e7179ab1c04f70312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309dbd1a8d8ae6a8124f36b5ddeefec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac03dffcdb842771b553a4b4af56a7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab532c0bfba6393c5ae9489becbd788115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26705c2b8d00ddcf27d4558718e7c72716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96a669ded835baa76213394ea034e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50405d2dce28e7b5369e818936b94718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10013af3f1072d380af593fdae78d0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894f10f426cf2def51b38f478444cd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e390c3d0dbdc3b66a420d85f84b47f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bc2fe1303d292f3c8d45d6027648122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fab3b9f1d498b94a6b91c49fe238c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858363d9295c820882c28979ed877cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb089b4bb109e40dc7c8287a72fc0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3831ac010bf42f5faacd868634ec326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328d2d00bcc8aeb94caa15027c4ee0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063718aef691bad583e86e71f5ed1bc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd802eb9f559e595c49b645f5e00429c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be411998640fc8773d93e267b849cc1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c0e2bbb2053d5860d95be25fee5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51c0d2617065b50ca08b5b1a0778df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8df71122cef405893e6f5f90c6394533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11cf5e9ca1e991010e71716963a01b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd303d68364f70a100fd11d0486d5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d41d85eacbdcf767cea71643f47c6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdac8c2c79f5a78a2629ba4d7855ea537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1654e36cd6582b71f453cf081d9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bdd5da84265e2d3bb9e9d83de583539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7517d560bd6282251c2c38f6ce73640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d796e15646fe6e5112fd0e0ce38f9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febfcaf0b512d06b9218162773b292542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf5b425d2ddc188e46b58d5a8afb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec092f781448f52af29e3341e865a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9c8ec69aa0f8fb7bd4b6ca2a1c34945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3361f116b0e8411b10494757c19b75446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731540ca2f7361ba6abeda8245ea50847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa98f043af52b8878edf615cf8ba58c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523731371afce7c22eade6c55ec9d95149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441bc3bf3d31d0f18e73400ef45149e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fbb25409d9197a8b9644ac74b5d0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4d627bca03bf239c13b73a90becfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9454a6f51b15fdee1b4a9df087dcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2e946dc1b78266cdc93cb0aeb45f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a331cb6747ae9fab16423b50e837055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed96aeae6c13965cb083ddf7c3adf9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d50fb64589b44f73e4a132ed9bf1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2e0df3eb4ace8d33fad71b6bf0c2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b183f21f372de244a1a824274de9f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae650ad71cf1dd837e1beca5d3760760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e174108f44161196d31d7f512fcdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617fcb2b7c5d47d0765433db462b42262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b432eb9e310582ba1a30c89ba6ab8bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f131b1ee8a5e29dfb4f32628031d8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff794cbc0d80a99c3b27329f93eb893865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa327ed12eb6796df1f08bba6fd4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a921d66659d72a30865054794e55467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c536f1a8de282b73aec3a5c2194dc2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7628aa6d69d95525f3ad26335a85e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beaf44e31c0c42289c63d9f80b7bb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c08a962fd4b19e95d9a8d6d308d8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26da48d59a37d20b57f5ad86a2396b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d128a042d415f5eaac7922d519bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bd382f82e05f69cb682f42e8ba70c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bc751bd8dfe631d5e6a25c3611de775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b630ebf615d45aaa5a5645226b3a4d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76a0956369317f4ddb2649501bc35e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d782fbb05460b8abb0d12813399fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9033adeb97ea5c8a9dd6e8451af223179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f1f0be5ede4dee724f9471cb47d2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd796853afaf95d306cbc6bb06732c7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf38d08cb2ea691665bd7d9c24242882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfe9289595ab65025c62d603df26c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7002813938816a9e58ebee4b8ed8d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660c232616d20ae213d2fbb19ef1a7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a869b102536ae5e3ff984628502e2ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9161a0c655d70129a76d72d3d49d5bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02918f3e427ecf81e5a8927bce727d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad310fd2c1e4248536e34c71169ceb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc2619205377885a0d07f84276451790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c7d7da340dcf72c6a31e8197fc8ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c15458200953dff720f9829d2b5ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71610d88c6542f0ad06b1e7c1e42d49093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0244a09a7779a11e35fda9e3324a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badd7f323e8cc22e81240ffc627fa2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b163b9c208bf6a2dcc9109fed10cf5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb56a4388d717e9682c17cb47a0d3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151f4ff67bd9f1b51302ec1c6b87db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47309bc50ac3921fc462706c69f18ad599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64803650b5d031747b801392e0a1fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d120f48d1fb3da639ac1cfdfd684101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a2aa8562c32cc5cecb405a595c0c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82427f46546bf2f7fc354eaed36e4ce1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73b7b46207b1114a6f31e04d4a1463104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5a4e0951f663317fa1e694bd9f906105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611c6a482f248a01a2745d79d5e558106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d92ef6b36b872fc86652e84a3859eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5696756097566a045a70e1da097bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bddc28a3bcfc0e7d47276cf0275aad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c7d9db9f3d067e5ed0b1cbb18301110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e056a690a892d830d421e68e5baa13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a623325dd33abb6f5f7d919f4ab352112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f9b9de5c0c7cb360e962c7c22f714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661183a2dab6f18bc5697ec6a51a7d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2095825952c5dda92dd9c427e355ec0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547a49f632609289079a362196809f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50e0800c9a2beb0775ffbe6d1310e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae99bdb0ec2de3d670def3899f5c08d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016faadb5b197d8f80134962749d9468119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493b7fb0f029ce851b8c54c2b9ffdac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7e072c08f1d8dff267796cbd40756121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e879efc29c48713eb3ffb056dfe8fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b08538dc566981eaebd00ca636bb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a33b115f65193552cd3db900ce55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469616c3120d40f7f8b6ee54f7028197125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fada49931a250cb01886527e57dda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b77fec96d550d890623701f51ec74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb18ad7c6fd56a691b68f4f9b922d14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71783c739f873391a0ef0a8e5a5812a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aeab9485f1d20544a25b7ad83a615130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a80e45f2fb5e6ba08e1c3e5e76a408131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd737cf7219a133c8d6f66673661c27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a283fe6fa24afe39ed8ff47db870e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8465b7bcc53e203484e04ecc1988134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b27eb0e02dbc15de8932280a6fd0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d39c2ddaabc26ff7f60f675bf5ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d0ac97ace2de12e66b27426bb37c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1e200a2fe42d2668796c358a681cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d70161f3cd1d10d78f9980a9f9e7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9731f4278a6603d57b84e552fbd305140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40bc5147fe43a7405ef91fe062e3e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf9287a80a721bba4116bd7e237394142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0b58c7615f2ce4fdeb4fa4fe17ba0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244832f8e3950e95c9fc5eb217802db8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce358ae9fa7182994a2281780cb9d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21737183d5089d1e273d282264660a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a671a9f1d18cd6ed293aa95e995d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7301244859fbd7d5d419b79d4f6b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af429dbbfd4635c2732af43e442d41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c00a1634f5dc276d97661cd794d727150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d56a5cfbb6add2444522a44d6ab28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94ee32f6cc7c65c182f3eb9aaf53e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7381615338f0171e2a920fdc62e2be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efc6b06292948d5421a1623b8601fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48615e95c5f37d906a65728193a17c39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e61ce5e9141e6688afaf75a76ace98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0d8131cfd8acf6dd16aa1b1e79da5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c963c5e21158a2e67ef0ab59df1881158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc3bad3faf12dd23d1e35314966dbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd3235fe190b5a883ae77e37c04a4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4bf9e5aebedabec203a51fe1e71c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511a978b8c87214c9072e40c116f81f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ba702c1be3f3f10c7ce39db94c0e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6511faf7e8e00c4ce15fbc77833a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa902087928d239139c5eadb650acbec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc1a89eacc0af91d2c3af3277d4f66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf4681cb8f6206b796988b6dd1cb53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033dea18d2bde2f8108449492645c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e431769ecd6d89dcdc028d10dafd80b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949356bf6e5d1c5ad2b4831112e7d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0703ae106c1cd09b9454421bc54eed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d034a1dc5709984d90fe89047bf0ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326af222681540036e30aeb57a53050173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a8ca9b81596b7340a280276bcbdcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d8e44a3ca5690e1f91d2f4152a0a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f57ebc3b9093947d44ba0b5122e0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bfbc8ddb1900506ebfa46d667d1f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d24e71db7dffd9169b0b0f07a4cda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19583b2f7acc547417dff2ceff79cd91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6a7660cbabb070d9f5e3f393cd9ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e5fc35b86c9c171b4f4af47f10891181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2f88940093bc3608bb0caa981e6c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531804ddb7392d143704f8c4a907073183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36120dc91699da5e6e4d44b465b03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd8bd2c78dc47f8486f02c98ced42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2ebdc5c90ad677daf72be7e107c13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbfdfd671ad13853850d9cdf23cde2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aab8d6a2f00b40b544345cfb9b52b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e4d9838061b339891b718c281059189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2fea63b348e5ebe4d7e2a2c71a301190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6259e954048122e630d4feca37737191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade3ca23d325491420385a82a31173192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68997d341994915c810d87034ee36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c4dd9fcdf0b4512222d61a172c9b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540695b645dcde0e276446c097aef53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45ba794ee11dec2a846f1791884387196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dd24c32924420d2ef63d08d52e5b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f159e1d6dcfb0e2ff900a3d65c083198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca168040437fd14d28f21328cf03c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bd391ba176645b83fffe6572c1b58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f8415085772b693bbead7e953a780201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527543d24e0316b189ddd59040e1e5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291680f0d2a2bb1a3b759ad9521fee2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d546d317a8ef936d4c921ae6ac02797204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847360dd32020d4ba712b810eadd28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758db4c1aaeb1dd7cdcc9fe77dd2f27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28082995da7b2b953228df64090992207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ed0331a3d7796ab9583a971822040208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a64df3239bb9de7e87b8569f56e1ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1275437a73c3b12ffacd76176ef71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfb7880e10ffc10d321d389be58271211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400cb5976dc2ff8beb0535de73dc0d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ab5dc312055a6a22662cfe0eb010213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9009adb84b7aa548653e89f3fdedd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058f24266619a8bae622525af30c7ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3ea22a1552005e99f5c7b5b158ca6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf668a873932e2f76105e258c66694217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0245b5397cbfd3880ce810d1239c98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec874abc3dfc1b4bf571f7c63d24d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f34b9865b1cc0d157edac854db3bb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c568e2f9ad02399b029b71d3fffef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0ed41303648a19e92a6e30720c4b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b068f3ed244491018c7dc88842875c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01402a61991dae34d1ea7fda89ad54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7c849a00ff03af5658f97fea3640225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f9a2ec1fa7524d5f7f071620eaad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47dd14a081d212ccba4b6a0ecca0c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc0b7ae852c08852254eccd428058f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e27ec0c511e456c4e69269d88f493229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ec18b2673f5493fbc275eceef81f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f08b1ae2a2de05c28a090b492309231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350fd47d0e35ca7e9f15a099c97d5e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4b8cfdd56a7867375582b721bf44b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6933488718199ade2e75c4a306cd9d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53750d1329fa734d5c077d1e67baadea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdf795f17e21e6259b4d221d7f67e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0604b991ebaeabe9b342fece924da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ead3ef97ff935a4c62d1c35259b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9cecdfd53387e3abb4dc61199b765239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf57d0aa3441506dfdd39f606155c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1acb469c15849f2bac268d494c6630241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a661491bcc843cbcb79eabd905144242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885f235ab5299f5ef5260a1f18d6f95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69e82fbde84cb38425f4fd377f01b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76e6d5c55a02ed71c65b8cb0fbd106245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c720f1152a11a3aba811d5554ae7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58061169d791dc1a672d77705cdf8c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ab22cf100fdad6a76130560b8596d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09239692b3efe583e2e7c37ba42f18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974eea782c488a97f274af9a83bdc3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fd8755230da2e0cb3c0034532107a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1249dbdf27f3c13aaf5b229c385830252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29f23a2e0c9bb1bc5a4d8675ef5e4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a2cea8e815d998b16b21b3b5c936e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d209fef1aa8e460936ced4f7ff5c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749873c8c6e3bd95d9af345e3e68350e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abc2eb24fd1e3a4d839771c9cacf2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad43be8c39fa0fbf9979ff0f0259d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735505dd50711a1ec428f249b52632a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939043600c3484394a8771d1781ed3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22761a08c07b5688e7b07fbad732569c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f06f61dedf464f355e919620e6c5b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f8508d879d53a50dfbfc902e91dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da67bc7c3c1e0a218328c32076cab0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb7c7e78b38cc3c51d105deea5bed4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549317067264b7eb19d77bceda0db70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fc85164613b2b488e720005f531ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609e5d5af2d3d91a2ee8d7f6bfeac1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431104fa768371c053e9d7d3b8f01a78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edc74515a68058f133fef4d22b87da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17410155bb3d7680faf12275e7f2c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa592d2fa35bfb7abb86af45775253a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234b33fcd5daeb3907503fdcc043564273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa5fc29c5eb2fbde9427aae3c47b17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8715c9be590b496cb6f928dcc8adcb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e00d0830714cff25274e2c1468406276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7eaa17cea48ee704b6a000c9e41c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b954b9b079ece048eb56a0b6b5a6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b202617d8d7357282c371c2a5bf7da5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf6d35290435c9130bf70e8b5dc518280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af062e21a1701691b81d88f0985c3a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107b47175787eff7824c1c99d32d939282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff2a1197c8440d0da547a565a62fae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c5297126ad354afdbaee664ee6a40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42417a0f3165247b0ee03ea7af604964285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2565b816c5ffc67a16d3c08c7c61c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c40a78c74d1e82b3fc9c6a636dfb54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b157c335e5643c7c5fd08372a2aab0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c8476c6e3b1d3e0ff4c3baf2e5519289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d312f39b72c940db17222b838516db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65aa23aa9df827116fd3a35560976291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fe9bd3dd7c0d70d7b5aec7091d596292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc846fe276560986b8e1820bac4ea3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a484a2609098ab321583e6e08985294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac1551d8609929f8a2bc5184539664295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529d01da9ed34cdcbf26c87252f1e3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9a93f248668b558dbf5ff08c79d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d30778d0724ff53beb963218c7c7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c47067925370f2c4be6af0d6030fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567b0febe0b24a8b9be45c7bc314cc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4040ccaa68ec95087df4f871113cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce85b55a2c6f5c6c2eb151dfe02592302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfa339a4d3be8e4e732c72f6616a3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d996afd20deb5534c463926fb48f52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cba4cbcca77aed66f3f859b4c04b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04f44a74b92d6ed9bcd54a1ddfe711306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed4186ef19cd834505475e7e81a8cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5d1208edcd19b57b19cad423c3469308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabada77d5aa609ee421ee78b28ce402309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143d15978879b24e4a283a0f3a32137310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd242ffbf61c5ef55355f216e07ca6ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912b56c7fb4b9c12dbee0e6c755e6ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8636709f5187a78c206728ec88b751c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56463f017a3caac109ad83edd866b58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965c7da899a450584cbce37a997dd01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c5dbd2a68579a070817c74fe874c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb636cad671b8853a18584d37e7ba0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4a0af140a6302e0f0826275bd4a84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc02478c763b1d6d7e92a032a79023319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd2bbfa79e1ea5d2a44b6fcdcfc227320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656109fe64a3a446f540fe6c4f6189321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14bfb2c1cb8965c47b980f509850b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9a971f411dc470a9016c568e4f1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fefb039f70024126d635223037795a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434f0fc5b3a108025238737299073d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e157386487204b260238b18effb3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c335304c1e650f3c0c29b1925663e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f609faefc7117c42506bcb54c0d7c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bc25c31fad399050dae0c4242c7da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb19b6e674b3739f4b462d12f7b527330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11237bfbd01aca4a7a8ece0cc992f34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76840d926f768ecb6ace1948373a46f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e87525f12df089075bacb38f34f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee78e8be755f69ec38675aa3f7b5a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758d86ede5288e90e18114df059d214335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a59871976e9cc798c0ffdd68477883336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357209d41712c4cba9ad0f00a9d0012c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30d598ce1425641cf34633a35e15e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f452e4fce2abfeb94ae7f4fead0e23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86425570b5d12770c1e270b856ec7d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135b56c8bb5d3d23a53914cfffdd822341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676fbcd56095b3ee1733db074b29b73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8093432adad971a76c33f0805f53d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a807ea4a42248c15ab65712a18cc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8a79a1d33a8e16e5cd8a5aba19c81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c7ba3e6bdf9d3a1e1ac5b5c052db3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5544ac7d4e1dfa19d645f906ad0e5a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ed7f73f1c37f5d2bbf64693215f33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178781fa63f3681dff8856a9a38695a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ccedb458b125b93cf29ad0e1ee07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac774566e2614e951391e120401a7d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76258b9fec83040260e5b66e2aaaa5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9797bf5c35c1cbe11cdb1f34b6a747353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542050096ece9f0aae91be243641195f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb300e9d622973c402b4837d8b0fd445355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e197b1a4123ffff85fc05c334ee7d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92136384a545c6a658e13abbf27aa883357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055b70e1ba00a008860ce47f752083d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97880f5466f6ea14266bd0653f043f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28978194b5f00b913fdab5717099ffe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a71e61aad88a81d433756d7652ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c256c4659b514114b8c2653460a9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d1e580192c3e2ea7ee3b13eae81b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aff22ee06165ec7cefbdfc48693bb4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dfad3c184cae8ace3354dd4af11f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e45009e38b5e082016e800885e84d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335296144d24162ad1b180fb4816224367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96785ec2fcef81c45d6bfd804e4dbd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5918ed96eaff0f7d1e5d54e621e5d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fb322acd5429983347ce30a99c093370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e674ad817ed12ddc28690ee5a4d86c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dd13430915d8c53eb5f7ff7d13b46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e4978fd2a94ed12bd6f1f8f7b2af8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7996bdeef6be648abc8a30caf32c96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6da77c6b2e1fc7a809951103de8275375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab90815f7a6596da371f736cfac0a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5f7a1f7ba58eba84640681387d643377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447369b868fb6cee7d9ee5f0d9b1613378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932f31abcfd739985a61dcb73f0acf6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6175df2aa46e8b8c86e519fc421cf9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb993638db0b40386e12d0591f4c0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020193bfc7e065cbdd43dec281f9ffd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b928cce84fdf928ce99ee0cee476dd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d1971fdbad8c02b878eadfb9f0939384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f326a2660f85be74450d6e433e10a33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c189db951500d15d01930f42f4f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86957c83af327dd73b48386b88c048387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864f24462034ab5f43d90607ebb5165388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1367ec35ccd9bf72b0edbaec32a24d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fbeda8941cdea89f3f8a89fc40302390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc8a75a41fffe6f8671125ef0ae4e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f8dd8f16337b179e4be91024353d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af682e0e200bf2a7834676e186eba54a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2789cba363c4a653288b47fd9761b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e11d5f8058991057f8417852d0cbe6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b580fdba86b6eba2c2e614972538106396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dab22f90069db971779675b4ffc1d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671df90d8405985d0882a66fe49b2ff6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161ec1a71d59a67bf61610cf4cf3425399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8f3d39c554ed4bea8995eb9af3f06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddf09ef39e9d95cf2004f05afeef91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e9235c52dc5bbba43f966dfd45f19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8e6529d55eed4880a7e9906484239403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf3d4ada005f5b6f8df2c94d889c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a945c17774a3915df764f2670879259405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37dae62b42e2b33783cfc66322bd7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be42db411b1c4f0a3983234eb9ced30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e264942ceedbfa1858ded9aeb87772c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7834c464cfa3c01e560910b63c5dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755c17cfaad0f3f401f8a3503aa5eed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aeaba38fee8122c05347a64f15722411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87889e478402dfabfa786bc66121749e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fac8ddd14a16566a48f06314db1e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5df12bd1b5ddd495d0710b0ae704a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a6517d859b8e1d442033bccec5ea7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460162aa535f3a459e9c012368b241a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73c130ae581ff030929e30ee3cdfa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232db30285cbc6350776497dd57c2dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc12d36ca77acb019be2b39519c06c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd0a73ad826a380b83b5444403c9ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738bf134a9f53e18798e1af91bf1d4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec22bba3de714fe98e8f647220a3c51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2791fb7a06ba2bf4801c77f25a7141d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443d7590473b1315950116ac785170f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a331172c1e51e15e2e586bbbcce6c6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cb0c0fc5128dd96a83459241744b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e052a3b0501b877acafa79ccac7d188427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194b4ed3dccb470661e5bcaf6ae61ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293585fe90be8e6e0082cd78230f32b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794433fce06055f7a4e1d52ef5838875430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d20b7607aca66098fd1665abdad32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5bd7281a5f0c02a2a25e08ef1d801432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912622a21ca5230fe7a2966edde1aa1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc78e1201b63c7bf2fb966617a065f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5548e9949ec1ba7279f5fa8d762f63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81407a3745bcefd901316548e87e7bc0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a069cd5b1bad1a19dae502797935437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c439bd2880ec930bdc30f138f54773438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe3d15e2977b34ea79774ad4ab8076439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f83d4f6eb6073737b742259ca36de4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4863106e950982bc0a6ece2ac25938441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a650e781f0df8fa387f3112ae57db4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b05e4c94785611831a9f82ef39f7f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1c679de96bfd90ac69920a69bfbbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df10a730e884dacdfb4651c0ab9a9d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36787b0bca107908da529e9196d6c574446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bf232e187293c82869cc6c07a1ccd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05488123d9a2d695300272a329265f42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4281568a4c071fb9641e5ac0f267e7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2c70e760fc9f06ec4a5e4789e9461450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609c094bf940d4b4712c2cae8acdb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c676faa3614f7b9ea8f317cbba9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ad95ea7392cc453a60c85abf2fb35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33de68d99353a7445c1736d9123255b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd919d4e4dc707c0b61957e5af0b349455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f0c6858eb2030e539e50d9efdbe8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833ff166a284c51f2fda96a096ba723457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3e1a47a69d76d72a83136fdd8b56f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48502f2a4a188be9238eb880bfe4d2fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa10ea7199a164983cd8954909daf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd91f72823a298f844ca21958ccd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2a619772aa9d5d051320e8943cd93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8f6a88fd639769c404b5f786cccb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd86a53c483e24e55ddd7a68063463464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978097dc1e0a25026d93dc556111a25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f18043d9a38d952f8b854f89a1973466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57235b8f9271828dc7cd7f0c4109c883467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494da44b3ca18b994de4ee578d6864e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b7a16fd011c89ae3e018362a0713c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae27492b6c5d689f3404f101acaa7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a99c7d0ea2fdf1d4944d3f9a47965471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfc1c479c58aee02521190169704c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35fcf8fa151c8d429f9bb1bdc9cd31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a22bf6b468ac00eb4ed2407f6af41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57fb3b680d2c66b0359c854ec441fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19267f3342c331fa309289ebe6d1972f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b10b6206f35ba27309cb4384104ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dfa04f6fbc2670a3191df0ad46bbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3b5fd16166833c9bb9259f711360479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ddb1b31934275a787948297ea931480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f7dcb766465d448801149d5ba2cc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634e33abe4f89e72f9dd49f1c275558482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d661537c4f905763c35f9d2e4e71aac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc902415c93aaf23ff768ff54c85cfa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d50bb2eb587bdf0b4123a9e9bc5aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439b5c0a764bd54f7d45844168ccf1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935980c75f3683c713557f85b432f43f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4b99dc5e80ab6d27ffae74550355a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc63462bd49aa93edb00fcc5e897af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b471a3fd1317ea88fa4de2add0a5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19187b6e3dcd52143951a8e50f35c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a84ee3bc05e73b589ce57f2762b245492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d7a6020cefd0fc631ef6018268448493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b295040f3945179f3ecc86ab2b497494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8f0499d38a1745772d95f94a92f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312d3aa3fb1dd1a6fe812b1e90279b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a84dd4f3e395811e882f0e6851c581497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab334d2b27aab0f8daea97098c81776498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cfbe45ec30f2bbe14254d6d20b2f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39784c77ea60185d26de4ef603667037500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d536e0d3688280879c3d6516c1008a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17534450d39c2eaf23af42e81746c8c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194127e130f91c1e0fe2414771106431503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94df5079d0c0a9b8cd98a660c071f9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db72c9dc05469b33f636712bb7611505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2937dd95f8df28e9758953234425244506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb9938872efc0ed41f1e7f8c0cbe00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bbd763aad5222c44dbb925b802565508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332a23d05c9d1bee6e8b647eefb6fd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a2ec2b424b5b218cd72179debb480510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4595a71bba6366baf09284197cb2eb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6f9ffa117f7da4d558b04871ad2b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef30426ec9a90131397f1eeb148d84f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aba5a28a31ec2ddff4a795467c8dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd16ffadb6c300fe285cc215a1d52e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4982259fc7400a7c229988b234a558516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd25915fa121823d97b9ed50e9895cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2c88fa358d5b8c1ce94d32969d2a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb087af55d2d695831af085a77fbd56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eeab3b174a46fcb3f470e95f6cc91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143d6d7f27d42312ecbb2a455a4bce2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e8a46815ecb35ad5ff915d31b9e65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81885ed34b7be0b21133ecfb06c16f0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a1dcd347d211a59846e486affa198524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716bf632101d94e38afa66d2f489707525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d180863be41dfe0da9b40559093be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c9e74e74038d857b9ac29d86ac13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0dee0277a99d59d088b146abdc1a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83862e22ee0938d40e18d83fa7e6cdec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caa1cece3578766db6751fa143a919530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b569e465125f56d774f9d5cd9b7636531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefcb81f41ad3485b6cb559f14281ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c2cb670ed55b1849c90fcde745bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8484784a9a48fbfe4c07ebcd9365e85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a21b9172161dd663b27d47baaf9d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccae3bb1ad3f109d1d0a73db8404c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f683e27248c4e1a729c527645b25ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e028bd5288f23975f6213b182f213538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27c0a84de5a07a7d8c77b4fe488401539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d5a89ab1d507a0802f60329eea2be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388be73fb29a8247638302e40aa2fd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5269eb2430fd46b36fa8ea1c144cc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4afafba2af9a81d10c629bce3885ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed579547d53e3ed7bfcf7efce4ea6ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9241725590fae4fededfcda3e6a31ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a24e5c6b523be7b90c964d25b7d2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb471a64f6edcd0db075661669de90a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17485e00e7c15b00c25ef31aecb9a852548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f0452be48c2b4b55e4026c6cdfa3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38c790033cd8733e626e7612dcba1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0986408089b01d2d836c0f20b078591551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a30690e560a751dc11b443e5edd75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da2ad1d2fd7a5efe0025bea53f11a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb60e048ec561e57dbfed75557c718f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c5cf0dd636e2f2231ca0372b48204555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5757985f82d3b7b74823943701e0f6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e54161606e75a48937947d01f087a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10257b9ab96a9df07a2e8517bc17af1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddd983b00e32a90308013345bb0060559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c46bf41413a57a9643c3f025c8e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045ba8c9f87faf33af82d2914e1d74b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bbd791c710695af8ce4659de1f3e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc376306c22ef1aad4e7e323410e33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc050dd3662c20b493ad4500619edd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395386a5020bb50250cbdabfa63d6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8a4f76b30e84b5d779ec0ab70da87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b31ef30728aa77250b966c73ce7470567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5dd38fe78e083b4f01e83b9700c9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f10e03245f6fd6fe9bbb1e9409d628569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff4d83af8c6d6092dd32aada432009570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42ecb8511ee97aa5270c3f94ddb198571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3339fc0fdf24931541bedd7f26a4dd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b253bbf37ce2cd0bf343b95e9793b76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff847f48de0789d738c7dc5bc2a0da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2804fda202feb6ed8342c06ced53857575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6392cedefbc3cba66445b356e7a611d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38006b4e55a45e5af8a8c9b0260db373577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eb688d29821530529bf3dc1aab981578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a884bc8af06e95add1fad75774691a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd60d92c8c5586d4b153987075229f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4a0fc34965939c5cde14558b1e556581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc047c90bd913cd42a38225e327d74a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf588c941d432f440e50cb059d45f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de409e96c70d6c6f7b7741f767043b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad29a09d1c0e463ecc6e28c995eb48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e45b008d8e71f8aa161e1f73661e51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7c2feea6b012a14c0a0210259448b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208a4dc46cc103415c86788c01b4fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b98fc69a4d318a1ff33435a9f6f92c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd822f65616889af2d80e966d45bc40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d55e6b6eb00c6fa2c85fc475aeee9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2fc1f0aa56e7e3154513fd72ca40c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781248258bec7416bc129ce7008e3c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df30394537fd7de9b74c857addb66d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a8257b8342da97b63760169f01293595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3c66e660c69bc2fd949c8af646a62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5099ea595a80cabc44ec4199b2c5ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960137894db2fc754ed668aade7cc1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1c9a868b3436ffefeff0743261f20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6fd3260c16b9c2f4f61a09da141b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e94be26cc9c81d4799c5ef5ca1afdc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d59dca3928fb9e7c595f37408a05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477201dc551d76dd9d20d8489e72a04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa229488e1b3d2b4c40961f0527a688604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c0cebb3d483b39729bddc8d472d8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f35f384579fb98032cf101073fbcae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7463f331eb959ba49231b2c71ac578607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2ce741bf14c0920439e512d0bd32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c93a7d379eeef751df762e094b5f18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c35634f8ec3f58230635657a0512a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a71d4743aca4d5f134a9206bb75901611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373faede441e180de245556a58a6ac19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dc5cc70f5cf73eba7b8ad11cca5c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697da02c20aa74756312e3f43df90b70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd8bc4ee493ef7f33a17eb63173ac4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a061aac345770d06b0e56dfd602894616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf43d2d59271d244f82dc70b35726cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350706799a4d5f71990b2ed4db5238b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e154be38213c56b5868afea06bdd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0b2d6a7f37097d818330cbbbb2f1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d555a42eff3cf8f27a532a442aca942621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55ef36432d9c8ba5178bf741cb997d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f758695b1f54cd8e7c8b718cff9e7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30ea25e6a3e5ba7305bc971add2df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fff7152065715eaa7a28c2b9421af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b0686dd91fb3029ae8e4d6b97feca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882dd8d792446b96281f4967e1b6620627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e28f0637bc7098faf58678e73db7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e99605a3eaf17260cecbeba2ac633629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927579b75ee20880459e4f6d5359c389630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3c7349d0db51915b61afd69df9405631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb86ea960d83abeb585835de966b002632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d55e7f040905c13a89f75802ec914b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0c8aa724a28bc0a84bf6a40f72da0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deef548bf8cf8968ad44004f5c58173635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006c69b15aabc951ff307128441d539636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4ddebe584fc36375dd09635a36b76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd88ec9a078b55af733bfafcc664f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b847aed45563bbcb6d79025b2f5fe58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ce6d18d60c79df7c75d7685af343640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ca373b0ea2bd8795710b355c5aa9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ed182b9b1d383feb8535ee0c687d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcadb3430ffe9dfcf57b40242f63a11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5437d2ae7e729d3224b54e275f6cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7cf31e1a0fcf9ee20e666a4757a2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14f8241cbf5d7f9799446d3917e1fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae58e32ac23aa663beed7cae1b21e17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ed0f40a68066e2843e1abe6f259cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aefffc555ca3eb2cc0d450413bbed5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafafbfef91173d1b5ad4fc2e686e9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65ff448b9e6e4fe534fa856a33e537651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b0a869d6d6103e010e4940c592dad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1dacb9ef0143cbc4accb2252fb6b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e8800cbeb3bdf7e679fbece324c70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb75607fa5eef912b66e7c9f27ef5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af100f46ac1bec9280a9c4d8ca979f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae664d4990bb2760dfb28b9e9f87efdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8626f5a286fd55625e6cbd614930b5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf56d58d559bd522fc496e7fbd0497659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16193f0624d27c53abb4913ecd21cd94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52745653eb850823054126bed860f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f061f0b0973fdaa0af30ce85db0137b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa8eee3f56bcd117d28ecdf9027b6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c443bd5813e16c34c9db0ac365b16d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afabc6525337fd0b0f1b248365be24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6da76023a103ee7d6e134eaa29be5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4216d05c2aaacbc9c0746b9b07226667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95198319b967155442b2072e3dd2a84c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc690bb2644c917e6242d04cf597888669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc9fa4226883c58febf792084d7d8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c7a67cee86264bf35750b0f166ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa997adc52dd49c9c5acd511098efd5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac60aef293ee3c5610e38db0bac0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e0f87b6e871eb6f56d79ddb66abff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5576d988f45392cd3caca5e032eba48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57fca15549ab3b6e16b5e2f5ea5a64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e882e9b1dac15de7d813d7fb365a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3495ed4fcd473cdb07834fd157c068678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510ff458aa0a0192af4eb1d3ece4d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d82d00fb1dee06db1e8b1c385fef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3892b79125061755ab88a007cf57d30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a04ea2c2a62e2a104f52f8dd6b90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb061edfca652dca9f4b6d51f969569683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bc44bc35afc6481f5f556eceff07c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fa95fc447c358a23dab7d10bcf91e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df82fe3df555812943c46d7b3e1e8ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2392b03e15b9b95202d856616f47d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53887b03f4f0bd2170854de9149022ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acbae3212aa6513e4580965b7e2009689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed46a4f7673e835d20705d02bdad84a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e78fe623136c844b393b5afc8767e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266b27fe50e250f38e587ccc28bf5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03709f969536099423d867d6cab4444c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b0e3de9a855a017b42fdc5ff0f15b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242cc2456b8d710f2219c15f4d540f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655af059d208fbe499c2134efeba8bfa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d220bcdb895f28cbb002b47d9279e09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab504150325cf16a10b9f27c83f6b122698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73985af1d5a38361b25b57d60e620ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021744b0ef133ab12c83daf6e4d47d8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30dffe17de03e5deb87416e6a526ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f41d4dd5bfc2b6504e35df401a157702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f081e794b9a4affd3891c78dd69bde703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24038d272b9d55d5dab7dc731a1262704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5360dd7e798d68d5f5831d92009bd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e3ec5532a041f5de3e4beb3c33b32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c53f36ac0ad8fdd0da1c69fbdea3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f70469eb93c85ac0ced013046264708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac64f96a4b3418dc1c820f17a76fb54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bbf2e91f861f6cdd9ea345b10d118710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeb60a6522843a22010b7d7d92f259711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5930b263530c4d59b299c5e25d39c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada89c6d416f811cf9debae9ba7d6fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72af0e2cf14c1c8d7d27eb365502cba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7455c1dac39344d9158b0b144d80d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e6b08f650b91b53284168a91b26a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a332a6b282123548e4bc26d9a700717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cbaaf3a298d8f9449c7af9002f5e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f89d620d7b1415bcd7b4a65c23519e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027fd65f38a1380e099663df925729f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eccb6ace4f91a9e7edfb9ef7af87e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37074c7a430a6b3f06f8d2e05c4f93a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271340b39488397688d2206008a406d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544da8bfb67c75b4bd18deb293bceb56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b1046b5a7de10e699e218edf582d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374193d65575f8259e8f3d0809ec493b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984947f2af75a7859d3bbe1f55d42521727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca64db695913e12ef3541c6065b263728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37743030ba038f7185456ba2af6fff3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30458a7819dcdcbc2f81ef697ee4ab58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a76042132d8a79bc96ad86c059c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a54036b30ac474a5949573e1f6b86e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdd75b7bac1e42b815e4c5ef9a47a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def22084f0aac7f134c0a6f079b33330734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803bc6d74067a4aa849534137e6ce3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af6b7982766129ced2f34f594f0218736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e7f0ce2eea142aabb45e265ee83a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa19452c649b3bee8c86f0b43bfeb4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b8d3d14e41a2d20bc2e915df35bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570d094ca70d80dd341adedfc81dc47740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faff820e3ba5eb01f2ed3f82494e4c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b14a74ffea91145395e03fcd6de6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4536561657e8658617a1ebf76ea39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727e8e34391a53468b4a3d89e18ebed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b2041c1b1d31990bfb767540e9861745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d14f1483183f07a64fda29a0e2a315746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3047bbd84a74109ff2dc9fa4d8bb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074fc076979807ded597a4d4ef6f927748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca1a409eecaf58268799270bfa6a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015f713f760d4bde2c9761b6ea99c9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdfc9759cb043ecbe70cba4d1e0df1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476344192ae69d68557dc6904aa18db4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d79a445ce2d788ceb0335af97a704753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aae3026673ca5876a2b155428ed4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4473fc567c37c42ecd241c7fd912a26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f30d02e88873a2ef1a841cfb69cce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9676d8bbb77798578a702b99c6bed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db13b98bfa817b20089324cc8f769a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901473a89af054bbf3ed07916f852c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6bbf46a5d927fda878b533b847868760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe10edab84a4156a159c2ca7de21d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e04792a6719e0a573c80bf6eba8db4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb483f1e8abdda567a264d735cba29e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18798f24c11138353a46b3cc00b8568e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a9bdd16270e8173aa4e53224b080c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c713c4e10d9181ba5a75df782372de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631948a5c2012683e927595051866f29767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>