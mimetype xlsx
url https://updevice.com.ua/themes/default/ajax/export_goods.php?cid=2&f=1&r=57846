--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96574a3be916ebe3bbf646183451121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e5aa804558c30489486012b778832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd067048de9b2be234bdb173446cf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0984df333e918d1c6e6b7b41996854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3609c29d4bb20179725cee3a8ddb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dc47ec2327833d95b3ffec32ef59b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ebf5a25dfe36907081cd78755ad57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600dc8a5352a234641944ca6f1211b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df33fda7ed90956838bfa29c6c70849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eeb3811e409ab1184fb9d5dc8fcf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af8042200e67275373716a26be013e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbde33dcff87a7f4d9d51088b72b98212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2674b12cfa2c3fdd30e5fb0d0ca5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3983b8b4bac215abc0e7eb41536161714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdcd72ca9b5479996687d24e85974e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9e5620b7b50266396cad77745e09216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67756b29a0dd13531a3975c30297eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a01641e2aa35cd80ddf47bc247654b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c972b59d5a159776fe52b2f98a5ae719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c6204261935a00b04a26cf56abc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf40601145854bd8f9a9ee6f725c41521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b66566480eba1bba0306498d8aaec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aa579e39a6c74c55263bfed8abb3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1afecf8cfa267cc0c74a26cec319c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c454fadf6f1bfdea667d0489b9024a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d92dcfb28667f30a57910041517c4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ec7de817e5520eb7c9c10109bf3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95ceb3bdbebd7d31bc3592333bf65328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a61170b2b373dd6cf06ceb41cbf2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e65d952775571ee0b8e9754f94876c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54737f30061d7cf036f1ea097114d6f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a3694362de95bfa3c14ae6b63116a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16535cd3cfa8f849bc7b86944254f3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027832a20c50a22d56d32b5456ee31634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ec4f86b6872ce7f3bd88e337319a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e9f21778f95e20f35465e865cb44436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa521bc10c5fedadcacd5e24e3dd5eee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f600db4fea33ab68c2412e1acfe9c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464e7a527cd0e06e3db58d9e8dc937239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa734eee20890b49351cc0bf03e80540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1cccf440de9b0bfc62c4b2e4eaa7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa229df5bc225e1b44daba4e5b54dd9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98015221d5761dc7d6645c95432e92e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3702d7d422a8f46d3bec65f8848634d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e780407125c33b9078dc8f93ee324d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83792bdadd38850f89b75043ec46a5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1bd76bdc9c78e0fda49a13bfda14547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c0eb34bb9c01d03c7a6c238328f4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe6cd93af2c1e6a42cad27cec5070b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754138964f8e8f7a73ed321e6df770650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4a9951a888fbd6f79d06a624fb1fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46fb7a081e684da76ca56a9b7a000b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c34e1ae0e8b59be874155f4a8f01b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4bf8e1197b80c6f113404b4f57f9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0be5d4ab81420a46c2610917febc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08744ec7a41f5f44c6dcf8f474cb9cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a99373db7c1a58bba251fa09f0f41357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16144490a717664e0bb077679736f01f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94040150294ed16925d9037f9d0b6fab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8a2601fd18ca8c96c9b228cb1f76760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf043331e6be2cdcf24961d5f9cdb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aca92d2824a8db784e4bfa657afbc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a3061f16fccf775e803b3b39370463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bbfe59008336412a6c9dcfb35ee4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5daa8e77a161fca115afe68f0e16265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70803f0f12ac638dc4861488ccd12e4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f0829d915c09f6a57807e5464fb1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed249b775f9eeb2dac94a9cc532ebb7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f341c11c5b8e67a373a9677fef7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fabbcd799913fd68be01b296506ff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7026be9f75123141f46fffc952d2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb5f228b69c881b4f3aaa596e484dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65135d961a77395b9c179ff7e8973373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4c9ce981bfe12e1d167af3259102674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad52aec2c375e077ba6faa157e990e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e35e197b2b76d6404a99b4a36a8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc0f71d92c0247c239232655bebca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7110eaaed305377956433cf9329d81278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd1cbc6b2f4a4888bb6d6f75a4e40c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca650f849b6ea1d646d52d2ecbf18b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba43d7dc839a2d632b607392a8cab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e4d8c001f715b8c53fc7b780f5d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63503d6a15e35a04f76582d5e1d62cdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5437c7ca6aa2a5ceef4ad80deeb1f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22758710c5d2dbe9fc30695e8c68344685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc420c5204f4fb787381b25fa754f6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f77ef1d87080e4c87fd4253a23f9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2041e5ad22b48dcff7e689fd55884dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc17741f3fe142acd3be315df227df989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88c93e0c54e68c42731fb2fd072c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203fa92442d4bab4983756ffbdd6bcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd7ee3554fd327185d83ed42a3280292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50a793d75005f11c616d6a57ba437093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4923b5dfa40a67148ac8fa81debee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c214fb7dc5f6c7961976ae18d4109ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b70b3fafb224dd19587dc7cbbf878696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5219bf45ad74cfb529de94b1eb8e6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba247c85d26122a5b18204ee5019e67998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca232820639789c8c6fda4b471a77fb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46c1125a8671bf0ff7686d9909e254100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9fa6f4def4d468a380b7fc8131074101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b47d13527b478defc71ecfc60a52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf9fae541b65459e116246a93d2d36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3745c7da58efddf99ab271c37c270104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493881f99610812630536ec7ea38db7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b22455404f8630295306b3bc70dd5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233b3a4eca1455c23e8781f9df7ad41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d713b6bdc16f5c13269d8d4259c6cb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ed496e97bc41855fc270859e1836d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e7e6b489cf59f3509c842c046b9bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce889d3ea69a604691a24b914919bc7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105eda2af5136c7d17e7a2299071a5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e4c2a921e19779f344bd8879fec47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88ab816587c41652cea09e97d70097114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71f63145dc5381d2c1d87db1c53e56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0720e97da1d60e0cf953a1f33f26ecd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717bb574b2b25684808facf2c6a4543117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc256a6ea6c4a2dc9888425cd6f8cc77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bdc0fa57d33fb3cd7ceb6c64fd80b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a9d559121681227f0b64b338ad3f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf6b05f3d388d6895e72b61122421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b7eae70df83df5c9cce2afec9597d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11f838fefebb890f86a55c93b870b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b11c23b4aec92b808779dee3cbfb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0da4a992b5ad4c76827dc8ffc24ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae3702d41561df292c7a8a28367c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588804c83c4b87e07bbeff7d1b1b2c38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6f3b3334058e6c444ec0c880836b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b298ca8cce7e91feaff45449231371129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4a46fa53a36a8bfd130f7cdb4716130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad488d2a76b8a159e5aecc619c45216131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4ff93b4a650449e910220917b0d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794306167f6432136e34a447860f5b4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea560844611704e97b90d9af36278737134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbae2c28ab3ce2a5b2ea2bab121ba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136a77f47b4e5de4129cbe0388077fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfd2fc63ad61984f0610d62581b77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc79d8aff2d872ad53e0d8e4fd9b52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d5b2ef326f7cd2ed6db269d6cdb72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ff5eaddc1cd79b02bae3d2c815287140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231d9747cb9585ee7adf0408f63f658141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9200a869cd5dc6a2eb08e19c56c9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104e333553cf18adff54c6a9b5c283d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496780d0fc6bfc6d6723c9956f2e7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393111b8e241d892a6b1d8de4f2adfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e78d7f3a96a67f4ccbbc664e45917146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00890644db1bc12921143831b2d879a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59e96ddeb9bf6f724c6947cc38b829148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120501c74e83f45308ec06d44cdaef90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600763d70dad09f28f69dbfcdc02afc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5745f54986f0cdb42616bb7413734151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc552b6a8c99bb65a1cd165675fbd862152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67b30b6ab7bf63ba111027a4f80dc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e727eb9a0caf87e471b99b494626d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718fc163d5d65e19a93c021c6d8bc19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f568020b45f756cf02dc07dc68f5f39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c3c02df4118761981c40082ce8d7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50286eaf7b8e6830e266b533e8434499158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e80235e7b326440b46180621281c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168b6b7bc8d17d9fd840743b410001e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0a78679e1583f209303d77d208ae6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bafe0faeee9c24086d6f5cde03ac65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f875dc9b95924d2c860615c69c648b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084a293b16d860874f344d2c0b7487d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc17d118525c2bf1090f299db0bb06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf8ffa2e2eccf4057c1cc3c13efb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a82fa3f7ff650f14a06a99e97ae594167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d744c6fdb771fa639eb856bd2cc90b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eea07445ec793014ce7d35c775ec5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5edfd9c48f1f32a189b11368d037e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24db24cc87b84a73c8b7f84b757883171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762189d7f0a9169f333db57a7e5acf5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbeb06ec2da60d472f62a823bc9752173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e5e2c956ea6f4ea7706956fd2d3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d56b75cb3bfc78b8a81c1fabffe51d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc4ee861880dd1a09e910fd75ffc46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c41012286ccbecbcc6e74602f3a12f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c8a57abbfa756178adfcca0e69c80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a202534606218a007b256cec306b7c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd91880671ce47253df950825cdae9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8a121ec414553d22c5f7d7870bd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd33b5ca53bed134e406bf3c91352c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1505d9fb1c28502a14053be4f630ea5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af737d75af5c69856a8cfc79f4832a36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5651a89e420ed315c1cc241a85be4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987cf42147f3ccd9f60b0fda474c095186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cefab53a2ada192e5349bdebeef6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b7409d619860aff8b764d5a67a7ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870469c3e73806d09e88dfe0c62fc2b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24025d51a2d46b66c4b5ad386f70e2c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0b946ccbfffc27946caedf988b89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b85af3143e74562b583963ffdc2313192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c05d77a40bb9e94b045d01cf94b82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923fd92b661a815e39cb4303dafaafb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f6a51a3b1f51530aab27fc39956c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d917fe62bae000aaff9901391c463196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b145cb33254adca1cb3987b530e8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a116699c3bb5c2e09ecfc1720cf10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38c81448f9683a036a579519fb28ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae95b07b319648eb6979984d87e26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f18c3cb5c9c917804f0641fb8c74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982faf034489d729dcf69fa2b9c49d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d6c591e5593fa737cbea53b224d3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126956f6db431a634ef37a3481a373d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7b43196d62a0a1c9e00d3cee4b901205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f6a188eef30256433f66a7bb60d8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08602cca872bfb078cdcd6ebcecc21d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25acfc8849010f49f6cc256fa2a44b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf4e84691c6baf0b02af3fd0677a0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3705068f00c2a9cc4bd33cf95a227a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a192780269246e2c4d2e5cf2216d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f41fd0d527c49938a9fad905bf79e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30c6314e68264240ba34f90e2b0e91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626268281503bf77be440a82fb19c95d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e2de4035b09d0d327600de56a0752215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5847f159ec16bdc307c5701a07fe52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4e12f47e64d88336ca2e76dc2168d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ddb1f3bd5381e62c93c2910010d81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b3c40251edf43c31122ea5877310c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38ef279ac16903102bdbb5b71f7c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a55ffc0047585959128797713ba85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afefe3e9f1d41306cffe68e039825a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dddbcfc657fbe60c108c72b74a6afa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3075f0f9c989435eeace2c4743b4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af58d658f967a63c4218dd27bce71e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a80589f89a25bf9a41cf009f3d12b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eb151742e7d68cef30451c1be5f17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4315d0de6de2215ef67f796cbf3c321228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac08117db0e5b14defa59ad50cce379229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f0757d74601341fe0a7f0b95b200e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee7ad53d4b10608e78d2261ffabf00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a45deab7bbf82cb1fe2f229687b6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec5bfc098f962d640660fe61e29a30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccbbc0de876848180aea53f8a49e01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3ee8d93fd059c406909b6d04ee6df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac014512910aef0fde965aee9016fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e468bfaadd8ae39b85d89e2289f5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7462b5f66d8c14fd72344e28d224bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ec7e3c33dd36cfa91bd2bfdb02ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85ae5569f92825f5743892c91e08fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055f4441651f0e6b1109414405630b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a599b85b86fcab3d05416510e64ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f96729d53ba5947d74bf00b21202a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fcf65c08e4d9cedca4b1b39de5ba6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02cd8f844378814257aeb7935751a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed49fe830337c7b45ed1df81739f3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c76870a7619f5b4c48f0051e6cb93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d9774215284b34d81867597d2c06d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e2d840a48e335e472e698ee9cfd4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef05efab415e33338100154f8f4972a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26d1b05468c02d4945ec7966c12416251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b872d1361df48734ac088b9b2917e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb835388909c438655811261edade253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0ad5eadedbab45f639953a8b5ebc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb7fe66a42d46d69459fce59e996aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc230f195540f3e45a2c9a0b9e2a629b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432658981c29dece0c5978f93b73d2e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbd458991f28ac8f926b20a1157e09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2a8a110ec4d6286dfa7b618ed10bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf5c55e6cac7794c1518687f48d607260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690bab52346d10d8f8f017943b8fbba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a788b71e498b6df25d3cee231de03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a59c885d2cf2d77373b7d637f439a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e855905962007ce458512ef93954757264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a44b8384f5712ce482c40d5a019c02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775ff4e3e5ad2be19067ea47100a30a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e2d874cb4727390a3631a36155a9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46330696efadb4c8d81cdd2cfab0c0f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9119ece1717d364f05d579512ec9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6bf07966eb5318858ff26151627b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cda9249c2dbae0144f0db50b77975271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179867077245c06ec6d1a319bca9b96f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe72c3042e74569b603071c0030ec9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dda99118f2ba8d3f79821fbd30abb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457e179ebe6b80508ba163e5deca7f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed8d5ad90dc75b8e11c74519a2ad5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a524ada9a4dbf4dbfaad2f6cfd7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793c2c53783e8c7fc89f40aeeba158278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d407bf8bb2d1850974655d8b6b37ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43acb1890e7d0ea3bc7e738af2eec3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d385eb7368c2cf77f84f393e0540dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb1aa096bb5c978da16ba8dc1dcf49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee158089d909d3efd14c842887e376c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584050160f1c66e791d13903f9e7d96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a6e03732ec95f202b443e0829eec5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9baaafc41091cb8fc555e648f37529286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75477fcf4bf17c45c21bb5831e866dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d80359c3e3ae5e200ea7b9bd000747288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d052a5d5a1bd35b30d978986b2494289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24a225c489bc90f443e4e41eabf178290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1aaeb27fa659c14ca369659700209291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db9c2404ffe0cc954dcabf6193a280292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f5a7efafbeeac660aa2f932461f56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d7be9cd30b4a4bc7cea29f2faa485294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba29af6c550ec6ab7d14bd3eb3d6904295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4966e2a8120ded7881679333ca56545296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c7aecf99f8e0c131966b2f57f09dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e87b546ab938be59846d24147ba29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db44150fd89100ac9f87822aa205a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812deddf9d772ab3624b6edb4ddce82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c2368919a246008b721c5e96a7d6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36126da995b17382f35397cb16629bea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e5e1cbbb01be363de5131065de1b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50098a8a414a7873bd9ffca2345250e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf650bf99d2e21298ee880c0e7b4a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4feb374a6ba131244423c0a424d58f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930077290c20a928dad899f731e7792307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b8b381cefa750fc5f47399582ecb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df78826823da6d01d7ba3defe741057309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e100f4f9b405fec399eb8ea5d9a99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737260765d8e604ce5a8817f84180ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb9d18eb82dc8d7382ddf537c0c2ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd0f10977bd6d28032a556c58267be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3846434874db421d039294e781c37bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b90ac5dc0c263ffe42f900d9ab24af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aed37e62089752112065a413bb127c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745205bf85cf7a8ff9c09d512e705c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5270617e3e1173647a65fc6cf3a62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27b37a184a76b3716bcd6d607ee116319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b6a1a390596bdec80d56909f1d7d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ae92f223c5f6f7012ab24c672fe88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41801672eeadaf600723b4b24ffc650322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e22d8961f89016b1d03133c31b3e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac2e8c9ed4e5c49b16f1e95b93717c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f00ebd04f503cdd527d55de7a1c6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e663550160d452ccb311924ac9c50c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f61e2231e53382de063d147258ec46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b489175e942c50dcf045c227397259328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e3bc1e6700cd1b18f6b780ded1f5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae823ba424bac1b13aea1713516b9fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af782f4ed4f15f7fa758da0efa8003e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ecd9ab9344b214ac28660b611251f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfbdc7f8ac435d5a94f81cbfe7af90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6153596615b2610cb801f3fe79c39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ef296ea5174214fcc0994520f732335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6355c1b6ee80cb1db4ca8f872cf0541336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e520f8a176e0d231b185f4bd253b716337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a04cfd3a9d81d19406bb8cba330e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67ee7d40b78c5f93b2cfbd3afbf704339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15e06f3ecdfa94ecf106ef720ba8bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ef332430b232c81706c0211087880341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fb2666ce8e800dfd36d3b1b4a79b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8254b4c208031888a72551792c1154343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98348cda6d94639dfda8ef10e8cd7986344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce884695cb79420de79b31b212c2872345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d5b7f2ef6c1797465b3eea9a37842346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774bc66667889c81fd009c9821a8d14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969739eaaeb334ead70e35bdfddf21c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249e4e506408e4c7d4a114f396094e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360f885f34ac5c33faf61735004b3e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2c0577e3a89827a82edab31c03d9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c064c412652425ae99f9a32a94bb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587c9232a9283897afb1113f5a11174353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc212087fa45fba3260b0c39f405fde9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c373f32dc798d35066a8e4e8966aefc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992dc98226084bd03ee861be7a6b26c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857445597faadfc664a09c0a8f4f13f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996397792bc7aa6db9a5f0d0d130fd18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a46edf897ab1b6aaf0cc41006b0b58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe4354067a1c181343b4af5951742360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf0c8d19ff72524b1243b747fb0a30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185e8b2d6cdda980841a74757c75cc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fc99bb682508cf9aeff007908276e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e06685ef4450d6693c06d40e018f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fb3174b04ecbc863307825a7487be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8f1ed2fc8953fa911ad2773ad0633366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c03c05feeb359857bb361eefa6814f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a16b3cbafe1b7979b270cb22da5bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8f9e8426d5f6df9b3791cc195806c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2706ccb20cbd9e28ee31eb78c17dfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b124e94c7b1306474ca548da24131e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d71959804d7fd16cc0367e7c45d5c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded86b3aaa6e05f08311a5eef02352c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf6b74857aa714b539847c0389b26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12307feec9be9e1db0dcf65d91173f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af7318dcf6a30e7298df9f969ee21c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93329c4705e9c9d75edabb512d6b3f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dab48c12f34cd7d6f1f031e7b43d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330594fd208cfeafe6507decb6eda00b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067818311ad50f5156dbae48df949e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318e2fbc4a9025f949a7103ad14dfca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1c54c3d3c3536e5ceff16d5b510c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de7ae287c35895eddd71aa57c2070383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38381daa66c8f23fa7c8109f42091cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73574349a5b1d9630af83295c86c17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a72b9b99e5c0d5df3809a2141e3a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b9386162bb42e748e5d31262f7ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8f233d8fa0d1f9af3a208026b5750388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6b47a95e61ae18c28624f5ad8a28e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0eb888eefc3f291182b2ce2f780ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeaf9d123483732660d79ca124b8af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac73547eea80238afbd5bd8e5eee377392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949e03c888700dfd6abbfd85faf3ebb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e4af55914dd65c5711f9cb04e988d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae1dc179b6adda0ec43a1b621028ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81d73ba6b4abb5ad17cce562107978396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c068108061f9d7bec841054019bc02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb4da21defcb386c815ffa2a5ff0d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabe11da9d1537d13ce71e8ed3fdf57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b726c58af9e722eef983ff58ba6190400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee048e1d82aaaa209ab1cfe18d05c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659ca83ea181dcf0d8a3ea51d0bc265402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bbe0317aeb3af0bc23e365786c2f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112bfe1e22d37ef8566280c77b07969404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ebc153c639ac9e64bb6c64c996e7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f275a5f195c8099fb4b2db02cd95b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcce94eb7b0f4707d879795af820f83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7f97131eec436fd00910c2c4f6195408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8353cdae00a2a6e510bd7854308bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2a024b142a6795e86086e70517e43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc6505bb522759277a44aacd5d2384411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e302fcb3568bf9bd72371fb07ab57e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e88335a276b2bcf6b3cfe48730e6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da92f8db88402ceedc3f91288d8d5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2264105e1ee4816554aac1c06f240415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adcb87dafe4900fa4088c06c5fc610416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b967984b2e6ca830a3340860d8db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44333dab83ec4d996fa0b0798f81ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bd23de7e2c05e34ba06cc884f9740419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de706f7edd47e374069798bbf672c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff2cdf16bf0379bb7dbfd293909c66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217a263de63ed03aead782632138d3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58448a4638a934fd141a8ffab6716678423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35bf5afd96c75e9e23f895e30b82c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c07d9bb1b91d31de04e6e42e2ba7a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3953ca481748bdd287b37d45bd7f91c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a305f46abb6dfa0803a11b9a872f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e79e2f32d917f647fc6e4f1a2305b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce34170a13f7f822f483b8b02ebbfed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ac3bf4ef10e2bb0e83ded5f248657430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac250c18c9a45312f611a7b8451a31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eee47510baf894c90136f22b5e2c2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62c0683272b5bdf0e393f5326a7c74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef19ba679670e196ce8124c27babee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8915dd51bc1713b5d92ed6b30769c81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616fbb1b061353f3cafc4b412e3c0ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e2d1d1ba5cfeb7db2ad5b356215ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c258b91ea284f2fe9ba3587a697674f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7e8ec1235f423fb53dcc31208615439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cd87486fdda6f1b14b8a8d97f432d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3d3cd991b901cd429ba7ebd9c5b23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72add1175619a8a14f62a3f557e57a06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4782af433cebe08ce0f20b84cfb27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c02344417907543f16a2e9299926e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae41d89d977f2eb6769b50e2cb2b35b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056a69215b9c5803ecd7ec895dab85e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c851059f766ac867ab401afdb432447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c2436d42f0bc23ae3f5caa19784ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279a14849f8bc5d5b795baca3167621449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d402c9a766711a382b8c887bfae2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e8ecc465eb27b7fa65aa7210a90e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25aeb6f3174ef8b45e55f2e472dda2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e247ede9f33bda784332008c17e12e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b54ed3f924f3ea63dca27a213ead6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a48c0f4e735bdf4aa1376a0f2ee71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493b6e91bef94c37d4a978b2497202456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f2239ab18056cb18837958bf113c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78505ad818c735c50fe3659c55097f3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b060c8fbc9a9da969102e2b1363167c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99636943ec78b18a21c3344e12350fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfab33a407146f804cdd2c1df054bb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d8850d047ebc55fbc56fabbb3f013462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac1769ba596914206a4f7e424570ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01def9b070bdbf904d978ebb97377f87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254454d775b7792e1b019a30d4951299465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c577510948ddc39feb80d5b78e889a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de576a019d5ec1157a91f4e3a5e2b55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fc94cefb646b19062795ca3dcb13f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404585ef10f442ffba0e0578cca26b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30782b7afd1e1cd89508ac40f5c032c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f34be38d35ad97012322022df29b0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd669c224ab182a87c9129039e488cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebda746bcbbb8b92665d2fbd17b7f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602d4a09ea3ce614d778cbce0c8d77e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27312d3cfeeae3107b8319f84a8f2094475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749a06516044366b1b6825f234c7ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417471cc9bc7b9d670adb74c00fd29c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b1d46632681bc8a6f3597a403a5b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c9a2643ecc55c265b97d69371ab04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf5f9334fa3e3b23fc8801a46e224b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79763229d39fbe75b049b6eb492fa708481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c58297b6e61a29b7037079abb8369482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b77edda8460fab5a9ff293ab8277ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03e7fe00691f58ca0bb23ff45c4a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce49747330e918c6f79e2ef68bb7ca8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d5968cf2f2f081c0808501a19f46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e5062152b5a3c0ed32d33e5b7bc1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4684d8ace01397ea7613e127fd5ff5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1966f4d48263077669f7a18e59d38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b16ff4bbc22dd0af2b93fd4fea33b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878fdd90e067cf0c579e7bcdc722f76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87068edc3d0d16a2c029b7add5f07592492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad66c7bc7efb0704c2fd657b1c3370493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9193dca4103e91550c6961090041183494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef6143ae907bc7be2c80898bc880aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf067a81c9da0ba7e15bf179171a167496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35815bcf82a43d8906466d8daa47846497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40e92f055c792f49d04c9c8bc9e600498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68438e44cdcfba7952f33c3c0f02335a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdd865f3cc03b45919d7b6df952afb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ab10ea78a3f97ed849864b8a09444501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ca3a40180677fc7758fc44223650f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773e578407f4ef44af93bcebdc60270503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8abbef0b64e4dc229ba7cd5083b98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fa3247554cd6bbc9fb65d38500698505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eacf824dc5932aa878ca71239a97a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b8accc35a80c4ced430b07672b15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e31cb89381507273d1c4af7de1587508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ee218b0e9ab856155c651485c923509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e8e36706630a69fac3de74f67033d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46deba8d389b8b9396c12f0396b18da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f57656ab4b0e4b88b8e70ea7760c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c719edf319c475ad77443c6ef7d0e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf682dcce3bf075fc6458376a4dd0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00dd0bba23649d25224ae2360b3b7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0710a824702b0557cc9dfbfd77abe9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8235dfd86bfb285732a19c45cd3b8a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6005dbfc23b6717729dc988f241a4f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755e921b062938446613bfdd30d831a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ecdc17e926c5fa79ac611abcb5d7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaefc800ccf52997b1034af9e09dff3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b410a50338a56c4b6ace0564c0862c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a71fe9fa48175434ea3cb7c52c4fa1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf6ecab4f44602c69c0169375448cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849301bc0ae796c20634dd5415dceb3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96ad33c20552e1d895cc9508cb3fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f487971e43eae3edfd32327466014527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c1128d9fbfeb17668ae98d2ee4b75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386b54de6cda5bf14cdbfa7d56117e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c622cc18e7cb2b308be7e2475335b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae15c41cbdaf9a99cf11fd585e8cb88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a42417483bef67c55f42cfa6dc5ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d915612469667b15b3bcfc36372c225533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb84826b71e8ef1792f905aa08af1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61970c4fe4340ffc8ad7d217c9f1fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b9bed63eec092467c2fabb9435cec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c37d496e36d74e7779d4452a2c7106537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b05f1d8a2301bac8832881901b6b41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c531485efeeb1d3d3fb5d4524518539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee299a57e6070197aa1122fbaf325f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3b1b999d0fb2941cec185fcbdd9f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdd695bbe02b3359f55a9a96753d83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69e420b9030d02bec92e5ecabf07cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b778989d3b434dbf85b2cf604b52eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82292c533f7095390854a130454438545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f838f0f8f413d890500fc272fe1305a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fef1e8526bf7aa851330da67eb67c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8983ee7ca43949a3572805b64335c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21c9855ef7b79fff9399963e1bbbb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d3a167c1f2dc6874247af8970e7f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb91a4fa4eab191bd8cd1a3ef2519a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e41f464d781e6add9465c57af7689c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5f72895c84af71366db94dcc7aaef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070beb82ebfa2af4530cef675e8c9647554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae8c61484f480abc8be36e6be1f6ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e052641d03df446a798e8b91a26488556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3770faedc38e614e2b4a1a3c7f86c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2965e64225312d35bd6fd97fc65c5ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d63304ce9dbe71788862d0f4d2a17f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aff46c2b6415ebec174e62e443bdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da01b7d0e4b9e8ec8dab1bc769c81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14209e81c798da75f2be396effc651562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba286c44a4c9bcb78dfa99044f388cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3502eff89b104ece9eb2114fad556564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb444ead8391daba00d126c71b5bdc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa695a4c0d333bf8d0121ac37f994c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53266b60794994ae02cc8af8d53874567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af92305dc5f6004afa6d891ec1b98a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae2f15dbb6819f86c7b4f392de6797569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde76d9a6fcd8ca444dd5291d95d3808570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab32f55696a7410db67ab0b4e06c634571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc910a198ad1a6a4c6b230b66f21cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c453abe6e1f510407019d6f2dba07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de166878a277f8cfbc8c570083c0e328574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259dd4f134017e99dc86dc0b38d6241575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607910b7e495e15064b5147383fc331576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b498e2738dd016cb0a63d793dcd93d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ae4a23c0be2eb3c9dc3645301f40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594c8a5e74a03acf2dc8c11c6d981bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ae5ec960be6c56d03f9fdef5a6db3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b690b0672246ae1c761e89f4ea1fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd810ff0fb9970b635248cac376db66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858416c02d1a0bf7e79f7d1ecd85b9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14119902a4b836313f5d1c8a589fc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9db2e824f8278693aa1b7b4533438f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eed930690a889f90d0adce43ccae9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c5bf155ab79ba22c7b75b9a95ce1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda88de357e9d29ffaa97e9d45c7373588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de01c7e139ef942d4fa731f075c932589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cad7ce7577112b36d96c9085d425b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37a3c413d4f65c525dc4c5cf5e40d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d353d4b4ca7419383d3723c37b1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837d5c29e4377a2245243f7de657ed9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8749e3e0efc51a0f1d0f1482a255c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc6354ee072dcd023c8b0952989061595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714855d9884f3a65b26b2dba9d9267a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a580624b854a3856eecd578548f0a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd850685c0411023e33f4f93efb659598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd5e29487a02449102e85189536d5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fec7dcd901b9d0ec049fd73db0c1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc986f8d66c5e02419b2d471f3312e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a530e44694043b68278e74ae4d87486602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49412545923e1f12188391d41b1331603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c35c1ea72110fb8ac3d91b714632d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac3fa5dc145a028fcbd091de74a535605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16295054a224c7f12b0a450602f5c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6880c2353f73127639e63a217b1d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94629dafdb2f0c73ebc4a858b2b575cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb6ba588adce89a697cd9a89529656609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af4530a82b4d816334cd2f61a90476610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2cd697c82fcb570f73ad583de7c62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fbc1689eac450e49fe8b627148a51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29c868cf06939dc5159869d4e05f1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4f66dd697a1f3fa24827c34400c41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f3c13adbe1371d673f7171fc59426615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f21f798c649b4e2d915f4dbbf35d7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a8e8fd68b505cb9235153e0554838617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ffb8caf0c104fb2eb23ab53dbf95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f94a604ed2e9eeacc28a010dc2d18c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6538946a64915d958eb6dd4fea92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05a7df31e64c36fe1052ca5f2b28d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb38a94846661f4599cf7c3200707ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a916a5d701287d25f7124d4ab3e11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebf66430e682cfefbec10e9bf8edc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc777095ce42bb33520b9796a02ae389625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbab112a9778872035e84c28c186992626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaca547ebce0d49ca55be8ba67df2c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d593f28455f76a3e5937c17e8d87e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8640eb402cc047b76ad20be473a1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad11a58aad155df0efec7f00900cfb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496409df1255fa7edbda56a83f83eb1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd90c7f4a611243e6bea0a5e752b2ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb3813f8992863fde6b0774c2d4dac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec2a87c52d6136123e06e3f5a78196634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954475b395a8c02aa4edcfe30937cc2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046302700e880746ac1076cd1e45c2d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b6d2f5ba81c6059abdaa637ef5a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd3b5e8cbd5c5a0acc15eedee9b004638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dddb450b88553e801d4921118b87e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394717b7b0b8bdaefc1c74113bb449bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203c8623f70969145461446996dbd1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63385aa8c68e8c8565e706c23069942a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013b839381c4d6ac73112f2b80d2a59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb4474a76805e61e064808ddd5c58a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734405ec7bf5f2d67fc8cc7e374594da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397410726bfb0d0dd837e0324582f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa94fea1805eaf263f9864ea4a2e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002803fe1a1e11932183b955695ab55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945649a6c28bc366a0285bb95f2bce2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7944775e3a59bacb59e91f407118fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5687384974c1cb16e342662f6bf8d92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f816515ceeaaf4dc74cc3ce3b88c5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883648540618f14ddf21a8ac2abf15d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1a1fb31e9feae7982d5093b813265654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d7fd01c57f6c8dab2feed0a9626a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31475ea232613868092db72395e059656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4447f8560377afbfaa4256c723dc7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f77de83814592a00c1de98dee0608658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d7f330ac26bd0b06fe2495389b5e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e59b7ec31020e2dfbbe95ec40665af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7f82dc25ad26c342e7278e8f51023661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda48cbc2a5d0aa7bea609797d26a54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde6610dd4e4de53e19234745f7c6cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc242dbe12346ddf6ec823e0969def1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687cd60d4870abd859a7d51544128bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7e1cc34d094b89281f4d96fbf9da1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8d7a23c46f62b1e6548a7535f79b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4de767cd4f8c8f043c5f80f26c697668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4991a2730549b775ea62914e8e2bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5a29b299c8d1dfe2e2b8733efeb04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084b7b8d028fa647e24a45475d4a3ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b8dd0ffd86a21b358117be30d45c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791f3ad398a0a016c73ac78807a3dac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a68047d96c45a5e53895ac017c4e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335617670a7417fef6f67741479bb66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41962df0ee3f53c5b6e125866c7852676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e64caf0c488f336a6b169882491f9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46910fc4eca52a782dc4ef3cf62f27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e47f0689cac71c0f2ffdef286b511679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ccafea29f19a9835c9fc48f569c8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e48697591b7dbf16f4b1d7b66cc6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f94461bc08be444cc1f4d820f0b54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c84d19a8da26d0330fda992b1de70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8cc2a8482ecd639d5ba24a6845d11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a00c402798d4d2972c62c78f8a9d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2be8dcabb0abe24545466d88530e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3745c3ff1020e2115b52c99514f4a59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9bcf31de57e46e470d966580492ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663ff5979fed0092efeaa83442ac993689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580af9fa1fb441eb615f728d1cee82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584fa03704b8e3f661dffaa684fed88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe424e0af23f5e723347baaa7617547692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe8a3fc0c80b3d786f8c6bbc1f27a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891717b60917896d46eff8e4f60b1946694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0fef2009848558a24dbc2624da53f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5bd6ad3b1e0f3882c9d32ad9390ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cd00977f71f14010faad6c1b2f070697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fd4923b4e4ba6cb3bff6b13af863f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fba389ed64e54acc54483e8561b0da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb0215a7383028bf5be7ff84a3b5e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd7dd8094f26ae8b52b017fec81a91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c010fdc409597b758c713a35964581702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6e9f91616235e794aebcf7d098bfc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129650e8d40d16d9cf5dc4be4e696dc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00527680b23cfc939690322293c8f485705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc94a01512e6bd6ec1478474a6dcec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4a6a1dcc44f87bfa527681bddbf5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac336113b146528917b1b9379b2b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d61cf418291f40a25a03b5f5ef8a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8d68bbdbbab3620d42d2347d09a7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacea895e681b4d86c042dbe58b4c7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23ebac91ac527474b965b795a01ae7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef99243e7e84442a38ae0cd3eb454713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4161aad03a94f4974ed07589ebe5a57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3b710954af133ce3c73ff0c0872e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5df313a80f8b511779a6412535b22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb32fc89cb8a209753a0ecea3aa01f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa4736a14eca275085928219669aa1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52414569c3d6d670cc6acbab7e8755b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab21a24b8fc6149f8d3b87c743a587c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a9a4082e7e2900b4c35817e6aa300721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9087c948f68b09f39dff95fddaad1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1bb7c63c2c8c80134dfa424f36a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec5cf414a4ebd3d3eb06d5a56d886b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e36b9a53ee88ebbec5019f28f628cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41063ee663c6fb2084b6d0b4ccfdd2aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb82e16a3e13c671fc4bd428fc36639727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99238268b6ef1465e19dc3c61d47e485728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e237109af40d4019e95604aa8e57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2972f3c69962f6cf15bce0de9de54f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbaa299fbe5eea93bce1d321a98675731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddbd05010381c68d6e9c2d1ad77865732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b578304657ea863f3e399157c4068d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30316904c8a693132e83c212b8f41b7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e642dd9fc4dc56c042ad67ae9180735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fdc1dd4da8ab722ea623c94f6e398736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458465bc4c035eae7465f7cb463be057737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb2a6b61f761a3c6267f1d648e265f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f52c77190865b238c64160b3aeeb10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2bc77e2b0afc545371db66a9b2060740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397713cad0e0fd2d90c81afd4508fae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4814e204dcd1aae4f520dc8a3fb578742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c802cae9ae6173a04d285bd3140ac39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421670dc3fbea954354a568ff80401db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2dfdcee32b3919f8d0d45974a1fc3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5d9c0a36e6778cc7133b58984bf1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f59c26e7956ca7f5e04abe929e6ea8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a070f08acc28bab9ebb816edc51707c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84064b36bd564ef545c563039b90f2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfc2f1f8f10b53d6d03c92cc3aedab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a83899b1ed680c6ff1c4fc4f00baf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ff27ab502e60b5832907d428ed08b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d43e920fbe4b9b6653c94345555a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6de714951b1aca5c178b43c2935917754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fb1414dd6796c5563d5d01dc82297755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc307934eb04f0c3a4d20942703e4f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e75492af847cccf8565834bbb3986b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f4808d38342cdfa5705644f6787d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24dbd43c6ff3f882a11046f6eb690d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5067c8d35299c97f80092d27982580760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03893048d9d0873c9eee3231b7bf16f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d66c51c0e326d024961a761d7c55b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c2048e727eef05e7f96e6b518ca22763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a483b4a32bed9fe4d6fa3c1f5df2f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf1581e0e8515c4142a9cb183de4c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669d92107cbc8d1039ffb26db277e2f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e9df6dc9be958312e2cb8cc55221e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94586fd77ddbbda1e103ecd935d88d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019f5d3dba1799c313663712a8e55e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8b03a0c7f3282c6bed07c3a88622d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602cef65bc65892abb2d4977637ce0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b61f6c3ec442ef5b4f977bb1528611772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a15aec45e877dba59ab6502421700773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875cee2d9ea19a2deb904affdfcf0b7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b09eea3b1de47bf7100ec602d88840775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41be4512e10c28329e51b55d6c2f54776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a4b3b2b9ed7dee4bf5a075919bc64777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ed54fa1f2de0eaf6b49dc78d9fbb6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b065330af6b2676dba77fd8787fe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7294062db019400a6769a5fa5a4c6c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d532139090ec3c2a1fd7cb104c22d2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b5d23631cce2bfb1f72beb7b4b384782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ec83f2a70cb02611c786f8a7da3fd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432144e74c54aede733107fcc5a7b28784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5205fe1bf043377e3173d0387b6ca74785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde9e55e6dc316fc731f9450788ade786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08019feee30436149ca1b55310f06787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e3d096197f0c05777a86d3923f4ed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eed8cf665983d0d4e5ad8a630989d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f96078e37414c1cb87fd6663bf699790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02ac754599b7f7dfce696a527f6504791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4756aea52189113e71716cc3a05a2d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdd263186de12aa4e0d831af9c254b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f5c033dfc682f97ef54e446279eaf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdabc9bc19bb01b4f9bb02af770bd6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf5c265dc734a91f9f0d5b4e9e42c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9c9e5fe1de1ccd3e821ac197bc9f9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a18020056fdaa258a0d3722a69e83798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a39b4de2950b03172346c1fc99f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fe0d93df25a099f408026ec8d9a1f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57bd27ebb21fb4c0796ddf9aada360801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a785b0c7770d0d2206cd6e013f0a9c5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4105a4afd1a6b7a235b79f981a0d772803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd25bb3c575a4246ed063ad196c1576804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6db60da62c0c11dab46d2fddc616d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d4ef776d12301a8fa2a05f26d7bd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bb1440267464232da89e04f81acf2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fffc68faf4156e6a51e9cd0cc50ce6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e38756cf55d7af0e5ff61249ca1798809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c3fbbeade2adac814240767ee75e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ae706629c1488a195ae6781388875811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f025feec6966f1497d23b26b6f4a9fc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56384270d10a32cd8a0ab5494d6aceec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc16a9137b3c9ea71242e764fe2035814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b82f49e1f7af1d91d6dd9eeb39710815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6979790b484b9c75cee84549908ca816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea5368ff576efc0f3cfcd4d297b97817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab223eef70b84401c25f3d15052ed818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79628ea92af21fad4cfb5c86813342d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd403dfe4cd65db23d773cecab99d6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157ca6eaa81bd9cbed55f3f1615a9fc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da071e0ae0db8db30d39b66b2d2ab69822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7a70a5e59344c2cd3ad7d7f4d387823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb55c04b6ca9fba9ff4454194495851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f47d29241986ff9de4859317bfb96f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25042e3ad312ca8f26f8ac3c1c63956b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9c9389b8749c9d3729cc8348a364d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c3d8516a5844dbdf1d96ff29e73e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fe51c3f0f9c667aa018360c1922ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897133b2657871f681a53bbdd6d39297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c03f7e3223a97a78cd80a9fcefa30b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da99c1c932321538a73f9207c4c839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cc374fa666e261133c84756a1c36210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172a277593e4e1fe5a84cc0fa86544411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97dd455fb531e27d47ef723202648712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866778c99e1256b66b442fa5263efba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c8691ea8b13f053d58c6dc31a1ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f598972a52b658bc27a2a9f04ffe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111423f97f617e33d53506c9d37a369116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcf23ac382281e6a1de3766cbf919717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787da369e05da954bfa260c6d4112518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054199b27ebd8426e02a09b01658a5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306870c73ca1365947d0c148bde551220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7838a1a9c03d6b3e41ed72261f7a8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff65de35f007c70768bd74fff8bdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c0f6b0ee6f2acd5027d6f4fab473c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e3d2706f0fc0a2982af9ae28b61224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60a85a724191740d37841fbe2da50825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf6f926fd824e88ce12edf1ad212f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559de8b707771a4a33615b28d327186d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0618b316f256bf8527fd7a25fe188828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6aaf7dd8dceccec05178f83c424629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48649e15e9835ea11e408a24ebc89a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492880be3b1338078189ce34ab2358431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7c533ec0b474ace528c6171c9a5d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b0b7acdef7b8eb50532fc26258a2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2483bcea88abea5bd9cb4872d45d94c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8b763937a7dabd816cd0860f74ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc2862fec668cfa0b74eca380697ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97938b4d1967cc4c38c6f61a04dd842637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e97de51cf6fee7cfb1ebd6191db4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce2ad509ee01a4a26fa1fb59d78d7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b45c117f91a5487995f80ba203f96340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb9fa22e022b9e925ce02f863089f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729f30eb934ee065078bdbefdd81ddb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ec6004fd072e5d48b3b0cbb04462043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcda34591857eab0d58acbc2b34f57e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45caacd0a10df13df161d278c0847745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aa6994c51139ae2ea134ce79fb8ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3326020249c879516e53583f445ce6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e62cead71c33d646e754ae3cc00948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792c148855ce24c8da703170f9fc11d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9386c8f2ff66afe805f3c6968f3c2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bd68198746c789d4d77f61a8ccb6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3340fa2c0366d7ffbbd514d73010d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ed6bd818ad1658a69b5c206f9fe9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a3aff83b95e349a1fd6c01ca6406354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065cfb15b22b537967d2798d29af84755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294908b7c166578cf688da466b0113c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0749d7cb566937bf33c46ac1b2a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7314fcd7cf5a4c5828a82266773284058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe89801b0af605f713443b16df2034759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d9747071d45db06704a6dddd1c47e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa199e3d06dbbcdd111363d893fa4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d00958cd1a1a9e7ab1236190340862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4552cce803ff120a0d3c649a7d2e9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ce2e6e76f0fa5ee24c933fd9800cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a6a40e1fb027efdaaa8fc8d971c9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda24257d2b8e0c33d46602fec5c954d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123d7d556f2af364c3cdcca87b4f34667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4815df34f685c4962c1e5cb0f1a0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a8ffb2064d0643d1afc7a7e7f1e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a48056e569f9606584c57e6cc3e4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8071ac19946b13217b1937afb96a1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071b9790ced0b30dbe5ca8b4aaee63372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9fd62432ada7ed34350abd61075673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cbc0fbc00f19e2d69d3c5272e624074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b20dd6431d75cdb6db4659a1adacd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca846c6df9036245f53d7488c2bddbad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3617d08b708c6e44c4717fbfc4619477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1d2a5820d9778e1eedd8ee37b615778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122706984e3da66bc6d17b03353e151c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f7a755788765dc50269477339b5b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f683b7064ae0464e451e3ee3a29051081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178d1473ac004e898473a4c4a47143782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd868ddf13a997ff9098a2fe269ae4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78216ab1506d481373f78a4cddbc0fa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15861566dc5212a2a5d0a29b843029e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccea78faa66e36b10c4fc43c4ddd4df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7b8cee0c1eebf67b4ccc77088aa3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf61b5798677bd6ee66ee954db75e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc02bd5700e91ad407eca7b2924bf789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab82c686cd1e9071fad9274953c17590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b16689a193bbc0a764292aa645bd9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae40bdf5bb3c4cfcb76166340c0c21f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422a39a2d4ca36197906e0b09109d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3beaa904b7b5c7222fca3bfec91b5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e043567519c6276d01b3e3230814abb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69fd834d640b33512b6d3cdda3714996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506423d3d35b72e5822da82d2f9c517997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e2099293bf833a0415c4e771e0d0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d550539a00ba103740280feb9dcca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35c203bc382ecd57a9d457d52c4aba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf9238b862ff2d543dc7a4aef95d90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21db66253cd3091e7a1f34a0a84853102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415336914be44405737b74457cc89ef4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2cb49eb14c650e807e623b3f036e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fa01bac731c960ec79bf07b5f32b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c28e869fb696850e569434a47c9bba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f459bd06c69e89d961be03d343124aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf789465b462f17aad2fe160dd3a91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29a177a9563faac4e152218a74cea4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a77a642a6d34adf7522633de771e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ca5b26d0c1e413197428d6cff211f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bf9ed4e5fc2303f87a23a21679396112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7b7bc7a8fd7615fc2d47609ec5426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b049ca8f8a1f0154bd4c2380762f375114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8281745dcba856bcca942cbf6c1fddb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af4f91e14631f6f9c1287f4fea5a5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a6dd79cb526a1730342f1d0a53a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb01dc9e43205c597353a88aaa4113118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb3a5d6005bf784501eda5518666cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb5c0dbd13629eb0fc360be47aa70b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f3b87e65bd0b1c30bd2bb0238ccdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca52284df1d90e0cb295db7a420871122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea69fdaad28154530e659da4e5331b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f25343fca4020f1d94310d69b23fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689e5c5efebb6f1c2b404977a7c7d80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63802b7be91c30ea88d038dd3b705a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3f3c80f4cf2e7e56c9d3e1c13335c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fdff5128abfb7467cd5d3cb248dd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a7aa4328448524784967a3449f222129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc329d32f955fe793d734a7d8ccae38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9395a906eec5086b8f8f0c1598a3c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b553634df90e468f465081511c36fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf2bc757b164b82f0e5e8e78e2852133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2c55ec6ec721e6649537e39c0c974134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db80a481f240070d943d7be33708de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a2701e961b707f15091f3630098f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432769677176342f55287bfa699c03c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c401b38906861743519230066142b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f9668f3360d1dfd115ad5e2ea8f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91772931c7986a9fec0e01c022c329a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a9d9202e65cf75ac67aa750d8c7a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3114d384c1c6c8132e61fd08fd1bfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc3bfb134f24912f93d1ef224cb40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271e997e9a641cb9fdcb1cd3a3016ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd052ad9fec1b1cc0236cb7d5c5d5a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb2c3c3c745eac3b7307bbaf2eb28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523736b6b9490eb2d7e7bd3f4239849147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fa7752ae732be762fc8925817db7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904efbd631a8e4260a5a93aaa529680149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7925a7b206de5327948efc3e5ad8329150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cc15291ded325b7b8dac3ead7755f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f0dcc6df13596f724b18d65b408f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d526173a092381133c27bea5a3555c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980010e074433065bd843b12adbf47fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aecf5acd0420f999a01c4482415a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77845ce6d7c731cba5394e58bdd46ccb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94277ee074842c903c8c0984e11d7439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4edab1a89189b583c295e58ba21fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a2743c57cbf623776ba9604a19a45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f0f721bcd92a9bb75cf46eabed011160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712572af21b4d3f7a9d9856d40fccd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408180c28da9499dd77db7aff2e4d95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e693c90969be13de5b8dad0b7654b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb77c03c6fc202888e852a719654f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edc22fc0bd2dedc1aa396043aee72e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda46300bc4625252191b68541de7c94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeb7f50b183e6618087d69162a8e28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dacaf8a87305a162efce23fe80c5a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac2d3397c63f2591a8ac68b1b91faa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76428b9d0b6691e1e2f2c9508b532f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f611b53e67674bdb3862a27863ae9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80885dec88d572c701d214d4cea7ef9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ecc10db19036db3b83526e458bd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f22581fb999831f2576d572e59928174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539155c383b4ef0f034b7c0a685ebc5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0e41ad8c7c4b8c856e2fe24c83e18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f70c755eea455c2b9f7db7f4d9573177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06dc11794d1326d65106f54c56bbdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fec0185a3b28e39564be09f007221179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf463faee1b36c9c339d34c25d132d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014daebbb3238ad91335125e04c84ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6fdf2675aca8482f11a3051fabefb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acda17226fc39df1c20d6e99511fd61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222225ce9187d2801217c6da4bbabb0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2824e1fd0239dff19586295121ab3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c0949a155d4b04aadf3a90f4de72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e324459ed50044fab68c9383ce0ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb916ab8c87c04493d371fea3b46694188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e30b612c926acb95e8462d5fd2c47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46908ad3cd237c6f5f34dca8d31003c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bb338b92c9b45e8ada15bc850355c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52977c7737276fd8a1d4233fd44873192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfaa9caa93260e4dccea187b0d4d47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5dad21bd7b01189a52ce04d697ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019fbe454ca479ac04cda6af45080b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bbe26b0f2d5dfc702f18d625693f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad437ce88506220cc4f2181b5b549197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569707b8f05b2ac11cc91b1f29da033198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe3a365f8edae7dcf79729f00dd11b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d248715d288ac7f2fb30429046668d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476237ef53a383e567e1d214acc4e060201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c8c1b6eae9e5ce15a82cf627f3352202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248cfff83a089efd3ca7e8404e772e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e4fc80ed5e57f3fb2f2855e63f919204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e543eea4a6d023287e3639c6960682205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1422f3e2c5a68a31b390b904b6afee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80468446f8744be76d5544a101f3d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde57188d1f0b45bf03cfb7040abf09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ad740ed2aac8f4490c18d6735067209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e9d503f141f0ebc89d6dea4094b6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d598432f0501105ec6c22941a50d2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82bc35e05b83a20a44bd802612ac6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65898ff24d0db22a5ecca80cc372e8c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b425a2040fdcdeb77f53a7118a261214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c265df006d869850d0f6fbe4bb0cb29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b1402f5bc9cc8f94e5ee657bbc91c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928223ebc2115a4cffe1a11209c0b188217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa1cdb47a55b3c8d0b003b3924313e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109457d11ad85d8c202daddab5ad28d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7d0315462229fc67465be43dee80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97029575674ea41882a926544c8afc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724de8850056ccda29df446469bd8e58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df470ce4065b5b2bfac6488dcf63f962223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827573f7d1ed82709bc761888d7a742224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be90a4483818ad27af8524aa72c81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b038f5b1994b3bc73e89ac398a4c02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90902d1fd29841b9ab7af7dbe103d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee45b77ca2c6ecb05ac6eb79d023a85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b6f508eda26426767864d54a9cb3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4750959829c84ffc483d7c3e63bb1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce93dc4bb625a7d692000c8863cee9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bc2e992b60854df3ec2d6b44bddd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d1dc969ac8fdf15c17b2decd3b9a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb5787829abdfbdc2c0878b0b345e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b25749d67c8f796ce7dea54f7c3b46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfea8de53952109e677ae96bfc27e2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c04edd70003967fe763afcf37aad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f870fe8e6da890c38523d436523170238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7849bac26d69e0cd7ff4f7ac0a969d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab0a3ca4225f12352f5ce65348405240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c733e45d6ae9d7f3f56f3f612f3ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da347fc7b7fdb4ff6be388ca8ee91500242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21fea745bf23cd3f08fe760203363a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916050f2b7628e19b4fd9d28c75e6cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dea1ccfda103375d612003b10dd875245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47bbcb1ef31ffe3079089fdd4b55db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdd96a3560e6738fbab39d71a01b96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d55e2a4c317636fbe20df83e020e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e8dd328ff0ba63ed7d40d62c5d30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2495d19e2a01a2d648e1425d2c6f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a83580c8b31a1c7071e1123fe4bc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781cd5cadbbcc51a42e0af304e908a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198d831ff89de60fe5cb94678625079253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95197365f3a7bd573e140b3011129ffa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a624848b76c6558d25d994f8ce5022d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473fb5511dc1f369f9b3c8c5bdcea85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575839d538b108f72c9b791f3cd2d66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac36e23d38419f35c964d88b8dcec2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aba59a60dafe632ee44ba3f3e389ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175d767be5dc06c87d787d08031374a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422367e38cc567570b51d25fd85c48cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530b95c9cc523cfe125065379554926262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1670196cfcbaabc0c3d3c50424b25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be89595fa45322ab8aa857f5d25418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cb0a3cc43f7bcc23c7e48997672cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bdd82bc8e8dab8f0c25a2977ca497266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8b357b5d6196a8f921e5490327250267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afe419a4d06487544ffddb2eea24b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ecd5c17e0c9451f89d83f66a1e451269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee372023ec2f2fc1d6d310b95557b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df067d0a8109cb03fe1ee62a91c9bec1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0121226e4665509a5792cc35bd3ccf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcfcbb0dcbdad7e2f6b79e556d14d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847abfbcee7693a8571c96017f35df8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52de6e86c38d1b8f5e4efacd038607e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ce9b17982a00d032a7caed5fd1c30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c2686c2985b09f38a44f77d487154277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de38608c6327d2620120d55122ef9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec2d98615368ab51ec01e07ebd278e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cfb83f6d044747fa25f46b97dd969280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f21ae44945f06ab246a6b2d0f256b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164941b8c3f188d9f1dad198a279318282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f81a92f5287a1400416813cd894e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a65fe7fa08c660aae5b208ce0e51c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae6fb172fd0f125fff8d2514e5e4f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ff9cd68c0d50753f6dbd4157c4de2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c086d26bb41810e54e7c704394fdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464e0fbf0d38a74c5f05218131ad5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a169fd287cdde427d6b81523b20f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f319419800daf15e9d7c3855a8fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a58f468065b9f4f93ef75f0c4cb71f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f728260b21e733c6e53c5cb04d65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42903f29ad51920a44791596405f22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d531168f20c907656e86075f6b20ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110009582038a0c3b83ef39fdfab83b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c9b9f37819579b7593047a9b4fd41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf333aee8146f0436c579eaba2304f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c909c897bf4535f58fb6d7f7022d59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec49d405beb1dcf2262c1e7336c6f5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c81ed9fd6c394a061b462091e13b44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c2d2adf41380411734a81dad4723301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71f203de6aa98528d4eebb981fccaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff527b35104553a1af0a7f24711dc634303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bdb60f92acf4041e897d3c104a05f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aef81f8aa75dd37eabb0ecccde0b0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828472b218e0df050a2da6284566bc1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d425316e257c6616518ee798712b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1ec8e6e5bdb4d4af389c5f8c453e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76bce7f2cf265d9ec9a9391c71b363309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211844e90c4429e7ed573786aa8abd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544691406a87e8284a0e69aab8532b9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89c49de38f84a9feb343dfa447a6d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b9be085dae9a8c437c38697308ef3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce90a2f47e24bfad249f405f0ad00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08772b286f331d68e320bbe942fa61cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5118f66b8c1b1dd50ac96817769bd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fe9bd8219503324b41be306da712e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d204d00c59fe9164802953f14a0f970318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ed5dac63aef73301671d32602b477319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6ce41b94548254a3129465b5e1efb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b4c77cd79187f81bc8485b111db44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf886f01d1476c7621243c5415f0596322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc55eb61b4baf6538c2bd7a91d09a1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323360a6cb480f0f8d0098e7573b5b49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fb5ac421766dce56210575c10d5c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c130fae341a85733fcd349656bd3a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d222e96e983aa54e1b50330437cc3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442d5dd67a5e3a0906e930d246bc9e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e4c4e287aa916333468db0fa16028329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1a892ec0067e6460c84d3b868fbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890c9860ce002bcc21327316fc9cc30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e271d8c5115d1e3b5e188be02b169332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b4102f819f28c620780f1d626e64e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac838a5c75bc76202602399231468c2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d83e1099ddced8fc75c09d2e8ddc82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276317bff5fc993e6e749da152a94dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fd649b2ac2f3d4f66b3967b3581ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b44378a3e4089804092e28ca5c4bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85d0f60cb86aa87fca9795296cef54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b60311fa7987f23d888c9f071044340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbd7c377f3abab6512111f11fffce6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e059d437698ddc442a084e6c07711342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739c2c7c9cc310384a3e8f166cafe62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913d24f349e6c050369f8996d60dbef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15838de910153a524128ff895307a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d6d004c13cf09c07f3da69957ba1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580daccccc3f244554fa96292332044a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fbc3e87a82a59139b8027ae2ad87f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dc9172b847529fc863972017cfc4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d73bac7b7741312876f9f969119702350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafc88ecf90d3239d66109ed0aa4c70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb01eff09e5ea5447978fbe4b38568352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558a262dcc3d6694beb9f6df7dffa91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837b4a79f6f2bc6d21621d3c9b8a5ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc77b81dfb469129301c38c041f102355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3518f5a82d402e4a8ec4c2ea90c436356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c30ea719fc034c4c6475ff37f5ef9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093b563128370f2f2e9806fb643ff0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb888a1e5acdb87852e9e70214e9dcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a4fa3f0b687ac36df7c21f6385d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3942081c7b739ca873c0db62e38d6dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475df2dd4d91f179ef388a261ed7ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093eed753b52b57b6d4646c632dfb45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e1b3e697dabc5007b91bac6bdc186364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1c2e33c9cb1bf84c04312d6596be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac1308406d5bae5b10a1dd4a7e6ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ffe8ee8ff0ebf9aa368841598aa2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af788becf6868bdc8467f8b2d9e60ac1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a05145f3f80e59fc5cc729e3a22679369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c717d997cdf876c1e52e3adafe5cb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180660c8b91e96245e9b65d28e4e3c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bdcef33d13238a6af03719ceb27a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83427a9f84e02eb4241903326d7c5eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94148fa5603272a47ec540d2ff0788b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566091f1db7254368a54dc42585a9dbc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650f009a72eb510668d9ef0bebef9a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec24ccf46c887cebdb7b8f743ec7f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237944cf75da29ca3fe01441cd8f072378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582025313487811c241b7a5eec776e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c19772564b119425d16d5b9a3822d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31135e6b45ace28b7e85f2f206c9ed23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d2fac5f3db7918c2c9b05dfd88fef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970144dc648b5e84b5bfd36b19c1af6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e154c1b28e1089806c79132da6dc6c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a0d1980e16c562b8b133e348aee76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5373ef2b405ce4059d71f606b1380386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971406cfd39bf11683c02967f694fe6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aca5ff14fd27aa72dacc30ab0d43f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540e9572f76eb3f3a9e4641e5df024389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bdebc26ec7273863e778776e1f698390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67040efcf834185d8e46c5830d5a5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99c41147fe4dff7b92b31c9539bac0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aa1d2deb15bf9761d784528f35ccd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783927a7620b6e8cd09518a183f7ca37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9966d2da020bee33e73b6f903193a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd45f73c8c815f12be3bdfce10a867396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1874d00549aed442aa3802ddb863c61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84b699b39a0ab5fa86d07e8745e9cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47dfc5047ee4300a1b320b052b7e57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428eb79e6260c57ed7f74be34c9a61f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff21e0129f5e0bc9a8117582384fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853b6cdededaa6161c6cc8a31e831e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94709859012dc284f8e9507ddaa6a4a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e583b0f5d6a7d840afb8b4b570de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae17458a3fc7b75a8a5c5e6fcb53df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eaab955f3b67e47b0866bbdac4710406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fc46bd8ee19dde7cb3f8b77487e37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca93d38750d249de638ff64c28279d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b12ad212906be7e6fe747931cb83e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999300cdc3a2472f90073a894b7883ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee53e8a21adee9129671c0a66cd03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7345ff64d71095a375ae038d5b995f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe6a91fd4c7377c85f689f35d54487413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf3b6667a5f1b876b9f7a1eeb06a8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea2d29868ce2a208780dd3a463b08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c573345d164bbcc8e10d9ddac49d60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325939a1972ef6072e2557574d99685417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14244c6d0a93d54e6e1f4e2d251fd6a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef432f60f901925999986a9fd8c0eefd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf573aa8c458e2e0294534ae440bc7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed793069e6c6ba2c0d6f2bfe9acf22c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9586fe0c3fe230f142eb5bd4a5e5bc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a225e9709c90c052f7a25362dd99e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917b0676c6620e6c1f93fafb314f0ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bcd0bf9a0724543f5057a0d0110f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d20ca2cbe8ca156ae6b507fb49fb3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526d1fa1b993f5a6d83e952c35989fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06351ce190731023d6436e4bceea0622428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292eb0c6bd3bcbeb527894df9393bec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45cf6f0d86ef6715cb86e3f4b9bd1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96af45a866fa7c21f1751a79f8b5f77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766af1736dd35ff34e692fa91ba1a99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb287e80b08025085c246dc823ef6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faec2fc9ee9545629c8e87dc3c95304434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cf95b1fbfba8d93fcd69357696c0d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4974fb262f5645d3034191a3aa1ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d637784b52807cec01bf59e171106437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c447f70cf7dc27ac3523f805213fda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caf1de6b1cf352deeb4885559d39a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3853d5a66ea771975a0a273d25ba287440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d584da13ee95072f35ce90921238b41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98852296eb5f8543d6a9e8e7979e1c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025f257816c668af2bf5d948516bf73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3287f19ac956b4f45619c3fd0b35bf6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885858963e3c9e1817b8227bed8bf9ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174144ad7cbb1580ce6ee0b10b8ed7d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb584bd63739541806e6b89b6ac09e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a69068519575537208f69caf7a9f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6deef924401f25eca278603bda0e79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1b18cce3b3091b5def10409cdf8d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66247826856d9ee03507cf471713a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068607e406b9a2a3c16ae898ed31bc17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ab500350a1828fa567b2854394b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a190c34bb53bbc3e5503a2ff06e8a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a0b46156bbeece9bbdfb595c2e03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d510c6a91b8075ee94d559474421456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83994c0def4cb29c8c729f80f2c8e51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408a694981a60fbb7ec07ffd8374c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc58c4cab4221ca5f7442aa2075926459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d4531fd111d678dd857eca9bf6c4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22336e1a640fc5b95541e43256623ad8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9be2e7793ca76caa5240037c5d210462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523b5cb3f4d81a2fab838d739afd2bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d560fafb1a7626d95cd6e79db25d67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21245d0884e02602d1159c16d13b0770465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbd6466c16fc2949cfd980f605bd44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58993b52352fec16080f11c78eabf4ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7c4f09f8a85f26eb2729494b57aa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3da04aa870b019f39bce969ee5f85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d0a2843aed184a768cb3951ece92b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc6e10113f98868b1210c29b821f10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac654aa2f5a52c355d82679c66dc56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeaf552d220a8dfc50d5bddd110d47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9300a12d895c153b8424ac4a73b968474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9e9464945a392b7763f77b8b43921475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a728caee4d5838702963e8a628ef5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53573209b80173f42539e7bbddb12496477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ea6924c505c9e024f4cc564744c69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df77f69fb554397a2a68072f9d38047479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e172641d101fdc9f3471e9fcdb7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e46d712721a87235a39c4394927f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f25f7744f4c8b6bf50419a5788339482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ac07b7a4a52dae9f6f8ce3dc08ec2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dbd1c9ffcc3690394f9fbedfa72a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174774cfa61c8f8f9ad88a0342744c54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a430605d7a2c932b69d569a97d99169486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883a123eaf5dbc6d2a26b4cb804be8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3f634beb5b3f8faf0055bc53d76e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72334823a7dc6f677ed83e523f9229c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13933bf051b1040eda4908a7bb0b69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d9f0099f7f048dc41103c013465d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95090e01011ead80529979217a2b18de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f9ee1c371f746ddcf7feb7e0cce8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a6a01e60f5d94295d9a2ee1265095494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847e8db6579b902d6954d3ff1c26c3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec948484a2671a1c919d85d167edea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db77baa29011a9f6a3a23fd8b8758c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632972855f61aedf056d03a6b2a5a79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df224044eedfda914edcd2c983fa9f68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe1f27d1bc7612ce8960570f6e890500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0d1bd52272b5b2daeb06f16960a67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ad9bac6ec4f1f62975a90c317334502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da30b1e0d67840661350c26e68f6bf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03948a078e6a3c8ec6caa235c5535c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267877c2dd2584d3ee8a12751e3cbf9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0c7c28f765b6b39c31609b3052ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc84035547e55db5df1ff429af1a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340993c1dba6124930f55c77de80b11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445b03be5ed2571be3cca0a200b24e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850028eb5396e913630a17669170181f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5100c65c1e836efd3f3ec1986ee795511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ccc5605d06bf4f72c58a6059e0c9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef6dac6ef89902bb5458c36d9a051513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8778279ec52bc9a58e346dbe913416f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671619fc97749ec94dd5a7e1dc90862515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a589babf854d9cc2416871b79cf6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bad964b83146af3ce2f327381ed8c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13bea3fbb7165b1101799ca21344a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffdc967721112f15b1372099572a7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac8781452514a8121c4ec4d2a0536e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f5d96a164ca52e2705cc2acb6ad0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6030bc81d63db1e7f70f00d64f106e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13333c39ff4957498026697625217172523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47322af5f0b5fa77b327bceb2b5c8adc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a79b4af7f39051183e8348bffaf1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95852b5775812fcf0dc64379db4a00e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5c94909ec497dee30d1924c2e9ec2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b664cce29444f332adccce7b49347528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9c11d13dc645d89fd25b97fdc6418529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28e8ffe6569314d2a295e7f453ca9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b8933c8db31b435ad8e82c462df4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7924ad2f31f65322d0f31378ee6a74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db8181f067821a85aa877ea0f8804533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442e3f11f06aa1897c03f8536c88ef1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535bfadc32bd20e62e73c1c4ab4661d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2038782735713c8c177536eeae551536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408590f43bf4b070199269ba1e835ecc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12b712e5e5658965396cebe7c57a97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46bd5ad81a4980af953329b86d5ba1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14f6e2dd4ca96f511971f3e2701537540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fee50410265756122268eb692fd85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac0bf6b28184dab259afa383d8889b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86835290deac816586d9b80229cf8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672765f3dbfd95dae549b447b4fd740544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477c62720a07fa8ac4433ee5dd723d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b777c9932e42e4c8bc0a95fbb011e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3be1e2a37ece04b36aa3d479b9369547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de75e97de63ee9309752ddcc6f142eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2138a56d3a0197843d5d1feb96cde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627763a826cf59d038968580563b2cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c37d3fa8d46c84ad52a4c0aad05b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d798629ee718530ba4816c66b2e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6323c6f386b94934e648999e9ddbb8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bc67c485cbebffb3e0fd0f7e5a323554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ca9fbbffa1e7b670a0775d2f7a08e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437efd031f75c3f563552deeb8711eb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06eccd926b6acb799650ff66950cf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3700f46d967c499456b8b3ab6e4f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3432e3e99e10e5b54ee7cd1511ad9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411cc6eaa04142c1faf778792c7dcca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd68642325db7ab0ae1df5232cc3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6461ff6dd7b822d54fb3f2701f8d8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e59cb7df45250cca3eff0b4bc70dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb016a220cc1c5b907d79ec9c3fed1cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac630ae4edaa866dc23bbebf025caf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4987fe6900cdb9b7269e071a9dd25e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252d64a713248aaae32dea42b3ad4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b004dc3469a5405ba694d9c839efdd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c78776446116e022d42a7585f7319569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c9cf74190b987c92d816d2b3c8027570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab99dad1c0b3ba76ddd6ea7ce04d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b916719ccba79c52feb1fde2d37f66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e3cf9e0d3efa3a7190679d4f0afd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f342b4b85a7167e7ad0004b25f430574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdb2ef55c21a7498bc71b20f6cc41f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506ead1b2b4e3dd908d9af27492b98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baee301a15ed0055695eb5ac61c970d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6615f6dd114a36200f873fbbda6e18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b5290a9c6e8f7a285b0072d01976d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aef34ead51a3ae961ec9f87b56f3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c6b9f0a39880eda4cca9e2a040fab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77442be03d2d2be6a09546d595104f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e726b22ea909c8602decd03d01cd1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1212f4780ced4015c82f008ce306c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0aadba6984faa5385b091d3ce30c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dd0849d9b15a47eaeb27f353aac05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af7cdd201a7b93135de73cd2ccf2d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da76569c9fbd43a0b827f9009305798588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847004b2c03e74b97fe815210deada4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5db8ee313aaf98970fc08b8d240268590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913aa55de688293269a8023506d07fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a6995e2172dfa38ad8db3d2c2c907592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94832fedcce5dc6b909b54edf178f888593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2738e7613f7a40581028b8cd83a916594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433724261a8ee917f3513e1aa67bdb8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901db80552d0b0cf0ba42f88f48ba0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244bf4ee9deccedab1473d9dadeeb06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2d2e4ba3ecd00c0e5a61d5ac577aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeec6c86cb81d38b0d1324f2142336599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6763a2f73f08d38ecd3be4437475a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee106e0095b9792b0cf1a558931a04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce02ace9fb0ca8c0cdb936ff9fc1794602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03712e321512d3b8f3b5f5a47850f23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963096ac69de9579d213307c265066c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fecb29c885bc029ebf3ffe1c10ec1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60291943ca880a439a7f16997d31460d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eff9897530c26a01d9ab022d246ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9f875b8c2d54675546c6cac01b847608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab69432928c2329c2dee8e23589298609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2437f7a145e96047c1ced9052ffc57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b539eab426863eec37dc2d3064c837a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070844c7705a46bee15c74821c985ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d28f46c66aefc276268ce86d65fc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909f5eb9d0ff176c683a0e942d1c7db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bc3080df9839b2742d253b196bfcb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f132edcbd0230c7a847ab1d2dc0dd6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f2d688e0d7a67b71acc38c1e678e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e13786cd5757563b8e26a35af4e677618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9f5ca83cecd63a3118f357157698f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4790e8eec8a94fe28d6dce34f9fdcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e142fa4a2a15bfc1f5e7e6e09a1615621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20105c4e68902c6ea7f7480dbb3792b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b5528da191678d42cf48d8c8dc73f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc9593766020db0006907e7290fa11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2334b56de7f7329f9c6bcaa825d17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e7cf350455f03223f140e3867e2ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2df7a98f05dda1da9934b1c7b55ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97dda9ba1bd2e6f0d82ebe84e33f00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819ca41a417ca08370ab2b120dd98a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c094886d7c1ff0e59f2b013023f83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592a14b8f8ffe99ecde728934efd031631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aa85c3415905552f9a7f580ac8957632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23f3118e3e3308822bdf3d2b9adcdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0699ed6d90d780cc276105cc70aa64d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a88dc5297a9ca3635cfb954d8ab9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740f00fc63da79a503835e54d58e6c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79463cefb7d603ed2ecd15463df2c1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b598b9985d232c6d911f48c46eccee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a3d6c386f36baabda6f7e872d0f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4db1b614fec49f6c87c91626c9ed32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed3a598c826475df5aa648e94db0e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b11356f79be3215b403789f3f2707642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f1377de133733b8081a7f91340787643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d49eb28341a36b17aa1d0c546092e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb67e58afefa019086e8e5302149132645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42c14300825ee454e3f435c996277c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3628437013c7e1d6982c45c0b6cbaa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dc9fa447c636c99b78d58cb384644648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f20944770847f28a4d5806df8f43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b8e47869194d5ceb061b28b642c86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f95aac39e1fecf4ab4fbb5cb6c45e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954ab93befc3cfa7779c8e79bf06d2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bf22b88f2b285f297566b078446cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30140e5290e0fa01a478410e926b3d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5b7ccf318e30c5d3f2ea67cf8060655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893ac27e388d89219858cc2fca581fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9914433de6bb2d8daaab31f74ae58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaa6be46f44c39e8470c2a16fd16e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caaad7cb17e936829c6c117dc8751e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade83cef4a169f4d81695baab1c030ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b85aa97c4e60737311aef94ba270d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275586cf1b3af6b32f6dd6a77d42394662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc329f3e4ced75bd038171983f0b5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00778766d0784a1f61484958de26af47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaea6b36bfcb62de469f3227a587f68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4190ba4a0382fc75499cb69aae8456666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fb66eff034745f7585af336047f7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e85ac19890df04065621b2f39055eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ec419d48153b78d2535f8261c4348669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe7b83fba768d8af23b3952c016cba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3ef3fc4a99e0600ad2138ee0eae51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712268ff57d7d79dd3890c99c7c5a2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87311c7c855f6c8de008a2efc4784615673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba54aacbc05a575d073404fe5a7f64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96931cf22bff1830ffdc42ea6f3073d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ae26d221eb5d78483d1864907d8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0aa540eed808e5109b19dcd549e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826eabcfe9b90d949f1bb62d1bbe372678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2756f32c587518c98c91050d89aac2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddc32d88a52388ab98e5f692d23566680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7918c4ecff687490fd62e58a9bb1bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55027137c5a28c1c6e03b38805c82833682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dfdd8b362a011b7167bb717bbf04f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77093f5cfae7d5f15e9c31e7c1928af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99781a7f6823a2f83febe49fe1f98a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d22e5d7049fa4632713fd865604b92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233d3decd375afc2f2c198346a14383687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5884f69da72eaca982a3d235d942ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6c0be8766a7b4dab49201f772c29d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e90a503e44c2711e23fa5b62aef92d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb1dae226d94c3d5f744d5ef9a4667691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d992ff2c3e8878e1dec47d0f0bf9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a4d2ba5cfbb60d57ce3209e3d78e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e356c792396e6fd11088ddf31e3c6b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3c650ca8531b23aaa8b105f3b5b6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3411b608b68164ac69b661af98537c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d9b3ef675ac5f24297bcecf5c88c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670a41b09f83ae537edfe3f39b3c3a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ce063b088924aeb125dff3102f9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca004ad7d3571433f08436e713820c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf41ed227d1ffc1852181accc0b65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee622580e88ef7da6d1c60496d9200702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e36c906716265ee67bde04f0c04e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1434cb54e6c0ebc02290aed6f365c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce31a0ca556ad0ba7013bb26b3850705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d926a6b5d9082eee8cee8d78e729115706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86ccd5e27f2dc82d9b21999205817707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9ec53c22c280eee1989b53cfde18f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511f6db2dff5dfe53b2399710b57de3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656c19c15bea92a6eb8078773f83444710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682a2cdcb869d051573ce3da188696c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae94b950b4adc66b25a3569ae97d5e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201fec1b34e842d5e5417ca622f326a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be170c729d80fc0605a823835c9d68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd3a7853ed10dbae9a12f0f88180a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a8f32e5c9f601ae3c553f6229d21a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00e8eabfcb2e086cae05cfd370a060717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282d7971943e003df69ac1d349a1c05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8d6ecee8dc4bddc4fd41fdf63550d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5520f28304844f9baf8da5256240799720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35629855c32c57485530f4500cdb270721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b06b3e1fa0370c07ec640f32eda1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f80608b6d162f203f6498fc1e5aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7376d91fabf6a5d0c885a46d6513f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3362f1c93caf4be96e053db4ac025d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629b498568df23c04d7b5248dae1868726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1fc66236b30f6a43953054cfaac2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3e64a7933ead325e69cf3e8a21b14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b718a6836e1a042305d0c36c80eee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13598d1b4881c5d488009011b0c49c35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74354d859e850bf8aa2bbe5ed7e2f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6def8def9ff40c843edb24ab1ea5620732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab9d4825e03862c666b3096d603b44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc23f5a19cbf7aa675381931f0e6b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb77c12e3e4aa767df2f90b00c2104735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b3af7b3fa944a3cf5acfd1e35c78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd13bafdfc75cd3296fe3b59c53b85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042d0e55cd0a869745febfdb002814f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb394419e6390ff4c5711ac4bf6453739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5394fa9f017d32617984c5b48f66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fcbde974344a1b624fa3dfe57f375741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fea42e3dd4a0dbae594535e55d70a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c2dbdc1b701a0cb38a94eb35885a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e251af433c5be8557f649c1a91cc622744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36573818f442f25935986973a73c72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fb0c6d20db556f792307c69d06dae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34224f71dcd4621822fa33c9bedddd84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca179c30f6266f9a3ddaa4f8f7935ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738e32bbb12b8be8c7a0efc135e49f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80270a75d866cf51f0fdb9049791870750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ac51c05577cf07e76746a5e945979751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdc8af490e0d954cc6ebb5d8bc09d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae898301c78beaf6ded1c73eb4df9b56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1daa7959d3547f892d3ceb9133c3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e73bfe001114c255bc82a7cb911a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee1c678f107f9a677d2e12a53f8dd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa461644fa0dec92d0dc6dc7480ae39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403c00f9c013850adee075a199e0a41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b556771de89d9f93e60e415b3df3a61759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdd9167daf951ada0fa6a6e7c4769f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30071d8ba0c327604f60c4773695455761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08717d5e99a9fa11336ec2241f317762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74d2a7784363752301d0b211311624763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe60a467621393bc40560688670992b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b800594bcc319f1d331994e301b86d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5b4914f7bea19b1ecd30439faa352766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7005d1117df8ce7c73d46f25bc8b18767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>