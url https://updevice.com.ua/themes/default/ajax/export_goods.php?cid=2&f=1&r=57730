--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1179">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
     <t>000000463</t>
   </si>
   <si>
     <t>Тримач BASEUS Gravity with wireless charger |10w, QC|</t>
   </si>
@@ -3613,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704cd8559e1092fb6115341476b36d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd593ae6454d1d739d1f0f98a47b1b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada6d27e676b942c9d33e7ed0771313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71053221959b8c195a1cba0707b865e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a72bbbb92ed5ffd8eec4213c2275a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1975654c26ac0b02edf0e428044491e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb99d469b906750a078b2f281710517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd58e336250b804517368d49eca2e458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bca4731a68220fa5f3d515ac6ccc2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd119e8c8b285b484ad50d5151857310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2c2e636fa297022548c1aa4ffd5f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0a4485991228a96e24334f47eb88412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e36dd149e64d5e04730d45d8d58bf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b529a51944a6b8573f61c240e1aed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15232604289efc73eb46de693b68fea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a02d120ad58e78d44bafd1bf16eb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7874add1ae7f4ca902ab37bdadce5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c4e9ab779c7a9e636c0196a84cf1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e198fd72b7bbd89b353a95092d52df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347027b01e427b012a1ea9c3c631fc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79330e3038f6113ab800ddfb0597460521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faa390cc5656dbebf69e3711572fa722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61681a50b12820043935bbddef6a0e9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d8a3ad58139348907b0983bddb3d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9bcb9884f745824703e8c110e32f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efd7a6d7b8348e13755a505783a14226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e4bbf86c5be8590c753111b75eb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a298cdacaa5297800fdd65a0845e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c04f1abae43f89633cb19b55bd073229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04bdecf8f970a50614232bf58ab94030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7140e53265940fac3dd3adc25304231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c771d4ae3b9f218db83a42c1b43448c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd7fe1bc1cec9fc9fdf63878282ab833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdbde3615f537c5355e230f2efcb7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b2c62f343c1167151df67aeaaae7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea5e8716de0e5978f19870ea32ac9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1172a7f5a5385edea238a1100f81237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de509bcd1b950a0c8a35dd4c04596138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda885a335034d94c0afc74d42f2e9d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197e59653e63c51386d865cb89e91b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78694a7d654cb43aafea8211ef6b579f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e794033884277e7e2234472986bb41c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab575267083bc2947d933ad2c2b5bd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddee9c2dc68b1d4d9fd855db1eead844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d918ea0288f4c3478df1cc4a79ea6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a077bfab980daa49d4f157de19a7fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146b9a540e353e5dc1c043e79e02cf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a1a62619c02dd3add4871664fca6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478949d3dce68c5e44a5f8c4baccaf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bb702107a2e411212ff1387abc23850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d410a9ae3c8a1bb57ace1b0155651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcace974a68eb8b8e209e77597713ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b2f0cd618838101091b927fcfd3a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e22965681781b3b1b0e25b2274382e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befea8ff586329443ca3e657fe13d6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49684e707dddf3d8c77455c9fe5c088256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8461475fc91fd0d89964d2b60db0db257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635fc68216abd4e03bbc61405f22e2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e0ea89db7c9608d2fd55a513878a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42274888adde662afc6bf2ef42e1133a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f62984eeac07f00af874993395bcaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488346e4f98fb0b51733490a48a2814862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fc3572a78e8c2d1cfe67f0ecef4c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74478a0df147b6db8b105fefe15db264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed7f020d14c59877a96cb02942e8aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a580d4eac8437596912e02f537aab366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46262c5ded4c1a78fa4f5a4385e0e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac054a6c2ca691ab848145f6fc16e02968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d0b42f773719aae9816e11d656a3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b537c2e7739749c4f89c5bc26ec170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8216bf0d64a82dacb7d4930bf5649671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87060b0e4d46b874210c10c863b845272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466bc7aa96fac98ed026a21a5f8169873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57742eec1763cd91702a2435be35ad8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff2f12bc7371997f8de5994bdecf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeef020b596a2139082797446ec06476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca39b95541fb1d9977ac5f676ceed577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c48628842de125eb417b4f7f48f07378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f7d16283a0c417e56e7c009bdb1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f962c2f13e2fe9d8acbe2add8142980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cb5adc2550817c1fa1f027fe817d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d02ca5bffbc9a81842c21b097ef7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017ac8ee36c4c1d48f05cb57d93152683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac676510ef8cb0694807d9d81e489484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd9b8d376e7203b9e08353aec2ea4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5dba5c3e096b8557db61989f5694286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ae083c29a4068877c79fa08347a8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5b39096e89e0013ad94656cce594188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d065cc60540ae7091273c1349f54689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbde94687f741774dbb77dd4df8d9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141b4a1f3684c5eab59456d06b70bfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc22a75f080837b3459152af9a0eece92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f886d6cff985cd176dcef2912aecb5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b584eac7549ce3619b1cb289cb614a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90b2b1afac30676d6f020de5ce200a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4746ad5a7e3936ebf5f5b66131cb6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f9b68ac0293d888a58fd9acee3f9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02b747e4aff3d9170236976e1f676998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f00a82d54ab8cc4a246c3e1ee57a8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2c72ec77287b2262f28a845a54e2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24fcbfdcf031430bd5a653105df76a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dc0e5653ce40062e1852c86fe0818102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755a280ec132f2a92b72c013582e8e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfd4b86bdcd8a3a053a6c54ebb373f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec90f06a542b3ba2b5171dc1d93294105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80154ec7a1ae4a7b3d5ffaf314af2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba60742da752a1961115e4bf3b95bb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178005eecf1827ce6f22b3c38e3a17b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446ed96970c1c5a61307a2df33ec5d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca51f6f00c23bab877c213679917ebd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52eb5c5a63c3486ae960e025dc98b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696b5df4a09e82310e968cb7119b3bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3591c40f1eec81788f3d846de18bec4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81a8388dc2f3b41668c4473d4753a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23e983542590cda9ee3ac40397fbb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3244cd0fc262b69fbea4fdc962340116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd721ea152da4bead2f6ffd08ef3d6a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8fbeda1e018a9d199316a76bc3bc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf818adccd9ae7d1212a3e6257c7f92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecbfa7064c3e81f98755d61d66529c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc17072914ba77b696e4601c2ca3639121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737db1083e66be353bbbcd1c9c3b60d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb3d3d9497dddecf325368276097ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7b1a7f63f8e3768012f87b682623c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3191e81510efe2ebc83ec8e384878125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee7fc9319e30801fcde0cde7246975126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a047ab4548a4cbee604ec8df91207127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ca33163bc55df1adfc9075c69b16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f7a20e421967aebbec03fb3794429129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c690c656dae5e9e431d6dcb2dca26c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4ec4ac53e996ba7de3b472607017131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de01681f97c68de060c8270b957a34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521f9de4361d8b964e0ef08f78d1e07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b98494c893d104670b40abce1ebd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663425a7a8be3358a26fd6c14991b68d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec33f929d48bf44b78bda4cef50a918136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662906b9dee33ad8eefc09b3bab8b84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1620e3129ff15ecd5defccfc7885178138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bccb7a1ea77c9758565fcde5727e33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacde86dd23606bbcb0c034e79e598fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ad58575ead75f6d54fb7e6ee65082141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432232621211977f4ea5f59db87e712142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7be83beb0c3242f4be7e42b2b3525143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c26b9816a64f82d81d66297fbe984144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e545d71a80f1240da11f3e24c8c9234145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f4912d6184fbf17b2c1477402048a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbc6f8b2426e0c8699f682d60527bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a7f03df822480a5fa34e3fe5b301d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ece0f1c1c045ad283722f2acc687149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8bc043ed3ecc01dcccb479b51097f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317566b1fd7944a1280518d3e5dc5dcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba8ec5e9145ea103dce398c1236c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587dc42a9d1da06a8a3ccda8f31cdd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dbb992c973639041396352a68a1c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdc9d988f160bc0a248d38b0ab0d4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d14076b4ac6990d720576b6ce380e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4fd7779391604a454f90a7c1cc6ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8f22112943b3b568dc0aaf8f8c110158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c748a40def918b6feb3b18a2887cdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fcda3f49d63dc8fb40cda3a023ceb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31855bb9b0cc3e616928ac3f3b1dc95b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5f9c3637e0f02a6a1ec901560c66f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a1b0117a531657f91d16f0a180bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab799d8bf25c334f5eced2ddf09931f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6050ca04e0e590a46483c40d37925165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eb9919a26467f416507c83bf77e55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf977c47b5b52c65b0a990964c683167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf57ae45c4db714d0effa70e0c26505168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247c37ac0e622ae9fca66b550d44731169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5346b861667f80ae513a127dc1c37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333573b7618076ab8be9a6bac781506f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd5ee53a8238f0d562964460339fb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92509ec61bebd17aba8c760bf8627a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7196f2a3c614dfcf753a4805e073bc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e4a1ba25454c99e9f1cf9e8f46d78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c01fed5908ea17b5595ddd5c6c672176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5fc467056c3b8f6b3cd557e410d77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784a12948fea00b8a8cfa9648539481178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48fd93f69af7653d1f012a6523f78c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f1f0c44acef0a2ff2ebf3d4dc0622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7bdfd7192922fc5dceda24a1ba8b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9cff51d30f8e702876b67f626a5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b0a4526a281c337ca9614274afc1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4dccc5c5de0f6d3327e2e14806ae5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb874effba33aba24b36e33e2777c22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdff281106309238c005e1027d4abe6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c51ee881711724f444b877ac0a828187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6933764e01b08591ebcfaf48b7881b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d4e8ef101d12d35cc247db0e5497a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c1228f338ea033141e3513dc99ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26eeacf41bf18a57881fd099931a5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f6cfb0e76ea0e856435ee7a12f04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05d853db1d361b23098a5bf42c6872193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296452a82ab3495dce7c2a6d51fbbcc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800489a94fa242c634fdd1bc5f6e593195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946af6310a1d26a0bf60c8a410a9bd6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6319674eb031a98261e85809a84f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baf676281f7adfc122c347d62fae72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355eaefdbc452c53653e13c788d961d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f766a958a4f3371f96f982c195008b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e38b288edd7d7c6deb36ed8645165201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e200ddcc243def469965da026ed73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb053b1fd0bd0a318b639f78ceee31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a89c4108f7b4a7a922045b75bbfad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cbfb125142fa987d5c9f7c4b35368205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e2c981f4bd7a4110b1a8a621bac94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1313bc0eb704560795eac6677eb4483207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29589f1bef41599860b9e5414ce15a50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dff94ec4a934ec922bd12bcf821b9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed95f51b84a1cb672728db97c2e2099210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a52a17bc4bdb7fcf6092c3185ae32a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c681a8f1e8f0b7e6c095e68d01b9bb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b086fff415eeeec0684756d7acde2e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3407f2724dd931891ef1ef49b18cc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97f6a0590c76bb14fc81642df5fb3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6c736bd8936ee819eda13cd661b64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ec5c15b2c65be98a4492f873c21b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a655792aa578d8a13c121d777819d8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de50eeaacfa914f2c9a242211d4d4da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ccd04b62132d1712238e8f90b456220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e789703fe2888b84604314f22b166221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653cfebd0878a5e43b519ae64dcc30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe8794554e9816594e557b8c3cc1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc221fc9469c39b6243383e89962e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ae9cf62750b2948c26ca87371f711225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7e3972b23da8914e71caabf063c72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd0a21971534aa072e05ae1793cef3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62978f1ec743c2fa94cf6de80b6b0989228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27a60f6aa00df42bc6ee8be0d7ddec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80251d6a639ce46e668ab50c33c74886230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77fce1a05d12e0f7c2bcb582d2aa31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beed459c87f2f68b701825f95d93c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e78b37cf6618789777503f0c7315b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359102ed98af328a33b8acb431e0b802234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fde354fa16397c43458a5d2142923235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7924c8f80b08b6cb5309e92ee70276236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757572d3832521ed31401e42af4d3e6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e1ee9456cbf45ecd6f9a480132a57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaed220ef2e7a897de955cb22cfc86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb357f059837b4ba1c7123097d583240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a956386e1e1d402c18eac9393f4be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbce98e1c6d1d04a850f3eb3205559242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb445c49414b5a727ac49f87b8e88fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d06ff85556ed93d45bb0e1b9b37898244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875cc948a62898aae6791b4394c5262245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da1051d443db18f9e70039a5cdc3bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb72181c70d0e522382436b969980a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4b66321b62312b90919d9395b09d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a829d74983a4e3e767ecbccb5b8f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ecea8b364b76235c144848b577676250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fc15e1c94b521343118accd2f8825251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f5cb8fd3e4f83c0fa241e3cc519e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7911aa697e7665fec976f200d3dd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c1c3da3bff9fde68e85395bb3c20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd29b21fc28c1bf2e5ce6a3b4cf2d63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6594657fcdd9b42f316cc981d53eb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c582e23efe348fbec6cf407cf26fb70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378541507951c788c93f77ca2620b11d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829fa8f311f541a17e67c7081506f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1c8f2699a209827a16a401cdec7df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9df0d4e3eb62370ffd69adf5ea095261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e42c62f3880be4cb7a111391d4196262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47139ace8004680900957675e45404c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd17588f76f73b1ac94b172aff169a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d00fe314f58f47e1d4665df9a3384265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab1669ef55ae9ed89cc8a82fad1c15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d98dd4a06f551e5633a9e973f330267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242c76be127957d79f9131c07628138268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455334e0bab49a57860e0456b3e202d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd037085df56a7cc77e86a754681e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef2c8517e472bc345d4b38800986fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea639fdcc51fa6b591d2fdf8a59bf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b8245a997ea2f031a00dd58b43f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2997bf6dcb87ac7d8dcb12dc80b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece9c4fef8d26fd237d22ba02bbbc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc7667bdaf521ee6c7e431b2c4e63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2d9acd0352ef1bf28fc3cd7c0de4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b465f8d97cd17a6bcbea747801438278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5675b12ec2f7c4d48a4d8ad046603a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e95fd20141018b4a7589fe06daf067280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8928be5a099e743f0e494715319e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eade8e87b49a932f20cd818d21c787b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ced1c475ffda01bad227bd3117a8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbee382eaf6060a9da27f45735e4f64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b99c63b7264c59dfa48e2151a54a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec536251a4d86f117ee559b4708a75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb84c2288c236fec98659731fe89631287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cab29337926b39fa496ebc05446ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adbec7c41930afca8b3f24df3afae6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd16a08e8f90855fe461ee7671c3b9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89e3717431e463847156648f5d23e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cc3832b8bc541cd7ed43728927684292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8abc3efc9a88d2f0430f22ba1b2a33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2323aee3085d738340014f704a44d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9999cd5f034cd7e93fcb1de714991f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20353887600729571b8fe3a3b8b2f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3c11424f803f13579c80df1bffad9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da90c9be4fe6be879ffcb0e680f610298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce11624e83f8139abdbd24d7b5e87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec748473fce428b9585f4e7ad13b6090300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01ec0d2d0bc28667b66a5a9298004f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518839d35455ae0012cad4a8917d57f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468613b94fd768d14110c0269b5c8d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd8cf72bdc70bdf8f10126f581c36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a8db068fc746b8caaf99e4935ae47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8818204eddbbb77d87189c52456c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814ddf519698b391f6c781303d0866307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9fc680f200accd6f339f2f9a915d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc39493b2dd85a65b39b9cff1c37ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c17a98715023252a6fd33ca4da4ebe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c46b6d096834ef589e06b8107a03a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a118df254903045102132ba867332312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d534c5f027d461b6f4cea2a97efc4ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b21d3cbc37e1cc9c07ae37f58a006314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3562be5e7554a6a33564f0ecbf7989315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993beb42427749f9aad73aff1bda60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da8417f9bda1f122e9a7b8c7445970317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c6199ba77accbc34585b867d4c004318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b286a3ed90f255aaa5fd2580bffbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafbaf42ec0a5c6298aac3a69689345320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5ff6ed93fe851a760e67391cf613e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46078d4c4b620be6ee0de29871f62b20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdada51d84786d569ed13ba6386bbc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a59eb579f78283c9dc963098ac911324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814e0c0c88674fc0066de939788c59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810925a8dffbdc549df0c25d29625df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d15ce0aaff0561e87ef5ef92a75414327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c804c519f6b434c43d8458bec88ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265db0d9c824a22f63c817fd633247b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc25426a44559d95e817887cf637cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e16abccca08098f25301ae2a6fa2bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32437359de02f89cf5f64dd3638402c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee099ad1a440b9a31500bbd8ca9e6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12ef2ce8d74336b1121b711e627986334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec2230b5156f478c81638eb8f98467335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62290564f257c485ff55b2825f662c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799c300e8a0bfd5423788c43da4db6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14722df974a55a70bccc24fc005aea1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db119333255858736e2513c0855fdb8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50ee550ced741b0adcba77b0d04518340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c70137a1e210cdf8749b466e1bc50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a120b01dba90b35b82969e4f331be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110eaa212afa9527a8201d33d48f7f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1507b979f0453f488a7d2724294f768344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37170ec55a459f8d2d54f9e854b339d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e5f9e69c63d80b24a27cbed1f816a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b1df72468b55b2e6eed792d4c738347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cad120cd5465e64b9ea1f148853cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ccb5330f9eb9f117dd603f4c19c62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedf1db8f454e8c5f1fc2c2c8718583350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4544de385e9c85803e76a54385987351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32727ab275c04b954a76b5e5641b3834352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32119f5ef065f212b211f6132feffc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28bb02c1abaef25cb15fbe0dcbb37b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055485101c08e4456f77fc1b12ebd87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825ffac8583785e654f68b07bca7c7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaa5bef454135d3aba48e22a33d041357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe649ea7e82318120586f9462cf20d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56371e3f451c64c237264c027df93d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd41c3f9b4292b1cd8305e7d79aff70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d2f8b01e50a9d34f924ebb21ecb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d00df2a3f76d81feae1b8ea345df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11440fcfe78d974bf72851bb25ca0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c20cfecbcf4a24666eaed57eaac36e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76573acab1b9f81466334285343559365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e235d868fddc5bea86e73a03dc151366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c39aefa55aea03bea74d56bbf2f7cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3dccb010ccab15ab7da260a7b48b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f84eb32a439e2941b7b28d94df476369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07644d6fc395127b297bb4f2afa0ae9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1204094014cbad694b86635edd92b0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b04b2301cb7094fb831cd46b219ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea670dcbb81672a6a5eb01ac2fcf2b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cc36ecfdcb258c0db2cb8917d834f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0561b73e342d4d67460ed6c3f2e57e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b8fefcce78bd3d7ca07175bd42e2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac2e3c60ec1f44c178d035851d96f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccdb2d14933d4a7fbf66276e10cb90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba10bd9f1ab0a2be3631b31bc71594379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e8af352e2af317545cd7895662224380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d57b5e6908f5d57a215cf9a4e19b5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235098367cbd6e424cf815da0ce4777382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b93e468ed6fc41378818e9e223c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9daf10011cf7c9ea10c9c38e8d93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968f5c007276c4aa584ed592bafbe50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14bb4495f1434e3cdfa567bb129c32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af816b4094969047d007c103c1803387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec61065319e3a827db699e0d09b12a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9768f173c6ea4f7f1a1c7e8d4e4dbdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f31349bc5db2fe2b8729c166b0f67a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4638c54a4e8bfe17e48c0c520a3cf7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c1f7f29d755adfd599b3a748d9aff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b913f2a5825bcede8bd706885e402e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7172ef578d03eab9de15579e8df0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75935bc91ed69cadd26da2ce5fdf2075395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b46a781a26834759fa34e1ea416783396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81961135f4a8a9d530912a71f11cabe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64342427cb494009ef8da7fe16eaa98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52022ce0e3bb154765f6f6fa1b5a8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dc82324529e108cf57a76e4004de1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4babfc5421d4bcf4903d09ab0fc1dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20ce30551ab5f64cd335799b7c6eb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade51f1dafd36caa1c39ce41c5e8459c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881498ea95fc15a07c2381b39068461404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4256c76ad145e43f3e804cb5dcbfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f9b59fcfeed31fb2d3e55900528ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbd332b587b77466e2f0a0fdb94add407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b0656313357afaf285fe5e2fc5d69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab8b05f74b5f0ad84ebfc6623fab3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398092a7bbe075ca47d95f89bac6a00b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939503c35528a548f850f8f668995dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d2ddc50709858bf844dae890d0cda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368920395bb87aeb50ef8b8e6a7f1996413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb6ec033c5404e7f0e53df7c082b4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f992c48c779f4993e46e639e3e27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a2aa64d9ea1c874822d3a52feebca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4e045fe5cc69e0f436c014b9a38ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f4fb3796d4f7947e63897dd64f65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7253e4a834f1ee1119da910e901ab32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7d3eca6a8b87a8b7b0c5bbaa6acb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c80df153492f510ab1e4ed27ea4ae9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24963dcd0799ca177abec4d5bf68d582422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673192cca6b3a8a84ea962536bec78b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9f69f7696d85c87efb935c60e9b3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ebeaeaa2f74c72c7821017ec100ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158866edb6dc8a6addc4f274bbfab7c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb49d0336d09a6d0604e495d77289e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf008a2555478932bbbe427c6427dfab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342928323f720eeba8cd92ad66c103a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaed9bcb10ee5d1957bafbda55267f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb4ebed77c52a1f9ba2f19c5e2e96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4b55850689514770789c69eaae5fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882758446f5d43a89d007f9a84be68b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09367f88a62d666b317cb6ca7b433554434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ce084c499338d1599588ad057b875435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697858f1a8dd56f6d1cd73064321c13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ad1f4ecd074c78c9951d609cfa04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56239f3e0aa498324afdef9c2454392438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43054db85fe34daccac45a536db8f35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d83ef08422df37427cf3ce656de8a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db912dfe29fd9f97e6f84339c1259b6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6b4eef85b8f940f0096f7e491708f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232b193cf36702a175ae3ac7e71b435443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729d95a14583a68d261debaa1e1b86d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad26b61b466a827604102eb620cebc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285364f781886d948098091e822f1c26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e0204c4379534ac0dfecbe07cd8c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6442432cf720be581e43b57c8d3b57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77167d0ada55c74691c2dedde747e32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610257d56562d6bdcec4f0a1b97a3a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c01284bc000ff97c4e3c511fe49515451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2016c63bcd440296c58b63a4adb14d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804de63b57fb3f4012d1d7f2a3f8f1f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe0f2d5513ac8fdefdb4d128284067454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5238f271ede2f0930577a439849a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd4f32775d737be4248a719813c5bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4c22a3ddc108a0d3c4579f4937ab5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea5c4fb03ee6a1611440a8961fd401458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb4027298a3f92abf4568cac4095ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246330a50ffd94d08efde575169112f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21339c4fd9e3ffe9d5427ce0efbd1bf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ed7707f907cefcdc9c4fecb39cb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca41ce15ec327c26884dbfef12137cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b21f9fecfdb14de6a23fedd52ac21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa377fce21c1547b06502cd9fbb746d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1c72034df3c9380fff34bf86d2dc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2d554c7b2b4bdaa2f4a2768cc476f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b7201e23add7b4f7de3b7e4bffaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13860d409cf9ad28bde111d442baf0a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af339fae670bd07d7fcc7650371d40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ad7cd380c6d59205f1f75988e7752471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd671ecb14719ed526717cfc8baf34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ae745fcbe07052dcf7c449559aca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a9b5baadd0f6ac05d33eaccf3df28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4b8536ab0965f464a116d49027858475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac086d7404b8e688e96240860ca81a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7959b96637ec9e19fd9b430c0709c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c318bd38af56378b23761383179b84a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c7cc176f8671deb68b512ee4853f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd0d8fb69dac5035c6ae63437a5e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288939006458962794a2b3c9afb3f7cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fd7b7a77328adeb70771875ca00c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e81aaea41d6e9755ac491b55334bac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a5f67ab6123ec05fb2803a2bdfa41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef24a55f41d5c963cfe992a4e76e959485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f09065f708e2c548400d78a42d813486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2f6c6a00b6797534641323b385fca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49865a7ff927a039d3afe9520281d64e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461009bcb6ce65946353b929febcfd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80795775e9aec047a4cc2d2bf32bb340490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713346550e2d3f2d9a7a53a6965e6fee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f06345b4bc9bd2f90058ac02343bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c7ff5ca513bc4af3f745618a5f23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2262141d46b8fc464b5b39a4f34d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8331f66709714476d51d53344ae22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda0031898e4ff3fbc42be9848426a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a42be3e76c990e571acd6ad138ff29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c454e0db2a23fdb9ed479067dbefe10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4870962df9967e2e70a8363ec7a67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b4537e48461342b60529851385041500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946d1f1c6815a75dfe209a87e07148d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186a30aa10184b78406dde275742564502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfa57279219d6c8d0f731d302746ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8889148d39a5fa28672a787f4d4966504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7185acbd34a8579730fabf6f607c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4539b284fccbfe355cf65d14228853e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d699bbed7ed665ca563ce8fa27bdc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0547620abadbeb05dd991c5895843d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dbc8fbb457a8466e4351f0afcdf3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1672df777c5d8e3ac2f4ae454c2676b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fffa293f52bc20b3c4281601178958511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e79ba6386770665c7a605960495ad2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c427eee2df4f3d2c340293d8f1172513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d9ed7b2d8a58f2fcd8f422374b402514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7d52e5138493d32d67e42d2d63cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeda1b4d16e7c551d7758de107070e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ac0808ee97cb11d321675fa9e2ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4ecd7c41893be4616ad4a3ff21154518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafbf5e38ba59d6bc871f664c84fc51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e67dd38af0788b64ebd3cee3f059520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644ca2c15ac521e0e96566cddc46c36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09136f5508a343721f2d89510c7f4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146270dfe633b99f9057e350f453a50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63242551fd69a2352e47f93ae4e94439524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1770628e4ee81ad357c4dc87dfdbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd088719f0a064dd8a4fcddda7aa3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7941c0595f934b63113e958fcba6e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252c5b64c237dfc1fedcfb6d13b02be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5784b0af36d364f7f4b045da129b24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8808007927ebbb949576de11b1bc7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c4965186060a248f66eac809d94c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e78217814874b450ffc94617bd96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45d8e64999499d923d93871de565ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340c58b1163cb83a0645f5ea98674b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0ebd213fef464310d01cc22555802535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ff8223d2dc7266ab44299edace40e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca958fb5d9cc26c412c4ce34acf3fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b959c3a9c59e051ea19e4aa6466050538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8add037fb8b7c68cdab75da2226a145539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb785b0ab550651a61052a19ea84de65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa668809f2105406898f027027b29d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d30e6a06bca520e3f7cab719d1c3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdabbb533f56dc31f37fa48ec6ec28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066e698225cfc23c3ef94dd03518714544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0cfbab2bbb6f52437ad345d416fd3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f1b7021434078a4468a31af315dd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79506488b25e7d0bd7e45467dcab31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be2c79107458163e4b1d8610c66366548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f6b6cbafcfa8606355bd2f3c249cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb19a9a64db20d3cfa4a4e44b9e0cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53312925bbab7ebc7142e4f1faf414dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d52b35ea8b87c1c61b62552a3c6a42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b2d6613827c857068aa1671591f15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb39c337687cfaf3f0afa24beb7ed7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f4f6074f997477a6cd7021e01cbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34659c480e6c7082158833bcd0e7fad5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da06617a93e688e60090cd79ec25bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38a0c469002d2784dd036999f809ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07433b09e95536824f360a02c01399a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25590dfd4ef8e06d8044d0ec1d3f1a08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6b8f5006186ac8209787539db0fa4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ac91de6ac28e38e5fd054edfd2581562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727da8816afccfac9444b8db0788bff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fca82a2b26d5923ec79c9f5a587e11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be825227e8d7c3fc79626f813259848f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ef7456169b73c91389984433d076e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309666857310bd2bda0e2c5fdfffc7e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb77ea24dd258de2de74ffed0e78d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735c33882976014f38a3076e6712d45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0a06abc17322ecabbd354fcfb9693570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca6a95aa1f9fb4758725d3bfb990ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b09c23b8c8228c7508ad5a957740572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec037b761c9c1467b76689b79e211c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d1f7d4bb363823ed8f09bdc56582574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7a4164082c0e3af7708073c7cc798575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad5e39bb8e129baceccfc8fd10c782576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd99bb2539726e1d368240ddbb4a1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6a4550bea97ebf0beacb0b84b166578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c97a96df2ddc6ec81e2185e83ee1f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c4fa9fab75e0b09cdf9d38751f2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16829b167f57ffc42882b3735e5475d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02dc57487d92248f4674c528428fa7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec0b0825d4baa43c264622094fa0bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe678eb100a6df8409db735621888584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac8ed8cdd926584e2cd52a42716d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabf2e853639ceb83dc314de050f757586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc3cf9a908bc29353bf33f63f1173587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c501ea35ea6618a90adb5e6d27fd48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902ee0a3ab273f316f987b85c444be1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e4012700823850d25b903c6a7e13e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa6a0b321bd0ad3fcb1dcc4b9da9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05312d66fbfd69b7009369d33519283592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4afed45c4d753ee0b675497c361d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbd1fcee4481f524e3dab4ab0b5c22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542eaa8cfea536ad22e4acb7e6a42fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb5e3cd280de546ea25615781a0564596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a0a90e5382d698e3d34bfc6f378e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d54d88745a96d59125c4128e4d5bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42750e323edbd65eceb5ca4bb031882c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2b3b674138c0ecaca0aeec097b350600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be8e167f9e4f2af3b4dc7e5926784a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c53359638756af6e56b2b5960b6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0edd785c457f66daf3dda201b2c8c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f20c434c237fd51b55921692e2b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c2a3bd9869c9e6e45035734f7794605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd72cc690df19f0cb53f8356f0b9546606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46463162afaae752f7ed4b5e94b29a5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04a51efd2b771777721a372e068ad5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175baeaeb9cac92d6574a0d05fbebaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf7ca938e9875b62e1b56685b69613610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc16598c8eff18e0c0fc7026a166554611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec84ae22ad2afdab4a231697e32e3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfbc6c3313674d20e0c3801f3f14e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d783ec86626c2e3012a1a4574afc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fcb08e588591719e18b59cdc8b03f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8188513c366c0df95399813fe2d4e31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a9c70ddf88bbce947fd86f324a0c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77f7752477681d853a8521e9ab21d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcfa309851d2e3d1a8e87b5c9357c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2517b70afd04ef636e9687983f6ef40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768eedf97c25d034290862bb8d18342621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9556c662e7dd47934e8cd460401af8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e35c032c0aa89b153e4d7f0ecb40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9df378a3069c4fc1ab7b8efd50306624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196d03ec148ca80215230c39fa7f912625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb43a5d8218604e09cf113d51b7f22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27072c441e71e9dccc24ab37f6f18a96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea57aacd3c218fde64590660a578b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451deb1dffba12b4141b5a773c11555629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27b348774a39f8ba617ff2426201c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7399093a3573f950da8e9d173275d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b5f4ef288127e5c5ba95a4ddeea60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864d1ec3394837de5e407a995f5cac3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c11c52740a3ecfe7a785d353086cb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdffe15463380dbd19fdf992c955070635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e884b0967d55a687f127bffbd550b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60031c84ac85ed8eb4104691d8b70136637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e908475a8773f770c32406ca3f40b85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb6fea3db8b9f0dca567aba0a8b4f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb8fc26f5dbb71930ae2b3e19291e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512b88dd264b1d0823f9390c5c32803641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59038816488f8b739b2559733ce4c9e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff09fa8a108e822aba3fbb8c237791643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc8f3a8bebace2946b6d5b183c952f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd30adc613d17dcd3c61d347aeb2b0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f292a1c7a2e7383e8e3859d89bf69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9af9348e4daeb2f6965b7b5cc1e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2acf94ac39cfa3f2896abe2901bd9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4084a0abfd8a8ec4556dde97009d63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c207d01ecede2325062cc2edfe4e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1d59ca0bed41c2000e5ae6489ca50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fd06d947f1a3dd8b8d173d9f5e92c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b75f4c5b63c7d966afb41529d3d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988d330138efc487f44cceceb77debe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5aafed7ab716f527e7e43a1b9319f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf790986114e35b94adc351bebfc70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085f6eba6d1bf8e4986a2a0711d7584657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27325cb0212e4fe32e61537112f4434f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15a166727ffd84cdbbb329c2ea8ab0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af28070049ffba3bf2341a36c6e760660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d3a9b720c7e42c04593b6e1bd5850661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec259fb6f405a5663629275d4aeae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112adb850f2a88fa421c2163799ba0ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d242ab9ba0131d96e12d18cd5e5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3863faafbd20965394804f5e07973665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab678acec3326d462b69add9e7e57b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99fa697f6c63cc951a87b0d584746667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b77e177097fa241f67b1a2d56efba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095ec70b49fe2f0eed34794bf8da734669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60f45f4cedd9dac76a4558784e8f25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81b91cbfc500f89dcf714a353e9658671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385604359536de4f34dfbf0f45ad9228672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d30e0ece7359b72583e3828fafc0ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e932b5dd4b6bbcbd414e37a117737e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aea84a68d81e9295b9893b9b384f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ae657da13f01cfdf891669f0f564676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21102ce1dc40e31bd86fb53c2bae4c81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a96591fdea6b61989962d0e1fd9fae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b0a477e2696c9aad21623babd8f8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76dd043197fbca55a6f33bf5892aa0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606eec39fcb04e7f3438ea7e52a273681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688dae6153342707f47b13e660aa762682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39275b2ee142a74699a02b8fd5ee6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68b729fbdd3f37d5bea5cbcdb94355684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abf5daced154d2ff59a9da8b050d6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a70fe5260f26bbf4b98f3c51a5619686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5666d13f47643ae51508db6b91e95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644717d8bc5200de02ceb5f16d36967688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f70a28159edc88171c6acb75229c02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0672f3435aa006a08504371f1b7bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed41083c070f72ffa7915002a7e6b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d168187d182e5f57476d508aadd4bd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a88567d5219844b567a7ed4af9c41b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64615073334b9875da17d50af6a9a88b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f10405c94b4d74042a6997922606a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b38773df5f47e723d93f23a16c5d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a86eeca19c22c9fc7ff5effc15b221697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36965bd1e245645395f648e5e0ab080698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e17aa957d44469257c61a3684967f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bd4ae9f933104cd6a009db83ca095700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3574307ec87da098ee2b86ceea69f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93952bb21ee47e42666e4c6d9a8937702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6afd5b418d26f62d5c35a781d4cdc1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14459c44bce0c86b1d3a0cad564081c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba0c74d21b30e2daac271560353900705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d0ad893a731b48e24175441d31943706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3de51e37ecab914ea0929be7c81b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf97ba7fef046f32b2e11507d554d5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bb0a5bcdea7128976e8fafdb9a68e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9e95f132743186b6f7bc23da87ea1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc1da2b7a60485a7f28f50bc773d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9193b018d233a8aa08b71e39f49ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc8ba4845fadcd453df9ba969e434e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04ddb77f248e8b7cda5be3d7b8443d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f30d87af7cf84012acf6bb406e147715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c4f5bebe3ab1223ec33cf78337936716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf102ba7070aaf36218659a37b103727717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b9cac0b343b13bd1655cb62991049718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a65cfe89313301ecba88b2b946f64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfe182127c17372b9c6840a165e9c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f7c61bf20965f0ff532817004624721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a7461602cc803418af397715eecd4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfc9cc930edecfe652dd23da13b212723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b64e1713c9d81f2f0fed8c42971e76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358336a0f2181dcfc4832523707924a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049c38a27b86a9d764ffae89d42767726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760fd5768f352fef112c4aa7f04c05b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8abf6b4995fff289078042bfb55539728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2907b679473a50445164cdbce6791729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b720f48e0f8488dbfa17bb093439a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c769cf4772e915df04980ecbe600348731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a42883aa5fc878de1c75f910b889e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ea7b36d095df1d73fe8e01cc7e753733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b223da6a83999396f6870922379ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540645c9bb22fa1f04dd9d12d50d2871735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15000072e7ba546867a82e7c8828dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d96692b45c0157a835c7316005f56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5be59d15cbd4c8c8b6360045702303738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646edcb74fa4550baf7eabe98aa3188d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e838a54c8e092a68a11a3cb3124cdf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8bf50f7faa5aaca3a48e46ce8758741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3f304dae05ba2060a298b33ffac76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c699fe9a70f7e58f49472c296b7fc6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8252f189721e06234c1e1f12be7605a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd0d64839fe64d9032fb3296e6f853745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd9dcf7ef7241b02d06414fd65203b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae403107aa785161e03f7a6798f93d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554764a2f72694a355f55fd6efd8fa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f327b3ea05d685d3812ee1907f5922749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe26f32ea817d4cd6f977db7b729b4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b178e7158973dc3d7a25ba2cab9bb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809e50c80d7f3cb744ae886b59809fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798275912eb413da84aa2870cf07e63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a045b36b9f522d797e906d8443684754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416583ee16e69a78453f985ba590fd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e2c6346e236f72641bbb799f29519756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817048d4796668eb2c1cfe60b2b908757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4891b1f72e7fd1527185b8d38c780ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1527ee56c38acd14edba39e20ed3e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c938ced55e2359af402f6733a0b874760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f023abfa3ee9d26210feddbd2c9b22761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e686603ebecea589cd4ce06e5a6c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c89b063c59a84ee44b6a0c7637a7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f6bd703b9dc9730e7eaa8dafe4b0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590875185c9ea80413d81aba12878389765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566dc1cf086d695da8e155db088c592766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5bb6484092276899c71707e4784a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f68d33560c7e17a879e29cb2d2b4d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c28ff68ed80d78eacdfddb597fb34769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89502d821961fcf92951caa588840c88770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218719c9d4994a6977fafee7bdedb4c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa47aa1d0e17fc7cc3bff264be366f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b216333c3aa1239b8fa8fb80413dd10773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e3381cfe1d0f0142ba54b69762c5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e76398d39d252e7a0368f69089d1b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810e973d1f8b0a3f3d605fbb4df94bf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc153b76b6ad069663ea7814381ff1c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481990c4ceeaea1ee827e67c44b4637778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929d0e1c1022f4271b61abff86352f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b024703cc2ed1e5c48bb55e520f0e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0689807f66342236382b7254e32fc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed339fbfd974cc71446368e6c7de21d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079bc941da646d9d0042b35a3074558783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d37759c308589808c952a74c846e6e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164819df3b8181fe762594aed1d33d45785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574edfe113470ff23f9241e51fd9a8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219236edcbf29109aa34f8f2eef72c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62022e36520daae17312d62e9cad29d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99a83c6c2d257b37843562c71f95534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45663b6290b2727b45399f0d2dae52485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e2c1853c4459cdb28b04d5aa0065a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe7efeedd60e0a82a9ec4ba25d39e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ffe34e8c1e9a9cfcd5a17aaa08ef58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c1683121ed4cb307de0285632477c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c571e48fb34b20981c9e28c630ac010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f653136d7438b845830110c7501e5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdb969cf71461b35a6ffbb885279b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400459e8acb0dc1be2be3e222f6f97bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401fcb481da4b1f86ab6e7e7c9a39fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7339175309c0cda46080a584ad4d9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0e21826420cc62ca521bc9ec3f35816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d716c34a2e2edd3ee5de729051a31a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793b1603201acf91010fa847fc047b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306b968fec388a5e3f5466b7a151a0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e325e056c31d7baa8d6af0a45fe6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31df1202fa5fea8d568d4a1434b1c9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2c876ec378712eec298b37fc3ad2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296368acb94743bef438d8d2fc5fa9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab2c32b9e43ba482eca01a52713d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1e8bf972eb6dc063cea17eb9630f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929343e44dd0e41026af653de42941626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562435847ed4201e43a3bcf17c50f14127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945a58837d0c1dcec05d6f0da2aa1e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3358d711af827f58ab13c92fe9527629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36cc174b7bef4625b71913f843fe0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58f4c1cfb46d230e7021ae6b7072031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71d091a970aaa000aba311cf1e790a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b580391462cd7c5ebf38a94bb8d4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf77bb549611eba6463f5d08ee00bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66240d8bbabe29153c4245bb872942c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfb41704e98588957da5ed2d59506b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a3e881cc2cf7ea94090d8b8648a3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae791d3d424796ced11a713470e8e6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c5f3472c2478db05fe191518b1c7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c930a6d68be42120fc7074402e5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18230ad0b2e3b069d6897e6b68660d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e386d421ebab9b51fecb1469a1b80d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2d0bd0cb6761c631ac15b8182dd2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d53cb3aa9f658263ce7f4a7956bca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b10b4443092fb5c40a87a2cba76ba145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7017ca862baf6dbc6ec2e6718127b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149502f5744e83154f4cff0f7cedb2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e7df5da544b9e42d46cdd2591ecf448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278c996615a85304cbeba4e91950ecf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a85c6baf97f55d5636c705c5cc9fd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be383fa8f6d992193628022ce1b0357251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd50c73d54027ae78c0f2d5bd95d49852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307cb199c5998ca6d8cefdfc1a0172853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1281a7212e8b5e0354d9851336a9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db643e627fbadad3bafd603b1ad03355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6cb8d9d648344e397a1ec15e119d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b770b7202ed8cc208e2ed659408d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3524cedc22fb9cfbe30b1b7e1f880f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31ef50ce06f2aafa4566b8f8a1889059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bce81ab5d0e558a23810b5834ed6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b45a1fa6c5a894698834a79872b3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0ac455dc4cd5365ccd188a38ae17f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18307e03f71f4b73de8ef3ae4f8518c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205b82133bf7f4a939c67a2d14fa0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3155f601269f3897fac909809b803d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb801e175c86fcca12cb643d0f295d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e491780812674875d1406b32e5382567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764370afac97b0ae322f23a1222aa10168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e29741238a94e23032221de36f9b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28e43808339787c0744193918ecedb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f6a73ffc0d9aca97ee5337f9bc64f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9574074b313780b2f2cb5761113172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661994dcc3d297ef34c699c2019d6e0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854695e20694ed22f29da2abb00eaae774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50539a472ccc07e80502315c75fd18775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5e96928edaae78698909b4a17569f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b7fd1dfc465d39f6752c3f7da9d2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36c5521f14b5ce569bc2eb706205a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b604a11a7fcb85ddbd85cd020a4f4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cada64ea4bd1679755f15147593e2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e636f379d3872d1202f38911e2f94381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bb6805a9540406c1ba067eb5ca0b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2c2b955391e5a62b15d896786d10d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abfeb4806bfa2e08f22ef31ae45f5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde2e71a2694028ff9c80f34221119985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911976c31ce14d2a3bf528c412c9c4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb998091971e7c57ec779f97d223e2c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a6b816ef827e00488b59933ad50a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8cf7ab62448bf06a2dd194e6a401589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476ae170a8aad857a18e53491e00f0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db17cc5f6184019cc3f971f2d6ebedf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0651396dbaed50896afe57b2fa63dda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e9a098063f42002ad7dda5c40c52993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbebaf0f658f774d8d26132a09c4b4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4af695da123aba89a05ca11141768495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac6647e2c8e4c5e643f578a004b2fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e62a7d4f1156fd1e2fb40079ebc6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ef7a2c618bc40e4924746bc94d21c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa59978f1fc53d2234947c2df229d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ae208d28e43c28f1871b35fbf0fed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70b9a73b3d7f869acfebd31ff1b190101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc9c052cb08cb2bcb74bd31612544102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c861b8ab64dc0b82f8c548c3501ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0874728c10b54ef2e8c63794b6414104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fe07c1b54c6d6284f9c078aa1a2e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10d9f8b4e7bdca4c24a1e0ebb98f2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc062a0c1bb1546f2820c07046ae4cf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49212b0410a31e104a1364ea9c8b09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c73f1ddcc2dfcd0a02e5c9e590d57a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea9f42f9f0aa243a993c4a58cd6d85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef9531096785adc368e8bce4f66d75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c986c02875c73edae8b345b4cc7f297112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be447c79248e0c8a719aa1913fa4dc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2a2d5b6276f75aa12bd00c7503fb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ce525caacc05a4a90f9b14e746e35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570756adf9ecb5cd7777044b351912d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515b990843050a6080b0124f4370b6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33797a8bf25c5ca2398dc1771e929938118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35df5c2c6be9a8361eb9e7bc92cb84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12b70dc0a441c952330dff33f11fa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127046268e077a4825d9c4582f8ff580121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107408bbd5771b1f1efc292907fa38f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa99218be2d69a34be5a225e3c9dd29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972034e003b4d3b22f0a3ca722d1ce0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8a668a7415ab72ae8eb26ab405077125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c9dda615aa840d775cd1be41f88db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5807aaa56251728986ba3fba305fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bee99446d3c34e6204ba1e36692f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc98ae1f5505e99d769d87efe244e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb533a483f951b845c59bcb3a2559c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55ca8c4aa09bdd91d759e8578255d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982610dc8f96e18e08160c6526a1597132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc905662e69a3b93daec0047b01bed2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0138f8c64e52bc376e1fb9bcfec6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b85139729fde4eaa03117774ab7a02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f02f6de3768d0bdcb9d6f519601acc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1fe862d1f2f71bead382b13dd4375137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b38388e4dbcc45ff72962165eb42f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d45a51a1a52c8a3b1b8b381001d87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca082467d3c6d8155af2126bc5fd5fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74bed0a79de09fa81909702339674141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eb1f11f05f087c86247f1058c799f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b533f615b44d97a25038edba0f0145143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b2f6b0cdf9d163eabdda6995d4bef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3350b7269c0c79ff3115698650153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b439952d2f460316f34ac86a83c00c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fd406266400a07f708da888d76034147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec58ad3db2770e2eda025d7dc9238f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa856a66599acbed5e3ae366109bf711149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beb9f83eac62ffad9572294db2baa1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f9b46bdcc5a040cc9692549043626151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e159c42ea3aada835c3ff4b14a1a3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c32e905b8cbebba1909690a77c81d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66adc1c49a600aab39f84b79d9bf490154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc95ebdb0f2089e55eca56773f09b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27dc90364fa40ebea1f1cf128c76ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f032123be459edeaa7ed02d275522157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a7385c4eb2a8196d14a1ed33ab89b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902e5f061669e2b014dfffd9f884053159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85b1e9107e70a096c9c6acba9c52cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25cd33a7116b815d688019f7b790d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4356d1581e314a0055c3bf1b8982a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8298e9ead64301dbc8295f96afcb3bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fb708397259363901b6b782388cb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4647fffb90a925b277ef01af5f875165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f611f38c592fdbfb6e96c531f2d87a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefe4ca405da6ae8f9b9fb31f1ea1ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad8d8737af43d8605c2e8d1aeeebf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4344f31808cf5d9e6658aaff2e6e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88b9331346800ce507f30c44a17405170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a27662e87e0ee4eaf4a73d4180897e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dd911de64097a6a4d07b5e2f9cd28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702d159ad4b4b8c9c7c7d292c487aee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956dd2ceab1eb4624a0900e3aeaa243174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37bb4e9cf1aa4cbe022bbadbb0b470175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d15949fe62287b31ed5efcccc59f64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f60fba95077a6fdd5990aeb361b61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b5ae609fc8673948a82ed20cf0d05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db457a64e9ecc0af772ab8c51b743da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b57052a39618d67cec8254cb27114180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be22d5f2f1e3d637fa29488573edd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1313a41426df82b4508523d79675e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8cf40e35371a2feba6c8fa7a441a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eb49a7bf8bdb13c2153d8d32bd033184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38812d86c43cd4395b9e59b4198a01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6baa44334858edca22927cba97e4f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca07fc8039e9b35fcf791ae7703bbb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132f98681006fcc026040f169fa18e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e665a8928f105a6246a9b77c55ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617d5cb1f27ee1f90adeb4810495b29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974aab057e521707bec5621878589b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5c1c629ee73ac303935fbcd053f26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0200d667d51db6545615f278a219e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d5c161a9960cd220a3ab47a5c60dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a71e7de970d9de73773edf12993d60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3d993a688287f31d78ca84bcd26f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fc281894ed8372a425144b159c0b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564334c5e6431e3743a00893fb97791e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bc6eba4f3aa95edfc44bebf02fcd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d1a05fd8d2ce4663144639c03ccaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5633e48a1f7f65276070070ebedbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab392036896add1eb7e784b78631a2cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9795814aee70e79452e6614ca3f445203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d678a9f38ab0ecd488301a5a722d7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef725d6275f44a86a4d25f496a46928205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc299c608605849fc5912dc1240dec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1359629b7407012a4a7705ce13fbde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b6cd50f47cd66fb4e0feb6527a148208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a776f951f3a8225e173207f65d7e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b82594767d0a7b1bb0e9752176b4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c01cbb133b78cae84af6922dbead8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baf1d57ade234f78347906b213e3f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb66b08d33c50517f5f35b7f5175881213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aa9ad888d4c9aac5b4962331bfc18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c80ed8a306c1a0f6a1a721a7d55d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4fae80cf5509980a18fd165f5c3a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d9bcf31f61e25319dede66bb9e55d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06064bcdd8657f53f556bc4e76fc5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e77e4b1c4720b8643f162908a2ea8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6cdb3369fa7902158baef13c94fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409fd8f1deeaad4c6057adb37e9da6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63c9f010537b67dcb19cccf15b8987222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73879536edcec7cd1e096c6abb9a61f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44231fa0153fced29db0820ab178c36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24494dbba60ebf396610919236e83c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c96b96a12a701105ccef5be566905226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1954b8a180e5935507c750ca24fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e050c3dd257dea660e0a387c8516c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2836ced21d1dac525111e82c5b21ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45c09847d3f1a64680c7bcf818cf55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d070a5c9ec5ae38a66bc0c96b9c9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6812cde30b3914f1b117e4860f025232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ecce1040939701bf80d3ad4fbcd90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa354402abce1459ebfe4588ded6610234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fec74061effd134ae93c15bf7ce7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a128696f152a754f4603986763259236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84654d8a668f617f4646dfa06425c12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a5d338c6ab81b54a44cb73066909f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bf63753148b5be1f42fa2b419b4fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b104c9e78c33f0bbba7570170e58ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8614ebd546b50bccc285f665d15b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5e78f98f665810086d3ee99988c74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c689fc76279e77734ce2491bf0aea9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617e3baf5efc19b59408728ba2e500244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460be89937e3cfcdd45e97ac68d110245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b87dd3136ee2ca6b820e71a8862a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f0c3876004708b933216999d0b91d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fbaf10849227e4875a686f0e0cdbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f28b8f873d0bdc6fe22006a8e16c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cfef9946b38608da06883afe9fbf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863318f388d400fda9758a36abeb848251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66958990c470f34a747bd33fb5e9acb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334b070fbf6ac2bf52b064b6823b653253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3d85e7e71415f9b05a71b89742e46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a10d30d584851b848ff8f2a2d6fb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93508cea945ad63d018497595042eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28f0dab00bf1da81a550a3dfbdca6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7904465995f35b32605c5ffb0724af6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669362a766ca56d3e7f680ba78fb018259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f2e03da219c922832367e8fb48be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7945431ab7652a42a4d5c41898b54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc5d1d3adec4d00af1dbeabf5ac9cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfe860af899199ec91e08df1ffe2bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dafdaa2e9b0b33d98fc59ee4ffc83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b27e77ede659b3d8665e4c492ca6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b408cab5d8e9126e3f6a9e93ecaf1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb06ff37fa4ca16a4af505fefd7b1dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65545fb21f4ca2ac3576cc2fa27af315268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c4f57b768c9932456ea6dded2fbea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98ec1e821eb706eb23552db8618efd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307bcb71b35d66eb80bd6538fa6b193271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a89eefb8de3242978be17e95b9a98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0979d882e3e403b6edbb3f892aa635273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69487a66aca934aa520d75364466a571274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532beee5abf4ce0d4ad87daeb14c800275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d2cfe179f121eadae18f8acbf786276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b731d8a5431349fedee45c599ec739b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679519bc7073aa2fffe4687f26a1ae5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488baa10674fe90522dc326c4a19b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059e46c0eee9dadd6d33b125fb48fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf137c97125f0c367e612fb015a141f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc5035f5c7298db1a639115ec86ae1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a18c87266d114cd7f387185a4d244283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0058fafdac42854c1492650746869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28492ee4710b56a3a9ca11a16edc14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20729a913a8b03209ee4dca5e0eafc91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e48a7de124dad1b039619f837573287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d5a37b88bcfe5782d4f3ac090fde8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d28bdd56933ddc417bd008231fb6ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398707f96368467bc28127644db3bba2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a863820d654d41b38e29eef7bd351291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eb7b19ee0584c8af22bb1180b1e68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1352bd310fb8460028927986bddf36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d948feb675c5604d3c886b12e914db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d136a3e592ed420b122bc7a40f50d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc52d902793665c2cc99d7501313eef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47261b051de9d3bf34a234a70746befa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d573199bded956c48ff6c090c7ec0d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26013c776bee13ce9b8988e9bbc05d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cf23c09d8cda4a686af646851cf6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc0164396197f48478afbb3d4f391301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97ccc8bbbda2b3bf3afe57c328a764302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb597ffda941b8354f2e284d59c032d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aae89d9db69abfe55fe47b2d47912304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2deefba246b727b8c0582b1fefdd7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f0dc630219a7d5390b4355d46aff2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701f568f5b842152f8719984e6ab075307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e9308ef049ad1312a4be6f5f1135a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af8bcd295b3c3b0d1a8c011800f548309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f19b7a91c5156d8c3207881eaefe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5f2e888e0b6a8e87b8b6c213c6fec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e20832bd0dd3a940216a4030a4bb91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2977b68036dd37abc0b7911dd1692b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0b0002bf29884347e81c133e68360314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dc5d1d67877ad0758c1238d68ad3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129614b5914108abc03a8bdc237da14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f4bee042fe6858722fbbf4dcb7e6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b4f97b7b1a4760c18f2039e4b1362318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d05cd1e9a2b0dacbba1dc0a264f75f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1f2c2d636e214be483c6fd015d9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c308518a8decfbb4043092aed8486321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6d90592a0a475876310a05bc76fc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a5c068db2534a74b8fef037b9f4f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d1b6559ace4be927ac2c0ee7e4e82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921520f1acf0fd47a49e38bca155131325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca3910bf36d3ef7b2f887ba7b9839326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba410e2fe14c1eae7c6057bde4cec34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12fb7d1d783fccfb2afad9e708c0a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9a559c9c1cc61d050ec59e4b81766329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78158ef278ea60047cce0c922ffa55a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7bcc80cd2263fc4847470d681fa8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c546fed8392a17fdee67b24b6fd06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d4a65f2ed806ae0bdd836d1bf0bd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0584b8f6f36b94855d1ddba3e89c0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96204275cd6a235128a3ebde3afbeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9204e4da3aac2e2dee86aa27f9446336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473961509962af16eec17ee7dbbda15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211668fe6119a7a518a635b46aad81f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a735035722a54e9aa15a22b47b018e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad7b9bede8657823d0f4096df0866340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efbec7dc9ecdafe6d3f2c980737d07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4b463c9c8aed0f2b5567b54e14a72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe3d4408d9a21fcdbeb1b2bc2f8297343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc24faa86b9a867bd364aac212609c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20829051d9fb85f5f94bdf9cf918c50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500614fc7fb9327d3690dd688fee87b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4e7a63e5bc9d1e91cbfcd783db2af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a1debf8cc4a829d2e6a92cf51a3ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bd50a52c3b7d2d3a529bb047deffa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72dc776cacb7a5dfb1644147502b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbcaff64fac92dd7d24afd69285f19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4c5753d0f575e84b2a2cd7ab8cff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77849d24306a97f030f21a675014c0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd05ebc42a5928f61bd913e92bbb78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33363b36ab42ba854248031566e3be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dee4859ba21a446efe18006f3923b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc874cca88baf778358a042e7979657357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d59ed8c5fe7cf85ce760bc890447ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce8f3d023ec1678d3cca0ffd0edd8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0bab70a12b5db791bd6a5b70f7d64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d47ca0a2f0d19d034bd94de0112175361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d941b030d6644a33eedad699d2a89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca15af94902ee0a9d7ea736560cea58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e0f3401777fc5b97434908ed500e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9588c50a8aec742808af37ad19c96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bad4f4135777db32cce072d01ff0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fc8f575bf3e2b1720aef24fa084cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf332d42b00271565adae3acc00f80e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbdfc3163a166f31fc7cf5e72324f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32d448a46bbd47f216bb1071f17645370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71581e32b5ed3cf794b6f6c945155c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45bbcbc62c9a32d48553964a790fe0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912f41b98af0a7494321391de6190ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc054fddc2a0d8c366fd44a239145374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b826fc1ecbe1128281c7a32df576b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228d643750a6050ebb22fe677189ef6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46089f8e46a2967c15e05b764aed9473377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196162707cd827e116af37f3c5bd1bb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3bf99de28a7feb4fe6b65261d26aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e3935b130aa838c1ddcbc32fcb66f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a9e5d1d854d368c26d96e5d9d7d0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895558da0ffdff14568222450ac0c3df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43796dabc7487521306d074c2184f97d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df755d837880f48c4789d878cf694384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc0f7a86c5ac0b5479e55620653b6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3748982be338a24bbbbacb14d73dcd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5e3e3f941e9b17418e18036119b00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352305431f1a613be419a4ef48dc9364388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a138662a42190e60df36a7a8a3881fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051e7789424dbc08516b859e39b967e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf2d3742f7444382fe527351c31ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158691b6b4ecd0818b4aef305d0e5ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1fa644c50995a6d24f99fe3df0bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd6719f7bcfc0cf564e4c2e3237264394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d502361404f3896c979a0124c2f2f2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323197ff93e9aae57eaa6ac1b336187396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb193c7a4742b38183fba0d6bdd4583397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce174b721a5d4ce064082416db14c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3cbb7e9f32ed03531dc7e2e3cd109399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50726f2087cc810ce9322b32879e3d22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1864e6c16b6a86374015c149d083b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206cafecc54841151918d5b1ea54014402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf83e8102a82fad3eb05f9beb23289e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c7ec6f3f69b480c2b7af3eb737efe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06023556b4af6b2b69ca0483a4a01e7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ceb5da85243aa54b688275e28fdf2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48bc611ee27c673a9f2951519cca05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b970e403b152953c02349fec7d9210408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c26c6b52b2901fec0e76944836f39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd5f51c6f0138097e2661733458f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be09f3d3b1e7f3eac06e0d379031547411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579326eaf1c842981d315b3d9035a605412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add88e01faa2b4b53f8c8ca524caf0c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9be7488b65fc355609a662981d4bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca72e9b1ca6096a4b5fad224743a43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7533621b00e309df681b853c5f9c36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549c8fb3976dd11529b82cc7d66c993417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274c77bef551cec7cd0cf52cfcc9ef8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33682ba5c3107428c80c6ced0d88a896419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db526b1ee3e02769fbe5f9869d79f68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2034bf230f944522925f61db39fa5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daa93377445f7b3de45e0dc3191068422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147acb437d07667c83463899b9160a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802151850ca2ee3bb5a9e2cf2b099fbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d1fba29564b50538b530413eaabb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef91c20eadb078dcff99f18d73dd21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2d23b9815a8320311fd8e94b1aa71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29729efc3d4af5bf3b5155c289df8e5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19918f69ab332118654d47b5b4dfe160429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f82f20ed750cc319b456b7338a2924430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbbd11114cb153811a3604d22afd0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd419c76318670ac2a4d83c2ca2b9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fec5af7d4b60dd8c88a5053fed4f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17012d0e6edf56107cee8bef71892f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b3b843733e4a72081a6539baa46af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b2ffc89d3d78c6497762c757fa653436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae668164ea30e95b7aa9c89c520be8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2d978228b8d88b26f79d2945c794c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7808239f499391dfd24b1b2552cd56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0906553647d5c37bbb0daaea543d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d0bbf9d04ab47920af12e84b0e6bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42166af72f216cd1fc0754e8a1a70466442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924120e36115d07f8c7dfb5dcfeefd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e564d91eee2526d310552043f1db90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361dcd734062d500d195fca40a5c725445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217d66725b8988cb0d9242bc839e92e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dabbbefcac25afb663fbded601c5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911d08f95ffaa140b7e7ed4567f15c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e9b577d5affee661b5da982baa46b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76d67b6fbe1c1b6df161db234009e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1642164844acec53e441afbda0ff59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d05d5b5768f7ab32be609a0f9ae3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e71d28fc6e6bcb81c3a663431540b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4e4ff4b39e1e61d73037b55b9e3e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5687f130e1a528429a951f48089188455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deb049e3cedb6c6a12fc41e3b891ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd56fdd7a59607a7085a92ffb337a32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da3f5a7754144737d50903dd364288458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6990465fe457884bc6f1cb8dc94fd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e891bb7b800c8ed054a5feeba56b5c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459afce3a46c8409196137468f3d978461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8f48a0e4f5ccc00da7bc65bea87a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475a561fa127d8cafba7ccb01ec4588463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf22a47a08c464d07874ad2701c78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7009c40932f79656c988c6fc549bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47906e5a0bd216c44422ec8718e027e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a85598a59b7cdbcda4b3cd5268003f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4a4ea296b9bbfe065d612292ffb15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782abcd0c4e2fbb40447a397b3fa86d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068824a0af00dbc24fb11ec168b77bd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9b74b6c75dd3bce99b0437e3f0b94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d9f26744dd0f5bf305c425d0dc22d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24de8061c0ff0794a5e7b8fabb5dbd0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d25480be0225eac7fbade451397203474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afe7052bb2d6dc09fa8d63960adb4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a80cb327b84d87b5f19058bcca9b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888b3c169d6ffeaeba96a9ba5d96699477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae92229eb01c06aeeca4857888b89cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6755866b193c0ee281a605ac08471479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282396ce55b145f1905a0c182d9360480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8a409f845f9825a91704458185f24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358e7ca31b378553bbb1d54126e4f8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98715a07f653638c1e677eca74e84e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2554f32f5795d8294e258c287c3dbf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ca37c0b50d1b16208c889af2ee6f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b958488cb6a856fd508bc7998aec210486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef72e6a47a31b0db3cb05fc9ed1596487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0769e3d571e9a58dec98db6b8f7a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32cae9b5b4302e874dc6e527ef7668489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea985ffeb8a966a943fc1b50c06716490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1338590032bdfd74f4d614e674df36b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2687daa53fd690e5afb44cbc6896cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2fb6a4b18e16bf7fc59f66a7e59b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737183fbd189eae58f564159a81f2529494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a57520d0a27a6cb8aef9e99a4988d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069bcfda98fc2cdc770b121a81825d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9e19a103c4aa28f774d01a8b196d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228b79f66d9c931aac91df9b5f4e596498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e331dd21078651d9296494156cf710b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1651acb2c46852dc0039c564f1e02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c685a9d46eabe232309168a7a0fd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb046ce0bec1ae6b309d543a506299e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fdbee86ff3d17489c789f53570dc0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08033af89358494082fe66c7970f1e3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b4749e937d4a28076693bc98def41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3357d456fda7f12408b25471e2cfe71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2b0785f8583ca8fa97ff7d8643340507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3866b6d2f6a886ea310803a4f6fce38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f080a3b08fc3214583e5c19dc85002509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b0146e4dff4d4d9493eb33de4fa3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a405e21d6ade01755772a7591af92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de49bd15ea1949fddf9a2006e4fbda5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4eebf07723101c31b574a52cf8f88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6d34ed6454f7a8ca7a26a38de9e8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eae11a2da18be98be96cced9390d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f32431965fd319772808019e579d79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac231ca19a1b6a6fe80b48c8f952ec0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eb31ee846d4a709d8b914656e3b0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4904fb329977301bb0b77ee0bba0e22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4732b04846d86195fdba1553daf4da7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a7b549475fe1be018da6340a9ac45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99963a14db7e55c6ef26355950e316a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e6c5fa5974fa6697bd37d15d56d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611235ce3cda259dd0a49155d6e63a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8bba64780fcb77325c3f1f9e9369d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa28862b89addab1c5fe6d21c9875a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a1759b373122006a5029ed1ff111527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c35fff48ce525c356ff06c085fadd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628868620dd3d5d8df6dffe7f4a260a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a13711c43bdc868a6f35d2d9c1f11b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d664f1391e79ef03ce9a3a98fbe88c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94851d948ffdfef197726594bd8748532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b24f8cffd1bde33c634a44a8e6ba3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95d6f65917b5680a2162148865bda9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aefb183555612ef03ae65ecdb7aa4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7ec965f63e55b81ca52b83bfa3b0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f1c6cae2a5ccab8fc526a0183b337537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad52073b204aa4114c962ebfff87d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a640d2260fc09a720add273d0390ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2449d6bd94b46b9d88b2c3c4fbe4ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1b0ef388cbffdefe43dff8ee78da7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf4ef1d2e8c6cb49e5a0c9381de64d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823d0e2e467e0c2540c5511149976f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929628b616b668f4dd12d58faf4c8e23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6ba8b8b21af75573641f78578ad2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402289798fe5d7f2b5a938ba28c158546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884eed61c122b3f789e2865e9192a2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba976faad3dd6a48a02b5ad01677c975548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ed9855cfa168f3c940441455b0fc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7e2c922e60330d31a0528d0340d8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bd987811eb2c259f606184f93813d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff1bf228c58655f90ef7166b07d985552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1828b757b4fe94fc78e9354ea331a05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f9a322292423b225555cf8a15407c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c5c8f365655e3e5a1135959e2cab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fd88471dcf112890e3706438351bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939eca3c26d82052af4b7c3baa7e79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dd585e8818f98ae4e9045cf111ff6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e6381543ae49320f7736d8d5b305d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163e2977d7cad4697fe93f516b54508560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d69bc6be09f944d078da55016dadca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a805584393b279fa9f94c364c097562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a263aa07ff466733e50075ec9cf41b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112a19387d4e7853eb8fd8a543361e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d10995f06af0e58d9072fcdcccbe3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a3f441c8762e2f786bc007b3ab5c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e609d991629cff4c23df9efae1657567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1f924ab10e15c678f3e9b27ed77a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082afafe78dbc81e4317b6362fcca3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ed2e1674c98f84bcbcf000fb61bab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b536495d15a2d2a6d3578c9e52822e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259b40b31ac4dab4e31b9b76767ef85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab839c287a4982643f3f58f3112e68d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfab80bcc931dfb3a647942e393681574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d364bdbb6cc28b11ff4aa302e099575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d2e04073111a67afbf3818d9eda80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393db6354e3d09b5bc5215c00bef2213577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af46d901856773e2d6073d16873a0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b956bcd2a81c9259e6e41eed9cfb5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da2ff0dad718742b805869a85188e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e696024a0ee42bde6d428da4856b920581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bf99e0c1ae2b8f6ccdd298ece27fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5252391fc71323931bac1d2d510378583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198647d06e5ab93d5452121eea925b2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d4cc46c58498b4b8cbd204ba871dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412d85ab4676d82d8920b0259af6c4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a3b4e806d22e604b711ac846596ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da4c93d80a53a07f84e02dd9725006588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df8b92aa6547157f748fa83f6b898589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4590c801b7f154bdaca7663aa91de2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cb0f2539097ecde3d9b10a1366ef7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560c8e8ad545800bb51342e7e879ada592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2008d1a7f12bdfbd1dd11add697b46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb830de39ad79cc5a51f64e8acde54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1449a87251d28aef28fc4979ecee9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a60b6acdd799bae4258f0e693560a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e57856d8545fde6698b057330c73e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89859cf90a667607534e7adf4934954598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95da239e565029d31d38da73b37985a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c00f2623bb0d8dc2c587f100fe6905600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3202b89c4e5d07d32f7390cc33cc512601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096316a64d5ecb628f55d805f0cfa21b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e8f0e5711c687d76392c29e90c5f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89dceca9b1053a3f5d4f494669f05a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1aea1375c0dc44fd7d53236529fce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021422710398f88c27458052106336d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891acbc2838a6430256a74689cfd6ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c1b3f88834ac65ff9679c056cd8cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68fb9b383b1f62682131f0621c6197609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de88710303a35ba22b7468cbd90947d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca6aa344ca1966356471f231cc9094611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320c2c2d5f8e1bc87c19bacfb6499f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868d46b3158d2f70f96bf2a882ea83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392945365903b43283e7eb14b1ab9c33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db11f655ddea148922e1f6cae1386615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ddeb50ccd760594d044b4918a797a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137312a6aa3e9c8341611dd8d5957193617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21185cd262cf6c7ee627dc8f7d865954618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a95a3100d37b86de4e0025fe4f8b90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbab08b58440b49d4b97bfaacf37f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4b75a84e997eb321a6278c24c780621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d098c3e323329dc66e3adb2470111622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84608d4e0f1b8bd213eb6048ce384d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451489865caed07b6aae3fa7c11843a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebc57155b8541f979e97d1b1a4c0b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb7824cd816004a985db6ecc77144626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa353ed5d9ec4bcea670345de6ac66ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cae354a6944690b38bd876e3b3a16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c45eb832c0d925c2fd86dd06d1e55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979817ca4ea7d499df23f0a77978be7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ad3a7af35c88f366043d8ab7a75e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac636bda7373dae0736d24254522fec8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453a030ea1c3443fcff8610294df3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978de9273dcc885a1f8babcff7841a58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b336bca3b0d5f71ca57a2e8c419c5b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9beb17b3ad83e8be011034dfe8e103636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadc01a50d8c5497c3fec9200178df4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396b9209f37a64572c188ca29e85612638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaac4d7c00efdb182b446127ab1252639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2862e594a7b25d1d9da9eb4c44c7c6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7afcc8fec62814cedfe36e4ed27a5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b572b69879f529b9b5851e430a814c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94491931599f724889a3379c671fdd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f848cfb7142a6b0da063a2114fc6216644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4cf9c7f034d20d685d84914dbee2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004222e046ad157a24610a3f73b5c56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a26f8b9f62f62c63565c6702359068647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6772003cf2b71e533068b4464314648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac37da98bd6a467d405cfda9321d436649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4bdbf103f526d87715ecb6d440af9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e3c7e73567bb2e2530c99a5214968651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fefb6c9fa20ebeec0d543a5918e62f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98640a004eb366fde63f2cc087e3573e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7a65d5efbfe00e05c01a37c824eec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbef35904979f8fe9ddb1fa090cc7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9a58c8810e1a7f1d869009986b16f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09759bdff817ef358388382989a498d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807416368996c788f139136edc1f83d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941374e75983982d4cc78578fdbb326659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e427187ff25c20208667d2acee52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc824b77784232b9b5a12efb8e1ad32d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c26a24edd270ef021a8b5611aa2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c5477934f94ee14882272f3431df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ffff83d8c4f2d577c8f2b12737fcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fae5af2ec2ddcbc8d1fcc1e4d78f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed2b0bc21730749aa49cb4588f931666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ef357c7ec37d14c776dc97849ed8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ebe6fb13c7fc3a1937a239ded6ed1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8ae790353f0d44279d4f7fc4701f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174f339c404a7dc9d7c4d9fd85452bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fe865055e3fa72061f872ba85f256671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a610635373cbb5a8434d2d8f4022ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662814d37b418ab30d557fa20d5dded673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab351b3fff29c9bd90f8e0d7811d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734199c01e6e9691e02393379231e6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eb8f98628c97483374a6e4a783cd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100349adcbd8ee795ab85131e95f44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94627f03a0b6b70db8da9ef46a4ffbdc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5285317fb5fc6a9e2380fbb72f3df2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446510135d81e840134fe6b2e06119de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4ad2fea36634a6716efd4b0c70ee3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c95681605879c0486fe03352a4435e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a98042fa255462d19c1a1407c17bc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab59d87cca791625130899dab0efa1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af613a6348a089dc4ef6c05e5500c344685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c53f98f5122de11b74eac43bb8077c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bff4daa00c6ca07ed5de0029c7b73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367588e24fb546fd9f7313b67badead688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d855eae851c27d80a4015d18815ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56e834f4ba434ada659cf66fa87f32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421d22ccc7ca034f7ec3134c36a7516691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cf3bf0424399a6ac7e6c5a4af57ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6d7ae43de100202e592fcdd46b841693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb662380f6621cf41bcd9ae90bfdaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf323d3b989b14f34666d6f67ce8bc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e9e31db4a69e31e45c973269899a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a06cee25d0134dccdd62979c65c129697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0a73aa7a81e79963333b3da4519a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a379f11b3b6d99df8c9cb7ac22906a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08e1c93ecf3ae7a89563ca8109a474700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0da3f8ba9d25b91e492c38924b8da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8440e7fb9749f3d9cbed55845e7835f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36022486fd48cbf08b09e92d543dc3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955c4ffac9c497b8c8ed75fe47db539704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c6a70687a4d44ff2e74b5196b94b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ca51e6a1e3b3bf3eb5a4e3d8b730b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a352019aa3c3c2d500530719cc21e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd91c87bd09b99f4ceed9a124b388708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9dbd1eb4f23897a6d3991bc558dd7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd9d88b3c34449006f19552bed6a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b59c5adf0b4af19873eeff8ea76a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19824f13f833372f641e3ff7edebbb10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b177d4efd694041286af3903b7f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fbfc32f48a7e7c413e17307920941714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e11b3c9e69dae5e5c4db69dba115715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bce5c00816e38ab215e317ab6a9cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a0e3e86df08f3f9874a565b0e8de0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b17115d7a12a950a6c07ce635a5c30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafe1b286da947a143baed5779f1ecf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b14ed04ad10ac147f9e2b0a73e3aff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f6f7f6f77e6009bdc6d97697a1d3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0141c57720316ba1be1c28c2bd5475e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ef4794c8ccc00c7f3224fbed4428a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d1dd881623d79d4134add227eefe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f047d9f82427d4ae6ac48656f9a4af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628c023d63f9097aa7aceb2ecf6d8bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff3aec2f4fdaf8e1f94b9ef5a4f819727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942d8d7c911e6f6c95f6543b4ce5678728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d9d58c19bf18c7518e534959afb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e43a8fdccff9e369b209fa741db0ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785d7944cc2cbc064d4a30d5d93013c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8e87bf405b24c2a8a67795845f5df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaf92a7cd8a9d8147a73a34c4400a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d616388510edd086b9c8bf3eef98d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a527965cc5a4ee03bd64e9f4c832735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37472d107527d1095149f18967df32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa249e817cbee8488c728bd6656c8325737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e2cd0a111a72a7c3be461c490cdcf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2187e17cfd237751d988f5e8883af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49350ca3de5c9b13d07e6a7f0b09d875740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1b4a33fb32e0bbbead7526061be0f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b70c48cb821fd152b0161fcf6cf72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea397a015a3fea84478f09da4fd302e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122346a2f4210a47e19f611895f32d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874bb815b701fed3e6a298a652a7fed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368a90a44ca5016bf4ae95efce0e8e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4d57b91161eda0fd9503003152fe2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35eb9bba7e55043a2f541d8e3b6b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb3f16329c227b5921e7c2c27601c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e371a95f200c6f5bef02a6645e19f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5dd03ceed001ab0b1dfa94c456495751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ee1f0e194bc0468039d3b565caa96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaeb881c73b12ec0a38bc9049e3bab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3053450a037c29d4773fc49dd68ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaedf44383d433719d224411f9472af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5686f9fcb1bfed38dc5db2a4b49db61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dc037244fe09d1d74f766e9a06edd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf9e47a3b9682585450a2ac4ed27f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caec5bf1601ac78fbeeb01cc61d252759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8bdc5a9455d45aebba1029f65a078760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525cf90cfdb54bcdb96746bc78a7258761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a23ef65a6ae6ae0022b46f4582c46d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e65388e30eb728e30a712976fb12e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941711056750fa27f0a1939ebc89054764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dea52f6d192fd0fa603744c0ce2948765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431115038e77897ed47303a33cb57cb2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724291e9b2d753ed9a89b5b93483585767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc22f7ffb2777f2dd7baaf46e4188c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05439b2416a676c5eacd997444c79fd6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb62f9918ca36d0576472df46152193770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e54b5d04577a899cda8e1bf007a9a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfacf930b5227fe999a91eef0b054c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410440cabfb4abcb8eb0dd6b38d04a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246232af834241e04240b0b8d5e4732774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf18ff43bc7d4fb70819c56882c96dd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ed1e1145b75ff611a97dcd3d52b37776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4ab4246cf3772b244819d1bd3fb3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e205164f084a7220225bbbe523402c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1318b525eeeff7d76b469a3f774c07779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca05454cd445eb79cc30f46ce8cf409780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16450540a6a9a7e2b158602e6ab94617781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1de39243ec16ad71154b34748ee7f4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f43819fe5e30328e538f99fbe1013b783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12350,81 +12341,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>146</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12440,81 +12431,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>148</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12625,51 +12616,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12685,51 +12676,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24710,81 +24701,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -27095,110 +27086,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27465,51 +27396,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J395"/>
+  <dimension ref="A1:J394"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31041,6356 +30972,6331 @@
         <v>24570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
         <v>7.57</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24586</v>
+        <v>24587</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>11.31</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24587</v>
+        <v>13246</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>439</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>11.31</v>
+        <v>3.47</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13246</v>
+        <v>13248</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>441</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I145" s="0">
-        <v>3.47</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>445</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>22</v>
+        <v>446</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I146" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
-      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>449</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I147" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
+      <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
-      <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
+      <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I150" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I152" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I153" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I155" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I156" s="0">
         <v>2.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I157" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I161" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I162" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I164" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I168" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I169" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I172" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>237</v>
       </c>
       <c r="I173" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I176" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I180" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I185" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="I186" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I187" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="I188" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>583</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>585</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>22</v>
+        <v>590</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>593</v>
+        <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I195" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>237</v>
       </c>
       <c r="I196" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I198" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I200" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I202" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I205" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I209" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I212" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I224" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>621</v>
+        <v>40</v>
       </c>
       <c r="I225" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I226" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
         <v>4.57</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I254" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I255" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I256" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>787</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22082</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>790</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.75</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22082</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>787</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>22083</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>790</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>6.82</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22083</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>6.82</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>799</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22086</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>787</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22086</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>790</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>22087</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>807</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>787</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
         <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>22087</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>790</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
         <v>3.45</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>453</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>456</v>
+        <v>54</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="F284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="F285" s="0"/>
+      <c r="F285" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I285" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I286" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I287" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I288" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I289" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I290" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I291" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I292" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I293" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I298" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I299" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I300" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22165</v>
+        <v>22166</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>22</v>
+        <v>907</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.23</v>
+        <v>5.6</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22166</v>
+        <v>22167</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>910</v>
+        <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I304" s="0">
-        <v>5.6</v>
+        <v>19.26</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I305" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I307" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I308" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>191</v>
+        <v>124</v>
       </c>
       <c r="I309" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I312" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I317" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>40</v>
+        <v>237</v>
       </c>
       <c r="I318" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>176</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I323" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="I324" s="0">
         <v>40.47</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>621</v>
+        <v>191</v>
       </c>
       <c r="I325" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I326" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I328" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I345" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>1037</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>1040</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1043</v>
       </c>
-      <c r="F348" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1046</v>
       </c>
-      <c r="F349" s="0"/>
+      <c r="F349" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I349" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
-      <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1061</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I354" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
+      <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1064</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I356" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1073</v>
       </c>
-      <c r="F358" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="F359" s="0"/>
+      <c r="F359" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
         <v>18102</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
         <v>29.59</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I366" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I369" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
         <v>12914</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E370" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F370" s="0" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I370" s="0">
         <v>7.28</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1109</v>
       </c>
-      <c r="E371" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G371" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I371" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J371" s="0" t="s">
         <v>1110</v>
-      </c>
-[...7 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>17012</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
         <v>3.66</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1112</v>
-[...3 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1116</v>
       </c>
-      <c r="F374" s="0"/>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>22</v>
+        <v>1107</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
         <v>6.23</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1110</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>22</v>
+        <v>1135</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>1138</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I387" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I389" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I390" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>40</v>
+        <v>618</v>
       </c>
       <c r="I391" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="I392" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I393" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I394" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>1178</v>
-      </c>
-[...23 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>