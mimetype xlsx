--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe03be3e9354f401dd23a221c0ab3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02828ecd4b60869433951ff4b49995a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83030f218be8e3c402e169ddcf5a42cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ab6994a29c35f4b5185f6d67e4ad74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055523972591081e8b4a1ecfca1f9b935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474682210b1eafccce4c57e2f2358c836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07c35b83946b65ff58162a5901b7f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825c6cddac1894a580613b854511cf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f20ac059f96873c3e25b2a678a6add9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f155ee0c9ab6323928894af31a0deba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67055c3c70b33cb492e93d58280ce911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f5ea29df8b8c5a5e43259d89bb20212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4af1d07fb961de391d4a2ba0d65e6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f063ddec16f98d3dfda9fdc20d7b7a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a142c5bee40d6947f0f47cc03ff06f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb8bd70778a281dd814069924a001e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c530b4ef8ef967a4dbb79368471443f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff2363b6ef38ac24634d3fcd3a45aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f143f126bcd87ca9ddeb347a1bada19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bdc811424bc705eb4713f0cd8a62220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38e3bcf1af94203fba39e596cf492d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877b8bc820ae428785dfdd762b7298d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3a128d53fc93ef7bee605efd31a0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557087439e5fa201b22ae285e5790f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac814d898d4a2a17e9c33268bcf56425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf971aa3aa9af8ec8b15cdf8bcc8bfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba0ed31c35c9438c90f61476da09f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e72618263395e92b31e1303505f2a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ee04bb4826d548f3dde2a7cbb9d5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb997293869591d8d5287138da5ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78bbed817d86412931bb49496a8b5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278643d0547a286e44e21014e29423c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c2b0bd9138f819043025ceea64c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4cab01750ed9ac750a475fa45c68234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf181df5fbfee1e23a7075eb977720c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992399540b46b2a5a1d570efa3dbdc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87ecb9c3e789d35fca3cfc6da4c74437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74dc2234f2c9b1de412fe2d30c5c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952909a497cfd70118ea88b099a52bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dda73d9b210ae63d1f65fc10f088640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf97b19757a31ff7242f8b52ef4a01b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d41e115d665a8ead2f1d60c4fcc8e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877dae861b515686657e94d57d080cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6faf071fdb6e0ed10464b3f4a045bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01197b36b50e35759da478b8e3b4b9fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee515c9e6443d5e13c230852464feff946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82b095bd7d638b97e004d792563d6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b5ad3277db62cfb8f87feb41843e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e866e9e58e3eb65cb6490862699e1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234d9540f2d1b44df375ce4caf1f51b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f906847ffb79d237e2a0bad3415d48551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44d022551a31a459dd309b30d025f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809127113878562649c2132c59cf89253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885346f610f632e7217f8ef3c15b1c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bec9e6ee1185ba0f4d32d5aab39ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28184dbe84968880804f65be8418633156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c948120859e814da89056b45ed2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45288bc257b2c1cd4708879c9d9a45fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d1a55f539ab6bd93ed2a3bcd15dff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d359da4e9a64177eca54bcbe588908660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de41b6e26b51eb07526954f37299f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7466c9745167071ca6c0d041e7f9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb112c8e78bd9a9f57304d4524f3e34363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c20ce27b9a3cf012ec6716aede7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee234bc65f0520190a6efda9b7854e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b67dc745dd52725f52aa7b503d09fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a6db68081c47698ca0534f6cd1fd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1397c3655d6a6b3031c0d7b95950a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137f92d72d437a5c7416407c018efb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d36311f0022f3db296a47dcd80350170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a3d19db7feef4ceb574767a8800a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7867369390272e014611cd9420ecf0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa33667a6091f9e281b89b550dee373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d36cab507c0461388d3acd26c2e0c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eefba72c9290fb916af19d84e074c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980750b6759d82270abacf936bdc16b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29996502647c02aa8a1fdc9a0b299377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b74c500aabb21bcbb5eb73f99b407178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c965f14acbb9e778e706d2a776658eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa7a3ca7d529aaf303dfe79c735de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abba62b15b7d7bdec10199e0b4859a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c4fb6bedbbbb3926e3c95d060ea5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0079471ab5ae2b289c50c198a33283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905125e8cd3d23cdcc6acaa2074e16a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabe859c28af783dc0383290a10d17e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcafb70b126c100db874da5c7ffa0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c1c5d4b1e62fd431b94cc8d69305087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b80c88095d136e426fe011743ba3ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b94c1d2c8e6633be67f0e34650caaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7634fb47751c7f31df769b18c0f0ccd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392743a2d5ed9c43e5be7c6cb7de5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad82c32ebf08371fc1523df5da1ca2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa6f310e0bef8502095f9c8477065593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264f72a8cc7f1c37d941d40329c162f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4e81f4db8e2277b2b7502ef0a2ddb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae46bf12bd22cf056d34819c8aaee4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020bdb7e426d923cf4850faf8bdfa5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114dca5fa01566695004fbd4ee8ae9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ef9d3081b75b3be4f74a323b117b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3ead1b2f45beaf0aa930e7fd80a94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c224054edbc1fc3fc66f29073928e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91c680343efd0400f9332b705b9a78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645c280ab74e4c238cb1a570f868b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe6a15560c93ece1e9031e53034191104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406447748abf978b550bdcd09432e58f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bcdfdb784e429cbd2529adfbfc004106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1239325bc42a1e1a43b05a605f883107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44f9635290a48ae0531635e47b3e59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf2b488844af3a54edf4864d1fe601109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda41f963fc497a50354b06b586812110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a1e40a479b6c6c068fd2df7086f68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6973246ba427b96149f25b9dc760434112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb2c24d966bbe0649316dc63fd7559113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812d8dbc8e8030e577a6478c2b6b32e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8708add68bbf9d0708302c372652153115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0662ca1d4f31749891c547db4202d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584cc8bee58110c7f2ae44f6b98a8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36df149d9058d0e0fe3e3c916a862a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac6c91ffa0218756b8b02a94e99cee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739a1092171a0b034da23307b2fa30e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3654c6c54d1f1eab03bc6c4a1c0565a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271fbc483e470fac1fca2ae7001c09f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a594d169efbfc57a97da019002a3ad9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43bff2a0384696f058d4cfe7dc1284124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255ed6e906f42cd580988bb41ce3099125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91616a864176c6fda4e628c9e76ec1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a45a1859e64184dc97a3ba88db4a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e522db2105b405e5f4862c1270d2ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec0854a7b4c060bce75c34fb3c7acb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbd4477f06db68ccd628047d3c907d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6bc0bcf9ff1d999c13e279f85af74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d578f3abcb9372880367c8785d092132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae7451ce5278ed279af7751bd5b53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27c36d1dd628b571ef2c4ac7e45a59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20a52d5ef014037cc9cfa38a448bbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8699ecfbefb4f27ae4ad4a8695f9a00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b92feaaa1cd1f91d2d60292c0f0e86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89ace0459db5be5ab7cd71da1d7c46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e26076ee0fc1d3f99f91ecd776429a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90314df40465a4cb5eb12a8902c4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a680f9daa69512c29bafce70e19af7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464660d60df4d0abbb475c100efc85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c077ba471c9f1a89ed2f2c81d53a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947123d4303e53e2e23c41d242751caf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9624cd4f30aed46ecca92da0db766b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a52953618e6a91f5a4841dde5f3761146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933355c75b1c226e94d491c9eb676746147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac92b26591a01e1b709833a44f9383e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a2c52d59104619907b9b4e4b675a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45529db2baa32e52f49ea79106a8daac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d3b65bed76fd32b1c9612fed93b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5719bd40b7d3a4f50ed21523af249e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d32808aaad07b40e3f892e779c38c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb54a833be9e6417b74bf63f1230fb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fac5e693557307c4f25081ebf273a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a891ad56d218b39e1d430b16eb058156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02735ef28cda38594bbe474581356de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20d1b0518eaba41bae5e2ea9ec24e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c4691167fe8da604b1ead9cb80e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377e282b8a76649150d65a4a14987ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb44647413177e97cda8bd7b7f591d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb8b1060626922069110f1912fe127162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb58ed19e1e31a3c05b7dfbf50e231163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c026bf14b4b34c257bb6c4697386338164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798bb3d9116cb6ffdfbea1a14a660f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973acbabf91a3be457003f0687dec4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25682255a3917b5f78d012a52317b3b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2869c3b7eff46196275e406df559ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b87e8d111083a332c11927761d874a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a54d9d3bf0df36f082a66e58a0df8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a950b4964247b2f1e5f27effd9f29a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3431d99eed26561b82fd1b39962b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09457551055a43f14516af6641bc0576173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cad64fa3ce55211bb63c2ddd7f6627174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60190441673b1d75d7476f530f04cf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748a9449028e18487b059c7d7f49072176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c22800500c9ba4993bdbbd79deb26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a95cf2f2d370bb27a2ec2de04e542178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d8a6cca7e8b94cc3a703e649ccb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b43221c4c1848fe77fc62f65e4889180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f2cc73c642d1ffcd18ebf418c57f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999f7cbcb291adaaad3f3ebb8f923a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce355c442da039664705a35179f2a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf0e38db3681a0db9513564dea3759184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de542fe25f40db8fd5821438c7aab8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc4c0206675b37049b2ad6407d9450186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850799cccf633ad35fe0ed5c99eb44f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792389d7ab5dafd02e0c84184d06e3e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aea6ff5a5f597af325f3253077bfa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9513a67ee643700b0f9f97f3713809190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389e8cd70e9820f228ee1548eda5ee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d40df52055119f4b0e36cc5a51ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532421737fdabaf5dd7decd6b677521d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2799460421595478f9b96cdd31fb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8422ce92b4d33410c1a9da1519c09a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a12398e74a09f763f86238f420a1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb4068cea37b3b4602a0021185919d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5d054cb7293779aeceb4a01d8b12b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7bcd1f44f0124758001b652655e0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93e3d8a2d69a097e33bc168d3faf5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dd5b5d82cb5bf02f739c9506abd34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdc3180f6bb27676d17e731a5c5d21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf62fb32daace0c35036eddabfb367203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff865256477ed3c8329d3181de8cd69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fee36a855533a68f0ed9786afdf47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21582708de1676345c69fd7586648e9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2332e92cda976f781896163d239bb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff68302cf16e30909384c1f3c202b6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a37e8f14e528c04567ebe3bbf57e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f533cb41cb59b3a04d664b9ac533cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16430c2f052385cbe91239ca7c168170211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c8cdf3db4f6e919e2fad46e8e65b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cb923774b85ee5226a04c737b1c86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff672fddb57db54af7b9ea9b6fdac198214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684702ed3cd0ed76cbe892ba52a607b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620caba1f0b5439c8ec04bfa7a46f694216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e948839a9afe163fe3c5a8f68e479c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00573c99756cbeef3b6d679c6d5bba66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff303439b9502e4cfd103a6001da366219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e02607917409ea9c632f878e644534220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504a88c0bbbb2513ce8794ff5a74e24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3190d975119526904813724f43cbb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81171783207ff280f1ba26274e584d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25ad9589c84e05467e2a3531fd8213224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d514f3fcfe0897710dae6f8b0579225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffbeb89400fdddb5c5157ac985f1cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e07c76e4570033f26c5b05da5498227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b73a166a09cb7f3bc6b8a5f177814228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ae9563a52cc4c816d2e4e07662f17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39283221246edb5593ca30cfebe2cc57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d01f5264a19d93647d90ed16d7c983231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04bc62be8d9ca86e6d576d62d4fb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879846ce750ff119aed4883af8c41cbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0982c33b0b854e23c660bbfca6c75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89277b4f1816217f743833e644bbaf13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1b405d5e78e7dab702d9612d45324236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938caf2f18be330c8776df1f9a418910237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282b7902461f138031c5bfc1a45473f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8c89f6f86bc3e9055fbe722469e6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ec9180df7f3f0a2b0a87afdf9ad39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365553c5863b6bbd93bc202c64d72b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b4a912c7cf91ba45d4cea61b31645242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816737b3824680713b6e37b79d3795f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce982916309ba86da4ceaf336d194001244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae69ec9e8490c95ba04a91685259562245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62c4d8c8d01d5d9406baa2024e28b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73881a77b01f5d7de04e226c398db4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c28a17e639c9eaed8e9036357bac64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98707338deca4df16b24f7b9583ed2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e379bf63a6cc30e4a3aad4fc0d09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909c71b34fd0831ba88ed6adefb7f5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c0f51d183bcb8255e24440c10bd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472694928455ed36027b992bdf79a31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d39e40c6f1bfb309e82153cfa5b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36ebb7a8bd9062c3d4d933b32be076255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac3745c7d414a6f48b7b239ea56b7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4e988fb8f6d97f84e5b5ffc298bd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116390830a594b6f4148e40de46b1aaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fa9237f179a2ac39a053a32ab17d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227abd3e5ea82a9c8bd8d15edab15367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d892948c8a41c2096d92ae3ea2ef32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939a9d7799e481b9ac09b6ae79a9c89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf6dae38e761346794b87b9fdb6f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbe24bc91cf80e9deffb5c9e7691fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11cf3f456977cf74d29c811f014993265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028c1319b2a8d3e57054d90a9506073266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af147e267ae1c0cdb9fec8df11edce98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c9691f75c20426be1c3b1a46f667268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5d116b66c3f82763e26d7643506d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbeffddf15f28d51bd8442b5fd50f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23e6b30edfe66faddf5aa9b0c35830271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d053d9165b9ccb809d91954f48a355272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c30258eb68d520a0651bba6fc690fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6485c907602da46509c664ea14ecd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adb39ce7fc27eddecae1771918026b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d765f597beb3d2d5e985ab0370eb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8ac8061e3349faed62999d17c5c98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0ecbb65135adb37a227e67f76f1da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772d1ed36311bee314038f76e641e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabad0161443eb4a2064e5c4d8a57e77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acc8824a720c9b4f7bd758c806860a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da095dc9856d4c7d9018aa9904930e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81348e61ec8d21bcf117380234576c5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9183be1ffdcfc07f58da09b956bb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682218ba807f665a6b7084e8fa34745285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830ab94b2cf40275e986f5a0d8c6645286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17675e6ec76bbfe86b0ba070bae6033287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c71235a39b9aa05cdc2aedd71e493288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ec26ac4a9de2fc3a3985235c59234289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d762a78b523ff17ddc204157e1471290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8376cd3110ce3305ac7a0a06a5e4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eb863dda0a3e5fedb256538d6744a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ba5d46bd6c59292ab1a5c1d201e06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b400b303873ba589554a5f12b42911294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4308218b2a261b86262a8c11140920295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091904e653d0ad461bfec2e74d03c76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75e745a5e9b39585e1a3e51d4d4f39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb2d62dce953120aca569b3c4f6b15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf091b2e472bc3b84ce2eda2cf1ee0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f25034b67f75116e67aa082bc001d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a3fec76c815407080ee80d1e8d842301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6c3f31561f558cc64731c9ac9ceb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf0085878472b63436bb9cbea08f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4cc229bbd14e5f24c91db706f718a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e1696b51b37fe40033c82496e018f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd826118c408eca4c9e4cdcba3550d81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7ccad3da5dedfd4e5b2f74d479672307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef697eea2ee91fee18c0544aff8998308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c528c9ef3b38ae90da1987a3a6b3a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b585bc786845e987591bfae339886310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7836573bfea9b768855a8bd411ec4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9cfb9bde4df7d8274e0d698e33bff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b46e433004a1705fa3ee60d633ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c4b723184e4b101ae7a927b2647c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a253d3a7e61eb41872704cb32529315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e79e097a158588c53a95190b1f400316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc870b302dab6aefed2bc9b9563cfb01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c01c90cefca8a755b6a71e6a5cccf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372920664cd011fc16136cbe4a91c995319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e22c29ab4254b34eda05742ddade12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73c1415c1494fbaa8eb34f8cca7b5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2b1cdf1f6a4500587a87ced14428322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eeb90d8716ca33afb3cc60e13af08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609bbf5fcfe8f4c53cf2848ca3498d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e657169b4983384a713890fd82eb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aeaff39864d1919447fd110eb5b8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8a45877afbe8c42396eb64c75299327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fb9b620b18ed480d40bda2ba12e61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232c12e5783c2d4b645860ab2eee936329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9a658a77bae8b6d77dfeb0f1e3ab8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abe765ee02022a9869a5ed22512aa0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef356263bc8b685c5a89cc0fbcb7e41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682261ceebd35ea76b0c22eaa50bc1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fecaed34419668d49efe53100d04ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d033571c62f16a578f869e4ba5f116d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c58d0d9c8d0307af3d11d4ffbba68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf2f7fbbfbc64d48b8aa64ff668d56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c7b3dac5de5cb759264224d3900b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb85bbdf62f8f557d623a4c4f8ed4f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0dd98b5e16c6e21d9001b63110e01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557c8c4d33b73ddf48d9a0301149ce6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7702093d9c7edcbab9e121a19266f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0d41fdbab3457ce947949fc337505343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe829914d170c7ab471850790baa893344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bc23df1073697f5ab2949b330600a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef917a1f503a28e1f16a519b9c51d8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda56597e7f44308af89aa909df3298347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11592653876ae5fa156729ab1a9e6661348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8eeff94791ea0fcbcbc0f91606f43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3fb19fdc95c447906071ee26f6e3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e398e403bd698ca930921dc242ebe3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e18fe246b544f5d1de393b1dc8ba42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e915c924fed6f144d41a497e33971df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc49c8090175fac3bce7fd6f4d0bf95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba1d83cc37243f1987d46fd0b30ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6d3b40c657accc6889c52ecac8950356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c9c61c696c32814606d0884ffa8ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9df58655000e2938d5fc425af1db9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db937be11c29c1d2dbfeb81f59716c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69e98547b01ab325755e1f6cd23348360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d745da965e4ad640893c0ab93e73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff26b449351eb7c30a92a641c5b2893362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c9aa1f9e4de1bfb932ac1d1982860363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b846b6d588c2f7c62016e89d58b7ce9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b1c2f891d32c5f345ab7f822e2c06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459db887e1046fd780e9345873e0a7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afa43ad4a947b1ec8dbf9b5b0dbb15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55651319147faf98a2808662f23daea8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8e1b635ee5f3d7a176db9827de10d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811593bd3786988f212ed58ba357dafc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04ab8de0cc7a24d9b03343ad2bf56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae2822f1c79850b640b23901b1fc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e31c08dbf6b68fee0c90f0e1422094373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108c3434824b4fff1fb6d9cb9d8350374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d113b36ea48f6c21c81811983b380375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9bd6f60285e94e1c131832bf35edd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3cb79828f7c4c4dc21f0e840d1cd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447300b672453ca1f25fae7991384164378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eaf7b702db6e21cae1d7f8744b2f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54410afddb5e3fb2b4431b9883003b4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbe5de6818686c10c609a00f1a97f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e55e11dbf0e1785a8f2054c3ac45ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ee084b62a41e5f9d7d0e1abf1e3c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4707055e0182eeb7dacafcb36677865384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a13bd4e11d84c64a75f8a3ce0c6ee7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7660528204be0d591b4de12de5391386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f1c8d3e40d71fbca287d40a81f912387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a7f12e3434075523bd32d20134ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ff12346d7d4ed753d87e88dd6eef3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf562fe27562787f3e0cb11d526e13c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b86d5885ce46a63c7f8c489ed8cc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78295d38b0c57923a611ab9194451c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e383478c40d6b9b967dacfdd081b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3cfe6274e24e934a86cbe57d3f490394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2927e3c96577398d6e464996c161e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995cfe3cecc8246fd54f8cc4610956a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49907d9db642cee2bfc0fd62db9b43e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a07dc4d20c41af7bdcf3ea1452c63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9911b6cfb7347a9230b731c8af5a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c5c08774433027295a9dabba0457400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278938e9c04860aa160eb169ce242e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da1e560a063c0b95b00d711b95475402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f668d1269c42d3f52c51bb9dee6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0f69857174a82115b833b25fd2e22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1ded6ef09b93783acc8b5d674fd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fcf0164be6442af03604778fa57b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d7697a135af7e64eed7bdaefbfaba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644b4fcb4c45d3c8e674bff7bcfc836408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaccd6d306f7841293473af94f77a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647231591817ec187c997bd13f89c6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcf65f3c3a920aecd0b6f45dc395ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b2a35b4c88ec22a7ffc0e182ce59f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e167d766bdd5a23ff8743a9305a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383abb7365b818195408bc0a387f1f7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6151284919bcab2a2451938facb8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bdbdfdc1e131d75a7ab58fe73d1e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed272b05d4047c6992de35a6cf6681417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc816e40e0e3f541f2209a3485d068c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753a13134b47aa2ff0ac64da71f6cc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070af21e10be044918abed71d8bc723420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0d6f04e968864f6ffb49b3a41ec6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4c3d4ff6dabbf5850b6bcf3138169422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dbda8720ffe9fe8d108c813aab8e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41cb8701f88ab384ca81429d87bc28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1463ef4d42ae4b0975e539790ce60f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90426616265e903de225bb70bed8def7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc972a92f561501b6eff5f5add66c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ee8ec231bf9c2dc2723b69d151659428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380eadd1bd713accd757fb235f98616429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f3e9eda04fc55c40da049fdfd526f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc000c28132169ee345dcc0df7eaddd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d6d415c9ae26dd742941f507022c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74562247b8fe4119287dfc4f03026e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87190a760ff6239881314de48b2f94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f48c65f4338d3ac2b952fa76ae19ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca35f3d7d3c20ac0d68ba7df59c5a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52de29b7c93b61cfa0a421a4e348bd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103e5b4ee2a30333d51baad7f9e7dc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd5d156182e0caad0608f5d327cd6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83ce6768cb78e25bd1b5379b51882c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7a26da6782107601791d2fb9a6fc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a186ef5b0c3843e6892ff1298bc0339442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f12fbc716a2e0f0dfe000420f88b8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f95a4586357cb41e62f9331bb110444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ef8ed04436e80bb5f31a7ffa0243445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239c3d6c18b0c62fc70f880b806b5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44549ab819ca3b20c8eea2a518d1ecb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6f17159e7f6b498adb93098917644448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef31caa34c45373401c2a2cce6d2e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c50b959cb18a7dd5270fa2e1272f29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af017d5729dde47a9e86a530bcc9cd2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f26a358b99ef804e43c63eb307679452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b3653f97ca777c5f5f672f3312a03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a98ab4e2f91b20ef1a608eee3e505454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b426ad3aaf7f7ea71d9f57339e80e95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c1491c3013b702839b98aaa36e96d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c93c9ddfcd39b28b8ff3a1c2998ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8408b66222137e51fffe81341c430458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c1e804e793060f4073fd26205c52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842db75c5e52a125e989ae74ba08d05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2577afdd8c07ebf37e9cf3bc82f72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b461f1c66b0c8072039a30b2ca149462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bbdfa4bbb47a7260560fd38119ad3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac9fff9a5c27b4f9036b08f225e6ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54fbcc54dc878aef1dc27554cb1f9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729847eff00f13cb5c8832d8c6a4641466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b9a4b9fca00252356821d95d4b70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae2bb3a6b74f9d6041da640ab66147468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46604d6169b2cc2e8b1fcefae3a005e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af047331543ad5476a6bc923435dae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab9c5e250a159972d30e60940840fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89afc23620c402473b07deccfb611eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36467ac10fb2e2fb4c98ee4483fd86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f669a2900a2cc46995b8a267d1e369a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0480542e95dcf588cdd95daf98716475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906505a2374dedb915ac3da09bd2319476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41509846baab41a77953acbce73b6156477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a445455d48fc39b5554bc7f5b7609478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60686e5e7af4443ff9f45f93f0b6bb05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caf88042deeb5ca257a5e849566dda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842410d822b99b8bf48ae16994a96dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9df5842b696fe1f09d0d0602a66af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9ff797e394062aa63bdd1943402e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41f68977e9beb00a32b879e7cef1b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1d8d533858805aba0bde8d929016f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f83c0cf4b5c907a395ba3c71864f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bd346b16486e3ee5cfb2f45ed46ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb308d26590db154cb4cc7f6e9a80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2f337cb11622f86bd604d4c7b383d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990d787a9a9f3f951772685997006a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6225b2b814c5aff2391ab5f539e88a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbca93b58affcb93dc51afc0398c08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280fb3156e07f26e0cfc97abbe8f5bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c20d88b1ea7fd17c3d7931b5850c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0abf2e5b708d5a0c74605d70045aef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b8567c678cb2642d908e672f5baf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8cdbd1090e361d93772cb084eb30d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01165b4af83d152c15fa46005b32f4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3031e403c8862b9ab7794ea61c7c94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9ef9dc89d4986cab70fe8992b333500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33f56238ac2dd96bed2fb30177dc3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409d778fd6fbf3bdd67f564a2601e75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a0fecf27ba3e26ffd4fc5076f97ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153b95d1e1773b58e7ab81452289b2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220ac962e15d957c53d46f21647f034505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f644739d3ec3e7757556e4fea93d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06cc6066e095fc163099273f11a31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bf14472c44c661a259112766ed553508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a210c9206eadf76f450ffe445be8bbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49721d96b85f6ee7f90c0eca124fa57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d60c420036a32b1f6a195405ddaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a56809b200ceccda00952bcb3fa07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b74f4f8fe2d61cdd8d0b9780ff9d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670bea4a8c7980827d2d04a145e1e8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d17a2ad398ea56f12ffc00ef36d6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c8eb8ab095cca74a22a79628e2697516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb16e37af0be1e4221715dc40805313517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade16925b7931137caf4d01714689db3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00354fc898beeef10e4b234e23095884519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15787de987a5b67135dd5252179967c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db06c8c97a112b38aa35f3fc6bb974d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d0e4e40990de7214974e4e9961c33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525d516441f56c381fc799fbc77156523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58ff93600bec0dc037a1fc05701b03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4da7aabe7608eec039238ae362958525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de229026259661ce5f70c182d5fed2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad03dbe602166ad485918ec4e0402f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bbdd38aedd41e71628a81529cf03f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd69c7323e2ac442a0114a863f6425529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c11d9fd6131b4b42f2b742da05395530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21db97d03b680c5e08a614863ed24e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f5dc9e88b23946f1cf66ffd651da1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa67ca203af23acaa232c796cfc94d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a01fff18a4e4000745bddcbab4ddb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5cde5591f87972d996246e01e326d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d5dd8808aef66f5511f3c6c96c96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e545d14020a9980568886ed2a0b039537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982064b2b34eaaa81d79a5719c71d0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a929096fb900e4a2afca90c820d8fe4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b24fd7ce7381e559fcbc82ab8d6dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448e24f468954f7e8fc4b6e5aaf0075541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc14f643bb5c398c74368e12dbb6bac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6608f14ae07279b52d4de00a47ace78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e5686fa5ee6698078d2846ca28702544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec68a812df82aebc0e35efec4912c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec15aaec66ddb55173262b358ebd772546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c336a76cc17d82481c1d77b7bd43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b7442c6828817f323dc692d0cde39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05930de0cf0d3b1eed306bccc99aa4a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c04607bccd14d69782d2dec523e3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75889d1b73501cc954bbcbb6511a411e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d929d0dc366dae67f46bb71f378e2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370e36a79cfdb83051135c9ac44fc34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3436be35e6b3007680f66c7ae37e54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825e507ceb60d68d1fa6b4164ca1ed5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee8d43e2e8f2e33ba4951d6ca1665556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75e24ae7899a500b4dfa1c4eac4f48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8a2afe212565856aa301e246cbae4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8baba68768ea572a47feb9a9a96aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec58b3311248c2d433f00c44784cd59560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdb95b69e39e0de50fd844ca6df66c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74fe9aead935a6852cdd266a35cdd0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab4e9163f489327fd1c9ec7134f036563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c409634c68a2d1b3c3864e1157008564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82398e7b9cdf71160f16f566981d0af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8e21556b883233dbe2fcc9bd56a53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b74c9d67b8dbf23fc5251064b3ffff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0743dd943dd565d51770cfd1aa0bf03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d48d0460252fc279e6b124ffaf2de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd076fb3cdd24217a15e2c6462055c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bbbec86b67b7f0c924a501c75ce6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e14640d7b147a9b4f65a17094ea09a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d8a252bdacba122fcf1aaf1e20b09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8143b4f974f18e0b7e50c762836bf6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0015dfa34f3206ee2cdafea59d9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da360d0b0fb6b353c38ca4d4cc8fac0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4be9f92f71a7e6e34e2f53f8d7c8a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01825fc31958517d5ec6ae91bfcd104578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc4f5e8fe5cab2ad165df267c0b7b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6f946bcfe330ecb64c592865517d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559198434feb670e0bbc162920489fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f69fc58325034c4b260cdc203f328582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd41018fdbf3d6d6eefa416232a700583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e4c0a1f0e52a22003ca74f03f7420584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e43e5d291511c5ca05ce6f91eb2102585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d74cdae24dc2c03b7fe62cc79944586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a044e593c46dc9a07b82ee3bb25e1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dead55eeb184450f12f061d83e5d178588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdd93a4d707797377a0836124f14fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d926dce89d5766772c5fe3b873dd303590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072436b53ad2f94bc6779160b9be1d05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04e6181450000a21e9847e4e651eb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79945783d19ede9bf4e811fadb4177b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006445dfb546910bc5fff0775851e22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c55b0e4f4002fdd4b3f573071b87b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45711233d7300546a9c87a28f19f4ed1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b22626f2c1e52a824afae727b553d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e098eb30e7dd2b935d495a9009d28d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ecbc6a589607e43aca20dcec46155599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec349d3af1a2ca4979731dea717c45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bea4b545e8e7459fb07f87b2e00d7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e81f78c7cedbcf589d11a440ef5cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab0704e51c9772454d4308f623516e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2267e112370945128b57b1d0c978a66604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e11cab4edf9c5108c2d994bde4912605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28905e23df7fe102c0a9f50249484cf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f491f37bc7156e3e1477c7695160ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db0bd5d2128f00b178b6e6f2e63e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f565af82aca8fe39fe396d2b5aaae7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8891e5430ee7f695e9ecf1a800a0b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8aa2fca4f672ccab47b84b3ba5078d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97bd16c4c265f7c206649682360009612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbc6fd97742df3f0f7685e2b64e634613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53464fd860e33ac4943dd2e7577f0eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db342ad3a329e655c1f21424dc9412ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa32aa6a26362cf17dacddea7afad7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1389fa577693d7c48f07facfd00464617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5302aed66ca7fde9517a938c4be78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f8455b62c24c44f539b3ec34b7b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3888efee1c4bce412807a46a012fef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d333f26b43c3365a9db0d696e1b198621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc61ef515438d39068554cf66b2278a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8effe3bff9a79ddf9ae395d8f0aa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f025de2734791f3ccd0282e631e04ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02abb16f147ecec330d9f66c001892e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b7ac057e0bd106f75532380c281e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29200910a1ca2f8ff87c1566fef3bdd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572abc2d5af9ca3aad60ce226928b06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78022b9594650ab0716792212ee266ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2ee93a9db973348450dcde7d43a11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631f77e06e47652ba2efbd1289503ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c011198bc26a2435a4111db2bb7de0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a8c5881dc5d5144c6248a9e2f049633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c743cab2d12c02d0a97c29bd0e2d75f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967dfc8b0412fed2208fd186f1f3344635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6112bb4d872d69ae385e2c2472f79c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c4d049fcca6f9d3e439421bbd3587637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea671f54b39fbde698a33d008479d10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec008d9e41510548528fda35a0f672639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d12819585368d957acb5c06337034640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dc01dc8b609d39796ae549f673c36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31484e04361634d0a59fc64012f7dd32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf1c407861895c748a415b6371083643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed45a5ec02343ad8dbce2106e9f8a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd96e8beb3749a8b319685316d9f9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ee790fff247f6ffaf91bae1bf5cd0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f935710192edb23f793646268368a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e763bebfe94d2c0cf4f81c4d4cbadb7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392850f7570d4bfea2d604262fb76a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b51c3ff0a03c8162f2284cb1719a06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c43cd68fe90922c13b959be9417bf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687e3b78031d2742539ba4750613044652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dcebad395030c350167b68a778bb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a52f15ada922916f3ef6cfb6599278654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559dc90e99bf1e5e84530efb50cdcd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a64d54d5552fc0ef36a5993e1f5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8e9c09a8d6476735e073a24399998657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce210f1b3de7890facd68fa052dd142658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbb79d2417f149d186cb834303c0a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970c0ff645d1ba1150fa2cdef630136660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4bb197ae6c78c6de5ce80614da9a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666c622996238fb028e245c8019f655662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc1b518e60cf2bf254d4b884d96201663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e24802316dca32884c471e5b28c67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583c4716f608661614b4b285d851fe3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f3eb1e0ababe25b09885448b3e442666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133e26c5979410cecbf57a5d0471747667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1769a4d79a35df72048bee1bd1a5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7dcca25e8a81125ded5accce0bf5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d4ee035dde92a519cacadc76dcc9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b675a47e118ac0df4395e2f6dc79c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d31834d793ca38aceaecb586ce664672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ea304ab177d902f271f388e1afd95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e52366717e15051f0c4953c5f07a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085cb776c070db9190d92e01354140b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66432c9539e6fd78965c207dacfbced5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fc6c2394945218554900266c6f640677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d085541ba2407f39b1d041df0ea1c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ac2ac277ce6865a5ff49c45a01631679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e97ed109e81ac2b53433f7055ea330680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8dd8d3c8dbea66860b73101caa35a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535f3ec2c3faa912da607f1bf19d1f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe40fe367627573cc089fb63d01279683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da068181ced83abd9d1984104db82aa3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09ba1fa8ef7abe9981e961891ec740685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807336388c7899d0aaf8b46ee05424e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a225909f5a3fb2333b01836983c86b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649d2be856bfeb00cf3b1fde9536d32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675d24834cc8db7595b0af046be57c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92675c528c7a520dcbc3b7eaf122d35690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e006e74fda2ad65d17bab6be8f68a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddd7fd17c04f3076c5db1e8f1354bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa19747f81f7a60e2f2c3420ac0092693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9a02813347dbe114e6e4cb86d4b7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8ed1cb0c1d0690c89e420b5f8ab1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6323fc4ee01f82127243b034e9fd5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9271f996c0fd78ed75a923ae178265697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e478c865a3d42b5108ef7d4f234af6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776ece173106070545be4db8a89cda9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55887a8e604dbf7e720948d3ed7d2da7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75076895a438166769d6ef50f059c2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b220f691a13d74ce960b816cae31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49d8d6281b0396b907293d4b08ee03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc900828e6a8b0825586a27cc4aad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e3169fd281ad6934b8eca2f6d5b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdacf86b739b19024a361a1c8f513c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8b391d73fe9408aa6adbb8d2c568707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91807678aa6479de6e0855087dbb98f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95550bdd1e62d9647fc3942ffee742ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccef2a05a6e8d91d3819bb2028ff95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173d2a709e45944bff4e0bd8cf89312711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917f0d62dc741bb1b53a74422967bcc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e44f0b7e8adb8fd71c858646cda6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a096dc5b4a8e42846b19fb16858b26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8eae9f880b2ae57f1a15e60c0b45f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8c0e180bed9920f0f74cc4e704cba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347f9ad21b6e925c07e4f35ae023dc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59c303bc04b0db32be5e2b6356115718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b034e701809c3676302bbc37e0611719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afd6866ad1c87a7514f825218af6e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d7dbaf32fb73d8702a798ed50912d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75fb514a658cf78b150753cdfe7662722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f807b50bc7584dd6c428f1e7558c9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786278663b32e97c80cf9da2fcf2d4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66435222fbf2b2dacd977401247005725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec477ac515b95a396c354dacecbe2d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca766fd21696dc0719098cbb263c33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372692d733d9eb9d74cbe555136ded0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45b14f7b3c2955f2412a50b62aa7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0997aa249b5183fc075a2603bfc574e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e5edf4e0406676df0171ab72c3e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18557257b909943b1926eda6316207e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f1686a57bbcbb98bc3162c55df9d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f5adabfc4fab895c1a3fd2bae34c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277b7464b0aa90212965a76c428c6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dfa8a53be0eaf5473e53c1de7cc90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3674748ffad55fedf09fdd433afa4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21c8b767c1523ee1f6d77909e96eee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87feffa0cd6d9ccb0ded32b08af90e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0412181e8e6e4ce34715cd97cc34f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952afce54f456f41300f93c241603d82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289e700a314207c2c95efe595e6643e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166f7bdbfefe6059adc4ab1ac68d741743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f9237de54febc9571ce7816a76acf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481e626a9371dd6be862e045d6788c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7b108566becd2a80c3f8a555686ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febb12e1f38976f0c1e6eee4ee95d33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc2567a328f4cb5afd189fafb583b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effc9c319a3a7613f74d7d1c83f1844749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceecf0b32d347044ea0c90d1cb5dc0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f20b5d342a0376b144a35b3b52a80a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047f2254cdf2220c8e35141e39e77b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e177afab47722d446d100a9c0f392753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257dcb30c1551ec87b8297b5d02a540754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd99e3dae9b4fc8a962e29035e125d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a201c8a5954b54c182a3dbc5d5dab7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c745f82a39cf11e3efc87a51b750435757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad03fa913fd99f164b57f23358e853758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad7a50f70e723423a7b927e84ff705759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a56852654952c33d8695b5715d830e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e180e4c9e13c6db5e3cd4cfb32b2a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473cdf2e62f249a61a7f99a0c37409d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31973ccc96fb41e47dc17295815d648e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e58796c963f903dcf93f1281a85451764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b050614bd5cd5c3392ef2b9eb0e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08402692918171f0fce6ab8e772d10766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed0162b0648813352b27d73c708eb2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ebcef1416a2cdb9aca5792975d46768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c3306dd7fe32879103bc4aa60efb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77768ce0d17b8f61b9a00d99e0095770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b105fb66504f44a30785b745bdf5a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ec6cb4457cead8d65293cdf977ec2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252f5a013b55eaaabb77107064fdd59773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ac33e7ccb737a7f86a1b994a27dc9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8e05fdc0dfd0b288bb83d786a0776775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580ec6339713666d70890bb28df91cb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2e5981f35036c078e187e9776ee4f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d41e433a026d18eabe202eca4b05b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f666bab0a110f17213da3e39fd5004779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138345e3f82712559a5ab036eee83748780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd2eb4111022d304a229611cb2673781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eefdae233deabe734e768c563cd741782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a87cc769fc4abedd912cae390c56783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33201e307428eaf9ed672355178476b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30503b64844c23b0de376fca852873f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280fdce43dfd4674cf89a91202725ab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6848dd5f39ba9f35dd78621b12333787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41841dc98c9bda117483f38bea7f7562788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bbc86a3af4467669b291ce4c583ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefacefac2825c1ed71ef232e3ee02b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3be199cdd70757d1a54e4b43fa0dbc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805157e8b42a1fb3babc28471fdffdc7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06287a5851ee4cd5c7a8ccbb36ac0831793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ef51611908b840e0fa4eb653d554e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0def4dde77fe29d3d617bab34d1ca7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50386557475433bf0c05d5c168b771b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a6ed0a9004ffc9a06d0a703f88d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b840e8b292c943a24eed5ebae55774798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d6a883a3b71004eedcbd2aaa6ce5e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d3d282c228ef89ac23061ce67a272800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b67edd03e817f0ca188a4e116ebe8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc52bef301cfba9b965f3cd41698de802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b3defab098f82d3b18ab52e349c0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ae27881687a06878712d61a2ef8fa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dd3533e1ff2de0137f3e748a8b49c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f35628f282a1c274b11a7090e235a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dd26cf9e0f7f1b9e11889735e2520807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c771fd5231f66c8702497348620996808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875752fc00ee460ae71a5f3e0a4bbf14809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb876798f5e63f41cdb83858da20070c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137bc4324bfb0a76c3b61ff9f430a7f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9032577194d69e10a612d37f9d8e3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb684718112badc038c2dc6461bacd40813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830dddb02332a9e1f2cb8c593084238814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7fb56eec1d68b1ad4f98b1b0e0ad815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c181510a4028158bbef597cdc96ed816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2a433cd91bff893dbb1db3d2af2b4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1cdf297230c790c8585eed6d91ec0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53593bc608c7dbb43aa51e46892f837819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fae74cfb24d07a3a2467ac01e63bc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcf4a1afbd8663e26805a3d036892a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8965599f6c3b1b7485c822bb162c9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57450d711662c69aefbb74caf0e6882823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eb38f6b0f5e534dfaad9c593fc3e2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63723f907534a48578c74d4e79c3976825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270ce895deaf9d0ec48366da51954d1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700e6ea9abdb3dbdda879808798db65827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71744539ea80cfb17bb736f129a131828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a0db19e38053ac6d86588a6adbc1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c2dae70e818e377e96c5e319aa97830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9608b3fc0e7408bca83b9fc021f21f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2372638dab08f862a25725e6bb92e10832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351fe87064302520438cde53edf9c80833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b836498380a92cf7b6af25a70057834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add21aee9ee2eafb5b654989dd593626835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e16343ca6a7d35ae6f52370480ea68836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea01de51065f2397995f6a96947be5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e8683390430626b278a659576aaa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f1d60a943ced01d35f9aa92953be0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f510ba5bad180fbebae8ec6ab95fca840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435ac6bf152cbbd43c35bcc7c80f3f6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a776dac17a7725c5dcbb29315abafaa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a9a979bfac9c33fcfe37dcd56bc6c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4429b8cc0b6f2f5a244751d2cea51361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aee2f16e460c185a4af2bedc4b99e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62038fe7cc625a8423a818f644423bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6942a9f045e5e664f9ce8dfe7ea384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22a56f4f752b4968d905dea04c4c045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe04dac0bdb85c05e1edbdb280f3afb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a1ccba7858dd543b3e3bb594c3bd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb1dcb8e991f5bfb6e0add29cc8ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fed8dcdbfd7d52f29aec517a6ffad29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d5c37d05d2992cb0b1b66cc014a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e87e71d33de981abaf01a0717f3c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b520aee76d251f5de6a7d29c4a99e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12428f26423ba101504a518a936ca613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3984b6a4e89868412680edca3f76214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8819942d8cbcea89c9cb822a7c86015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ede30d132535d925736d1875aeded16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44adb90618e04ab3b0be39dc93fa3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a786200276400f01c84fef2705d0c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cafdc3f9275064453f65433e0c4e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58231b7f628f3d18430761093f8baa7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7819e6b2ca1f2d1387bcd71694c9e7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b9070b6fa07dabe279b464f9350622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fe778b193e461fe769e4e37f620b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0098b3820d4f2d08f4e22667c76c2b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a089a7ed988098b05fa19d5ba6c7c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f91d2203f3706af90c0436bc112626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019440d6ca149ebbe8b9b777ea900a3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4fe0234ff17a7f837a04cfe05016d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3925497aa6b9f8206cb5f97c010efc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b61320566b5b346e89497463865a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c14500c6680353a6c52b16fd2142b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e767209cbd91207b0601f4f3ca8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dbb3e6859e1bfa71dbf91233195c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d8d23639173ebd820eb65e7dfa50f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef1823d2e61c69b50dfcdb7d87418e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b0488bf7432767d630bc1de87c38036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24fdcbd7643100dc85f1cf5672c1c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda6013e1d71464db7d9150ac1e615238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71cd14c6164ad1a082d673c177754b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd1dd0c2b7d08f9643df98cb8d5c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2610b2353bd03d171d057ed40fd12fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac057b174706b30b583c308d0bb13642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0b9b3c2396a0f7322062d010ff06a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec40a9f715246af696cc532c06f11944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe46b962003d1127a94fba261664c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70335734080dc6b73aa798ea8200c76746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df16f92cf07df6125b4c1ac4df726f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720080400221eb0e3f60281c79e186548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4765cc169537bc09f3a13f078d4824749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ff2ca8addbc8126b4b5afc8f1122850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56551acb65e80099015ec9215365697151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e4e68d9c1caf55d7d59da95f5f9cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801502429a16ee7f875475fc6f84d1c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a648af00bd42063943c2deab9b32a5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521aaa43188e9a37b851c02441baa7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481163d506790fd3265bb4b1dd0de1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180d79130668d2a87b7f25140dfe05057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b9aea825bb4bf81c32544e52fabe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc361f15624f24a8c33c7b8b66495459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23283b5d9d8785689abf50fdf014247960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f4e1d6a0b2105fe1ecfabc1d8303161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f6228c0b96c88de73693feb4c212e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37296b4e43066994ca4550e2c58c96db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637104a6657a28edd13066f9028e959164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd01ab0596b2f7107b73b7571dc8d4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee3ce23c06f3b6d3bad7f238973fef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228341f9b85fe66d9a8862cec66466867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c140843ce8450c39a4aef644416e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24b3c0f57e33f81132e35e6742627369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c83d797ff4627b1006bb2e76f0a24070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a8e81e596ea253c1cae7257b93a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21d3acce6bf57eac102ce3c586980472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eac40b3b9cbc5ca60f28af5dd0e3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09e3e69b33527aaf2b29c4a879a51a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f265e80306d1d7a7807ec88cfedfd9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482e1d3bb60a8a40de863af87dfc2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd509b4f2fa7fc9f8e073fd58b973d6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506a87b4e4ff7a390fc9243fe25c4be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05e1fbb488f2ec41b308480fcdd99679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69563c20702147532fceff59525e47b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a6d6eabd56f4f4578fe70abddbb8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef74ee68ede64894d7aa61c867ef81e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8814e04600ec743e9006c0236605d6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96993128e97fa9e7a51e9e3fa3970bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d725b69b53ba291aad4ac6022273485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1843180fc9a53fca21f94ab028595686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06b277ae15b53bfbcfbaacfb15a8fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc24ba58411627ad6e4a3548c4a92688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4e763a7ab033c09a055f2c652dc0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf16ffa5be80ee291a03597c0bec8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddd9659d9f93ff4896fa6d10acbc2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb45e2ffe9dd99f327987474b528a4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331e8ea704434cc0c5e3afa024fad293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad812bca6dc9fe4c769878f11ea6de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134190953441c6065373f58252869f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b3df17505b70da87333c802553a9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df25bc80318815ab26106df66249ca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c90b915aad423a69b5df5159b3d8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cac77a982fb101c550d42eb51452d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a42797fb32eb7cbf82e4cdc93e35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5df5369e0c061c0b60c01d4a4cc3e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ce4445606432bd5f0226a55ecb8b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa0f449409ba566204f8da242fadd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e610f9cdf599e9070aeabc01d8e1b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b0b324d62d6ae288241fdac4e1f9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98cfb476d29822d92593350d4ffaa9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279612ce5e6081b71ec23b15f708e407107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103dcc97fa2b6a438be4bd5fa585a67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbd9fa3c56f5b7b633442799ed3d8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788038a9718ce6cc615efb83cc1a1f11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08da126fe8bb77146aaae80b105aa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e7ca899ab638862c309b7bdcbd452112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bbf5cf26d9bd9aa2aed7d88a6ce0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99869226dcd15d9d09879285c68a092114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead830baa9130c1717ff19be3cec021115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066df8932efa9f8bc547c0d9be5e6dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17431e40ff387b082918f084dd50b5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf95e9ba208d81077e9d42cb6d5a08d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a770ede4402cec663e06eba08a0ceb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114dfccd7dc9737cc0d76ad57a2313a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787cd2de713fc0d93fb0096dee52462121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be097c43080d65e3a75a23c4f8ac37f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb547e8d6a6fa487365f3d3fa93e1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216e53c39dc9138588f65e3ac301a3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2595bebf0b0464300adcd7b2cc9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae9df6a1e7c5bf3b26be1f93161a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf0b29e7a69b627db7dd13f88cd227127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78e89595bd0ef88227f50eaf8d3e72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11dbb09950be212db941fa26aca4d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b49b58383bc975b5a988d579810f27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad74eb8f15467cfd1324a3dddc063131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c840787f82e262fda4c37227366d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6213afaf10902df6591bee9016c178133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf4655946750bd4629d7236ffbcaca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7929bdadd80d510f0a0a871a58e4f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91ce27c518e5c15925084102b49b05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5ee1ac840ad502055dba21189ac89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8538dbc90f8f92335180db3c37f56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23283657cb814e5dbe1a6f0ddf24dbfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b074d6c91d5e31c179fce43b7c36c3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecbb0006abe725d56a00c87439dbbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3863a0469e41eb14bc1501df03ae4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac94ecbc147761a233b24ff4ed585f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450cd93da13ec8663037923a94790a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b9aea0fadc0fb7cc6525ca1bfd4d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b7c603509d9dbd163702d387b1ca4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a65ae5a76ffd63e131b246b34ba33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85075e7be6d53cda9b89d02f2c14d4fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f03fa95a72d290b5ccd5c3dd0c030149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64f28e0bc0f86cdb9111767c17786b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f1d6dd3745029de918cbc55e21fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d39348f640e7e344aefd244c3716a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401cd58ef5f306cba44133db2f2bfd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b79db7293457fa8806f17da5140b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f53fd06eabc7defca959cfe2b1168155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab981ac949f82159706e2092783cb8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d1f2d8f08d34557aa6125a03185fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81cfe40533b91d44967cba2d056c24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc93170186925632c77eefc66bd471159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95935fd03c10a675dfaaeac4c5d6fcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90911b7dfce796b41261913f5da3be4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31904585762e0f3ab06a0814a80b58a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0afb167cc5edd82553c428f10604163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f5afc0d51a5abb586adcfafe64a02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40790f503a4ed5c6b9a04cb5225e4888165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c3de4c1e92483aab4a7501cc86e67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa42e879b2dd44e00b5ad6a5490523167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460aa052bbae2f8c95fb90bd9a80418168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32bbe80cb12684af9296d9db8fd156169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b946476f9bc80e110c7870f68edcea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad687056c04ed33170c6450fe065abf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621f19cf905122364940b158e6ceabd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1d671338082a9019c7b6e3419a277173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0cc58aea2b8602416fe0cde74f52b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138f083a13de168728199316fb635ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1939198865ba9c45d814a795f33d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101bef7ea924d47f46612a88803dbaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367a693b289d3b642ccce5161d2d90d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b764697f24dc4eef596ea985eb631f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662041c908feec3c62b3c5ca77201131180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bbf7354b905b9b2dd21ad4239535c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733347b3e8befa4b4f6ce213dec7c449182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462e04eaf1d9e3771b069c143204264183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecbaf9a87f583a90669830b11a01a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f928861dd91dea18d662b306296960185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f701bb8fb115160bcb171452a79d95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d536544640b1ca5dba6da3c379cda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d623df6cba182aa4c526650f620254188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea3d32c47ffb53567359b1a82c6cc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea1719e93658765c4000b8bccb25e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686098f58abd8943f8a7c86a9522850191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c390631a99fe5b2fed52d7533d227192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76be0df757159c7f24c541435692b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae1815493e66fe68b92d454c7246fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744094beadbf153a5b33cc7dc400810195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436721a4db52019b1992aa18ed27be2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87104bd8cf5bc0acc5570736c681a30d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c002a1e88ed4111fcf3f3db55382c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63718c516a70a0d2291d4b0e1c8640b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027329899d96de028829c99e640d08fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074042a24a5fb05179473636e0fc54b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd105f89bdf5d709a68a8a0af4bcee53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923db890c0a9977aea4114888efea404203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2539d0d77fbb3d20938337afd85ab51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dbf0c5bf42900c56a6830fcbc38e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80fc57732688938fead1c4ebf298ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f058e9dbffca9410ced5390ff01f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de7cbabde3ad65f16b83a97ea7f8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0161302e340b3774c82e70ce63a09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae43e2f5bb1296f2be64844bd8b767210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ee6860412a83af940eabd4a984853211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821477fe1b335965f74f526f5fc681e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c1a3dd6e8248818cf349ca328b7c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641cb6da7ac1167c69c5a198c403c46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a8ceb704b1f348c8e5a5fbbc8f401215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2466c360b025222c62345fee388cc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c876685e40cdb49dae60934addb07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1a35199f746b04d350a667ba5bcc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae98ad79d10fba1d9550c53692378d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9994818db3e3772cf2f4b6e914f1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec354ab117eff347d1b4de0816c369221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6341e53ff224bd80a883a77c55d2dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac7de80bf2816b094932e587dabe32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f51fae73ecf1b4e50fdb2a300d9472224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0366b11ce71d63fc942fe113fa8d1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43945eccb650a89ebecbaa8c9c547f0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15fa11a0336e0c159320baf56f5f8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02d81d745be100959b2d6f7fd8cff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd87fb5ad7c81fd5f19de27bd7253ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf38b9fa16ebead5d008581b3cce802230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c335ac3ff069e538accbc79ac1616231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cee41eaf769e833a13d0d8ea1d250f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b58376e48e5a600bbff9c52c1705e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eb50e33c488b4c6e9895177be001a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ccdba713fe9e56730551fc3b9a509235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940db92d7149ad8c5d595cd28c861f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a3b2026cc8390ec32cfd5c7cad48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f3dd5f62f049480529bcd82c2e45a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8580d4b52efaf2ce9fad8354ce5591239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af9437860b1c32f217b8e426c4c351240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b60a93b03cf61b9bca93ae5959d1a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1a2a0772b35c9ccc6ca7ea09a5076242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f072a6abe7f1d162559c6c548268738243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae169b02822b12dbd7d40f74fcd4aba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d571b27cd9ed9d86d00415615715035245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbac583561e1532d800055ab726368246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301204f0207672c8c37d92a05896784247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c866d53f877793b7301181964e89ddc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be30978a1efbd7b04514f7af200e162249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db063494446e07a75e3462dd18891ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10414a42fd97a6c0c4282eb0d45590251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a27b97abdcef9316f277eb3f356dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f47bd6e9aa01150cf1dcf35c331e74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c6460e7df5da98675b430ee73a632254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab47db973f059adeb8edc98fd44d04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a600b381feb29de335e96abd186a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ade87e3ef4d7af0e1c607c6d894ce2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daa4c7b5d1f0663ce659c869343d88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad478895583648cc17ceb5b13ebc341259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e9e0d8a4bb84a938870bafa04d7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da67e183a428b57e59654b4264c617261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf6bf984070f3d94b7622b6c1025d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6b27d4d1825805431da3ac2f62bd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794544629994b2ccbc7ee9d595aaee0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877fe3abed516d7c1fd9b18b48fc78c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e3eaf0dca4cbf8e2e1872ca7f088266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1058ec6cd2a13c7448456e395bdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab11c7083c804b1eae6804b6e734785268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18252efa936ef67e488522b55afb8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287959cf4903cda2d9afd69b1dafc142270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7341ce222fedced815fc9c81b96ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c06ec9f43539c31ab42a45f018ba25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc6e565c2da2a40fbdcf77c84e7b1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd20619121fd8afc4a07e83a1078050274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ceef6375e7c473580cf05a7fcf393275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9cdd31e1d1404dabb136b66a4274276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad475f87aa795386d09ca63a5e9a318277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1effbd6132700cb35bf7dfbb77108278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ec6b5416440c86b45687bcbdf905279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd6776103fa1310c55242367b4ddbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301281501dce2e391e98d45cf493a90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16e320735ad57dddbfc1f3707f359d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed154309388afc9b72b0e59f8a6726be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c912e5789dbd417a4244c230e4cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df18244369495ff9a2605ad1063f22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0fd73b53e3eb5644c1bdd6be59bf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe23a2fd47049e32c64d93f65e8c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301c317ed8526a470cbfa094096ce49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef180d905d904521baebf8f97d848fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1ee320e652606c40088401b5eed69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4fea9147073f75c887871e6c701df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222fbb77471327aa0fc0d53ec4b2987292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b71bbfe4cc1b2cadf0f9a44578db33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b32341552ee83fea2006af2c37ccd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b452b83911fa0d10459455936f6dea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17594d0f6d34370bff3920d858c9978f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ceb286c2d7b22bf5e6b8ea1679879297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4778ec6e6502d07725850a63ae63f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884008a33aa269d2fe49e984dc743f85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536dab60c24426f96a1586515fcd4bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668717ac0d0a3e2922a039291219211301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10de8e932065900bcf795c90efc47d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e61cecf7913026b5129d0849a80ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5495e6b4c53691eea0ed0aea8f091304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9bdde9a43dacfb95b0640d5dc4d60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d3662dcb630cf3cb60d15726f0a17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000518d94a279ad4f2dd483fbda9d2bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca589e1f7af57589503b40b7e54d6b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408668a30c032607d54acf21b13ced0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6cb060d43b4802fbfb593f0019bab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cd9ce5b8ea196b9be050d49625bdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e7b2e47ec1da346ad99cdffe0fcca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b905cc6e1de9c7d789a92ce816183313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1cf279e9f721761c85e114963878e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcb5032df37dbec8e0764df25744c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2c457b35c5a2b85780c870ac32004316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353d51a50850411fba48d6b1bd1a08e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1e152db19444f35c87e4de1c6df3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e09a04966c822e9c0992a85a2c471319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7846c9974183f9c3b4673c35ba3c1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694832acc6bcc2847727d4254e7be8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a741daf016447eff704b05f7652870322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9066678bc8c6c0d3dfd6c2b33994ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c73ed6e669747cede38b9f329593324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac5d641afbc2cab1ad2db675c9ceff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a47600f501fa547d53ecf7dbcf5b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5fce89f2fa7641ed73cc8db841efa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d25b647f733bdb9a6a240e418f3d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3bd23e7114c8a24e0627e04c01d4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46fc2be259bcadb9fe6268b6fcbbac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c833ae0e91d860d8ec9bd9269d60d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96885d7f2ab8accda24e34e73817f65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a258fd664933fb61d5dafe3bfed8dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9979f478444576525abdadc0cd5982f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e4a541036a820a68167e5199161a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea590fa1e13ea8a7e114ceb335a1b130336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a51040d1ec482ed1803e225c0f3d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269599b19d40f4060b4318cf12c0494338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f911ceea4e0425e8636f2f9f4c3228b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c909b62f761ad9fa157917f76573c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae6d59211f04df8fcaed92898d5dcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e7d10faa9201bfe282c6c960d4d6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82869da6ecfeb04749d9c97dbc634ed2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34262f546b24573c9757c4167e1671a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c851c420351e01d251022036ba8e3de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb914117e2cbb8e0c5284565438ad4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a398e9e9c8144c1fa7b1d15238b78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13cb21d277ee6d8f13d729efa516c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bd386cc570669b826e666c0983e5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea7ab02acc03817c563e3d85485cea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdee45310c969a05b2e56acc06801eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf9b6bc5a9bc2bc6b98084b9ecab0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165e0d3ae364fd602c42213d47c1cfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d310e699127f6787b995632d6490fb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba986c6092803f0c97628614ce6ff95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e76eb06075ebc815ef293baf76d71a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eb03b64533eae6367be46765589e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad78a513579095cbfe637cf2dd6c62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502868941f0904662fa9b89cead9cd4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc22b84a7e5cab6d423ec66f8588deb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5888fe8997ecfd8bc1a5023c65a6872361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c0d106863618a9f0cb799d0fa17bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c904d2b2c69148f945d3db0627cde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e845c52145f600abada55ae0d9086df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467cecc3862359dbfca9035fdb2e3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7f3b5103c838c0ff55e3803978cb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2883d0882f625a8d1d4ca6c67d67fdc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e10f6c440b86f269d797794a61aa1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d20fbfbbd44281c7582a968ac144cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1825a8e6f81e2dc539b01bb53dfbe0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cc30e65021d7939a4591e49bba3b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693794fd075e860353b128f1eb40434372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d79e1d16f57af68057a731e24b4b37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536a9e17d4b7fbdbb810f9dda5d3ef5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a4db782fb28f06881cd3fdfb270cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52cb365d8bb3514227774115b1c80d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e611c641087391c61d20ce1a48683377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de863ad8dac436ea6aa1feda0d508632378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97be0d8848b26246ebb0a106174ff8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec3b3915aad1613f33e64dd21ac37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deff04149cbc62b12eb53aebd7bc42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8deb8a0a89c9299976bd74700cd84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d131b69302da1504041a22e2e45726383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325aaa3a59f6dffe67b30dd0dca8bc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1471457e1e451858cac49befa52b277385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d424cd306f652b68db220ad7371062386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a55fa28a0929cab56fdad939341e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b3fe9052ca871f1e8c5f171191ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfc17b41c2c0f0313dbc73d5dc9c4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d77bb6341a1f977bc8cc99473c204e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf5ce9aa76c6898f9b8812ff1f5fb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09daaca7238485171a3248ee6bf248e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cfaee720b6b8b8e281ace570454b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f28d5343a481a31b9c235506cbd2d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911803df826736b9f0f1318400c63511395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3e76d14cdaab3d8f1a5673f1d37bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b6e77e69b98a7d70b1ea26bfb4ed1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa709449f9e791339c835f41cf75dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0c8c2b2ae09eab9a0bad2dc19f376399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff38961db1d3d437b48394ba84d5c71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607123fa8cf3fdb01c308e6bef13da68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dc466e55542bf7a5353b8f827a05e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b45f8cb3215fec12e5a68373fa119403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3e825e5a8b426f262912a1f0944ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475bd2139cbf44915b90b3c420013db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d51092c254802d8015738ec90bab8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1acd530e6401cce07a7add6c22c62e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376758eb0158e7db1081caa13694a86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abd3b593a4da65c93cfd2d5c0ce1a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1e60a8cf89f76316fc89e2eb3bb7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b226fdfdf14132f5f98ae13684eea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b975cf9e8319ebb9e3dfd35baac39a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027c51b108b7636f6aa821b612d8801413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea40d86bac9a5e93efb32817907420c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f18049178053231f1842c472c4a8ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462c5571e77e4c740e48d4cd2af1e4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f964d4a6df5024ac5884054374ac7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960dd2b9294529deed19e49b5d4f812418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06265a61441380591c9a767a4fe218419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75400e001e3bbc34d2635d0ab50338420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1df7367ea9983a3b1ced2a2c59073c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fda808f0ae23e022973ab4b9da2549422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc74eb10ea5afa30d75b63ce8de8fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933b23c35905193c459d1a48d0d7e4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de0bd4e1d8b63d983c8fd0c4dc9f06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c63372cced93365e3e4b0f1b53aee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d946a44112bb67605c2fb0765227dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff7d0649e1b6f4cb3a331507f49ba6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681afe714e4c0ff6e4ad2aae23371fe9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdfe0b8104f4706baa565ccaad2ed1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b24f910ef92b445475c33b533267f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c8397d7ed2ba11fb04a50a8e874af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadb9ffe9dc4a38f1dd644eeb4e1ee7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8476ee316ee58b864bad8196ee6b88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38552fff515b9e0968316e3adf147fb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd821367b750a178dd917cd691cd411436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942084d553be8856ed069a3c0d39b9c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f98756826b4527ef323b46db7c42b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52218c71e3635f510df48a30e53bd11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c048823796c42434bfb075a66925cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242fe72aee552dc7c6affc9b666ab45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dc0216ea15828dece74ca941978b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee113d83d9104d2753a5fab590d77e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa2432092e46b82a63d4ac34ab03d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc511567d632ffe9b1fe8f786078a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c2bda1dd667e96a82989505ff7818446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec835465ca941873510089ebbdfb754b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacbff73d34e84f5c58cbf3e75e1202448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464eb0ed5d8aa940f69a8ccb25d2403449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53566b5223b423fd39814a5abe92699450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4da00d5d0c8cd5efbd820b8e6f059451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12176f995003d57a28a24d518d3e98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc34d326baf939b6113d6c6b311b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb2414b6b625e1bd0496251679628454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357e6c50dfe23b9ed6654d814ff5ea9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ce0a4696a0689b5786aebbb82611456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520091f14e3bce0bdaf39e6659aa5e49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74433c753119e1464b81df6dc2be8116458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99dcf272ae48788ab3ed901b04f755459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9aeb95724a803813c9e5bdafbbff4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201876d9fea9a1ed80b9ce0aa29104a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b2c941631c24f92b1f49886a0c1b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ed21b5b61e935952d83ba602eae21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483271d46ccae04e792dd8c01dafa0aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ebc776c2cd7acc47d4feaad715240465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287e1b1ff55cbae472c6f3d9b2288ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e5d3c4e8da8a35f8576cb2f41abc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecd7fcb88e107578006cc1006faa35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7c1d77363870726213fcf54d82588469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe215917084d27604b323a65b380b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bb2c990f41224453397abddf490da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857a13f55c97364c3c853c196211555472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5dfeeb2f0718e6d68a67b02cea125473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f943e95968daee6d5afd6663cc575ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969b495b85d56e85d41831c361316e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9120441f64801007650ab8af22b21d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ec4139c5df29dc7179aa15fa8cc8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17f7bb9f63f2f4105e8872ca222465478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b080323affb65cfb98e70189b13973c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f66b3da4cddfd1fdc6b1c0f1c5c82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a28aec288a63a4dcd76372b468002d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09fdd679c01b9bc30721118b4d8606482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdc101b595867a1c9cdf9a64c0dbe8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a409d9ddd27c58d1aaffbccb1b61b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3c67d24a06fae5ed7ac59e3de52a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27c68de671751c5a10e21e1420162486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27252682d957e4b3c763fe565906f84a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b0b5c3584a7e417dc6c562d09c3b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc63c1e76ccbc1621f70e7732466a4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f255b6d2a13969106c62543e67a10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279d4bc1e94d3215c86579c2dc54c2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09793c11632b427e7db2bf774c82f154492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cf709ece2d303d86d906aca504ad7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884386fea3a8a2b6702f1c0f66e67a96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6dee50fb27a6422b4ef5c9745334d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba230a2d2976a500fa36393797da0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ddd4fbe25b010cdc910d87cd3024e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059f625ce76afaca7422a8893fb4f20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3754a37ac8448d89f8503cf0b5a51d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed81c34ad3e1973c7386acf9bdbbff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d37a787a14acf37be11d0aea00952501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ccf8f49c0e6f1a495001fa9e252a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c91deebb50cbf92b055ec7fb254f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641e74210f1711037bef005b305405b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9741e9bfe9e7e3844df0af5e9af695d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2bd7dce67358914e0953a4373a962506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426ed514b7a7e4f3eea4e7de296259e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c25eebde3e5a0c1b78ea01811fbbf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd7de34fd3bfe71df42c5ab5235acb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b38fdc18a7b136b020a2e29ef1ea83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418ed0ab2663726b633d938ba34a068511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f058a6a6a38683e3eb6332cb05420512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30b0676e3a7f40ffd948cf5f3a7858513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c65249e7825c0053bc68ffb3d0ab1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd631242627e93f0300b82244abeb6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf71998a7cda094c65823c21c722e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65824bc608d7066b98e1145fd07cdacb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7fc873761b6400e7225fa4524fcd4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df51da0b859d2953d3c5b236de2ce1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404de7f5539764183e514d539be3b1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f093f6bc0929075bb927f568db990521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597df5f74f94cd274503829b19a1fb46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46139b185375de3a297d8798e8c2ca24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4e39f52e33730165ad8a9225af21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4aa28aa9cd4e708230ac50ea86e44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667835bc4c924cce8c0eca21ec05f0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76760cec0f68f91bf94382fa12b82f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307c381ec0f3177e5fd1961d0c770d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3c4001b405829d681ff04ebae5f55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86e889c8de855279fae3aa228d4883530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a66e02781db3c3314d11fccc928d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac09b3f1abb288f96d19fd3e795ccd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ecca258c9d1dfdbbe56b7ecb655c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58459ea95f8c0ca3e8f5ec6067075e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bf41edefdd5ca1247ecb3f64e1956535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d3bae0998363d40ca67cf52030310536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3e0904d3449c0740a246b1bd72814537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d4b29dd421df30654aa44e612d85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fd9076c588fd2e8cbe4849fb26b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4844ab62db66ea94a702725b654582e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce47bbb694f123fcc123ae169ead87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb6d10aa0f6dc8f07ee026fb79340a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed95583f8ac9e163f97ca3a14394226543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffdb49aab7d4a0b47dc3640df6677d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81ea520e78f7a7805690574e11f1a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da83ac194965f38c60fdc6e15e60a2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cadbb03efc2500fa2b1044dfb4d9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43989ef9b79f33198c9aac2b9de09d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d85042d3bf1a77daa5b5bf6bcd1dbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af74b2123039e903d092bccb4e8c1b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1000c4eaf6bfb2f3294fcd6750aa3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a5f4db03b2390e0a3ededecc0ad4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277740e330da8eeefa21f98c59285d1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fe22faf336a1a40e4e2052a6686b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab400306d91de4c0214623e1c06f30a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78728b12a5668154c9d263345136e60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8ceda7d2f3ccbaa99750fd8b3bec8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0005968e2cdb737ce1c6f93f01b0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551fc3b3c28c92d68d108c1990c42c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b004cfb5a2cc3722bb005114dd0b564560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd3296250a459ce2cca42324aea290561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab3bd67219d33193adf16a541ce924562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3d74c8f9718bef92d56db51a2c0da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71d514be07b80b239ee5081a695b97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491e3030e6b89450db2e18a905c247565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd3cb0e5df6c75781dab2793198445566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a800705dd7546c109f20fe10bbeff65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e883d5f0385975d64215ec8b39be7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ea4e28c4c6838d320b8431b1f45b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2145f7026447ec90c307231e03f2d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71ca6fe2c945215b4b535001d6ffaa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15cb0679d9f5d7ebeb580e3fbffb8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b6dab5170145a87ab7c2d11ec052d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f97e2e0a0d678fe4fa7fdb0229d989574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2891184ff2b9488545ebdde273aa3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b206828df97ff8b4150a2674af8ea3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73436e8131f5dcd4b90170c8466249e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61292b8b4089f0efb3f07af0b1a8d02b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3282c37b6ad3a0026c27c775a33af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee31cb497fc5d19339ed57397e815f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2b942e2c9d4cbd1d40aa20b3c489581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a7a21fe76e4b8399da12530b96b37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65706cd0fd78021ca84be27fea11d982583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38c2049138eb03459f635b4425abc8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce1abfbea7af74f7bfe92c9390bc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e8e585dd7ec6b4d5338e6049c63dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea32d7913efc6da5f2ae3a1b734d5e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37de3b0c7fb8fe5648d1ac949612e01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456fe2957822ba4c77e7ac8adaca357589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c458c2055dc302f12f75d9db1007f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e97146e6a62a58435984da3d52b160591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eb90e582900e4e9876277cf597a19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8055426c894777a541bff9663d0a9b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f3bfa2c178527066febb8033bb30e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0397147cdedb9a9d02eac601d81313f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00221f6fe9db68de37590f338bc3b10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5ab4c2fbd8ca4acad3a2c6f1c1da9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e591987cd63fca7251c7b782d4b21b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638718bdcfef76b36a7b86d771f8922f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d66bd3a90bd8980d4b415f4b557f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04cfc281a0b95c79df8c308849f392601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ed073327d3e702375c215b8690ae7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70422a028d24c5790f0f7a8ee5478603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6779b710fa4bb4a26b641cc4f8f6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf268106a857ea16aced1073a46dd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c13bcb75b75cfae6acdc00c057e954606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92750522ec881b0e6ee9cba0cbc717c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2f7775374f66e28efefc9c71cb16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e143d2553b2ad19d12ca88fcbcc3d81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf17ba00932f51ac26c772103d6dc0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe49f61d03829142e5724ef09a57fc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148f9dd1b6e29394796182e44daa96a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b3c706de6cade667459c3f5c81867613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eddc1d0bd9ff7d2977f3a9cebf4a1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de9dceddfe97bdb4c07473b2b660af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0883608d9fb4cf16bb251a7d4905e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73295c688dffc84c0438bf2197628584617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78482eb23eb2cbcc01e60d8a3a90b8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d37611c52c02023c75bbc761567a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f06faedfe795b0ecfbf3b14c44c8f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c82997ba7c028942d29ab3abc69d24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c183bb7eaae8a672548b9f76a001d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd554c1410626c7091a8c590b426be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e7a6fd9fcf93fb0aca5b21ab7b771624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa044e14241844d45269a7bc40dcfc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d9df467823d7ca0d48aaf3d97c3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4288adbf499f150cb7d0c921540e2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68003c0698f3c0495dd27a003837ee84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de5ef168c37a6e1f2ab8f017768fa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8394a373dc60f658e511fbf286ce86b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfcd53f70033457e55c619cbd4056c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9012d4bc1e4523a6847bc1f4656288632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6665381675d910e188e461796b143633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5067d5b7bdadc04e72aa0857fd3d2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41fdb26bcefecc884771e44327ef38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e4edf9a54da9c42ae983619a11a9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9652e70e021afd880ea967b49314a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc879a4d38b5344df7187bdf432823e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb0363e98181c2b234679d830b447e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e38fc621f14437bac0308305512ffa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c934a88951b8f1765a94622217e83a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd16649d8acbb4504c2bde503f2186642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3627ee0adc8e0fcdabf2ce987d584f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552598e3b608db683d36039b23672df4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096a74f6a3484c1d2e4e24ba8fe4c4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540a2e3f27af122ad16d235624b4ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bd6de6de0205295dcf779da9b8951647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba3d25e07fb35ea11da3258109aa3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238a92fb71daec1c243dd194d44f980649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3890b59e1b380127d6976ce92f807650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0e51e1c535c4764df07034303d0fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e41e0e7c4d231605dc8146a0fec1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254fbc3e0e0dce43bbce5c38584ccac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0952779b174bee9f4a2d97b0d91af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4216be615407679156e126e02f20b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31ab643fa5707621b32443c7d1ccca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4276f81d802aa71281c3c7a3a705fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230ab804cd8452d8bcca0d3c97533b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f100d17f129dbddc57bf6c354b622659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182500ba26745b525c6816a7a82c6df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97931d54e654738f1c4058f5928daa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e5763474d2912460c903bd81c7eb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e1670a9c2d01892f3387878f12aed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd170cfae514dee3341cb59b93addf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc13f096e8ba2c809ff63361221a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c735d5ff54984d5854b86d6a5f8cfd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0a4f2a7e81987caa3576924fc9f57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662fc03240cb9d529fc69c1ce767c5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53269caf3662636bc06e5806360af235669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309e90f8c69b04781a9ae867dcce101670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee798ba3f0e7a3670f25c7314f398ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9e81a50c54255a7d3929493e3727a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4c59cd082c818b4cadf4fca94b4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda9ebe723bc48fff7b03b1ff9bcae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c8b661f5ebcf0f9232c0f630e3703675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac449cbceffbe89fb13c23730cf2e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79552c11ceb0401081b0c75af462094d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171d838d18398e8a63ec2d2f9788c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfa076cf50c275efc8bb9f272a647d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeafb60fcc69539129cad08851aad0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd89d3cf9a4f04231d91025c86b0865681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea690f24d653f9b69d3c844a11bc52e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f7e09ccdd639e3283ea774cdd0f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb6613174eef182b37bc90d104aa1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e03f91ab0e92ac75a8f7e367ccaae5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ea6db3b265f968f00cd08065febe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdda66d62c1f8b8cee812b9545ee38d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770e281cb30923154555c45ae73da03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0bdbeb272cf7062692d4b2b1af8a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9faa552d4392c9902a2bed0367dc7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bf74c51237b47585d576998c0b539691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d88a9a9fedfd4d08ca26cc094ae67e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75de420062584953c18d24d08da562693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73d18c713ca99e21dfd2bedfbc7812694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3abcfa6e853c6949a1bea84f07756695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd69a69104903c2257bb18d2bfd69a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbc9855632c2f77d4fca95070fdacb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cb6ec12118d91daa2a11fc17818f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82eee5134921e1853a50304cbf7388699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5522b29439eb2c016634e07096a56d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473484d1da279860a173ba61cf85d806701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b72f910bd17877dce3c54fa1fd68fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198729352bc1ed06e9f193cc201a26e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcde4b2d4ebdbce703e7bd8548918c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b886564096bd5b5ad16e89400a76cd6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c402f0a34e3eb42d86beb1ccf5bfdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeb46105364a8bb08db19d9052856f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3cca61666307b2256bd081a34c2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fd7e20c44c116c5c26067d0a26a70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fbae0d1ef02c092b3bd4513ca5a0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151c067bc42b85b0a8cc0be01666fc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927ef21c2a79003613617a8ee0215c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc24a2d670d6c245b1deb006466cbb6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c8c3528f2fc810dbcf297ce88cff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd464f874b773ec267102576a5a4598715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d5a22693ba2c11bce5141ace1b604716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c994083a1dd3b199abc4358b12df3ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd03734e7a2f2581079f740d051c75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5ae56ac9b43c985e2e46cc563a6a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1625a63723b8e6ab1cf85281abda41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb9dfc2502b4b1d2f088249b75497a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd8ba835af529140e3ec5c9f327e3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f0afe5d7e0c4ad9f4d6a421403f7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0ac18b69498392bc4804c0ebf7431724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6f044e5b3211c5405c884085cf068725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c86a182e7b5080f3b99d3e76833e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85afdfca6c0996f048f1b570c80df15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0562bc6358a3acf4600d50eef22170728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352284e10f2757ef92809daf3bee67b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf19e68b71749b58e4885090258c502730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e603fb05a99416418973e6bfbee8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2198d228a5b2f75c2882adda28ca9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e33c7e4cf03640ba1edd2606d487c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221de83205356263a20460fb91fd059734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdaabbd4ee99e9e0c4a349ffe4f6dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526fba737496ff9f42bb18aa98d62e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d225c9dc59e5d12c40b6ce21b5968b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0f8c28f7e47d2be4dfc1a60bdf468738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75936f0b5b1646f7c33762dc7603d84e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f887e7b02e355a5b8027cb6b8cca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149446cd1fcf8f2a00608e6de2a4f86a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c63392c1baeebc2cb442a099fd366742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b33e1e4250f6e135b15bf18f5ca4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee92b4cba6887d00c54da99100abd44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d42f5d4b9d2fa01d9b146d060ed412745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20a5885b8c9736ed8209c5c3466005746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aeec11f35c3fed08b67633d48624a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768e17e90b3ff435ca8b5b40141f52f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b23fc5e3fec65e8a871785e5d845c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2870b84265a22284bc029a56aba0bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c69a6015247dbb7d33227b469e724f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da50ce5d4d4100c7a76072f987faa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339baae6cf36f60be49bf6afab2a4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda0fcb7b1939aac538a34151f52e8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca24019bec7cbae053979bbf1b0202755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f441ee3f6cfe07f64709d8fd37b818a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dafa489eba51ac27d93c0a3d107f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd95d0e331e0d15499e566e1f7a0a5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1af0c77d239715786ca5e0baa433c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032e235c3522d6810410623d48f5386760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4636745b885eaf91fa01378b900e14761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6de4f83fa3880993560f2ed70f227b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ef8a1f1a411c7e1278d7a08a51017763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c78ae1e0d5a4986f97658a7b02bdc5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbf24af081af21d3d349fceed654da765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d7af4b51896fb4b27c2799beeae59766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b60ffc9ead7797a41ab80d885b524d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>