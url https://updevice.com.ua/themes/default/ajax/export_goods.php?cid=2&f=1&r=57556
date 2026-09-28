--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a793a311ebadf03f27537985760d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a36fa8c514da602bef2d3a1fd533d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4adbfe2bf429dcb4f29a606ff637bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af894fb973827416dba4d8464dbf42934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bec88526711aa8ca6af5e11bb231b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c51e1f8018850783cb27a92d7e8066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5789e06dd8625a6d411a918367c667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdf54b282abb382d486d88d9b973568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0919bd81061aa0fe9eebb1f2cb3439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4208e0bbe14b40a98bfdb4ac8ba7ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0ea7334754003c29ddd2235ce725911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df3c21c490f32a83c898e1a29ead0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026c969baa92891c36b8372f92b979b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d1c8b51e575bd4c71d07a9958af6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e72cda46b5c4122c50e0056e603b6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d0d78057ce9d3d7ede292a30721bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b4a26da8a3c233b5c94228bc348b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4410696e66cd54c8c41314036bd9e2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821005e5c4d8805687d95edc82c981119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff829ca85c10a56f0fbd7d24bc7a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0a8f23f8128eb571661c1a70790cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0af39d05c8de9daec5251b2320323f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8b40654f4ed8011aa3949d868914423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bcae7a32dece3d673f91c9d636a9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef34951d0a2b00a1ff6c25f7d95bfc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0548a6c7530f578a7e3b1df8855af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd1b316e0bb14b56b15e53bb4f641527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218b3154e9607a0dd6599d6cdc1f41e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c5f5ed16669ed136f1bed72eca6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ab95f5cf28ded163bef2f8aa8948030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c55c56783a413cd4ab60f949c0a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0357351e0315fd5d71b26d7a8d1eff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa56f23c9daae23af58a8c0d7fee0ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315c4bf4694c25f9e55e99a7042895734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c55428609ca57163088dcc003b03d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab46822866745aa5adb9f34d819a0ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698ef695a07051fc9eb3524966e053b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ff49f47ca8b289815a044b9eb60a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf246ce9e09f5dadef0f61ea5d18fcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb2e14ec35bcdbfa3085e88df0b5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e952159c4649dd2ce7ff2f426430d7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe863435cfcfe3443cc7eb3f464068e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7cd3428d0a1f2de3c8a39181d6cd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59e4b5354d841a208d53a3a2a9c80744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40adef37b8b680fccd1a52980ec87145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719066aba2cd5f71122bea6936aa05e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ef67554a548c877533bcd339a45347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b55963116c02f05f573672a2cd41a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea75f4a96e3207cb9fedb369a4f29349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ee38cd3beefba52ea040a2d279f6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72bc0ac41fde82610e54d7cd4b00a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d994336c435e205bde57551584205c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4786556a79fa6d0af3458727f29a10a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e304b364192975de271ee258a05e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f531bb39565a222d7df0c4cf84eeae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2933be50a3ba8ad53e888a2ebb27c8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3140066edb997a49853a4a239a16e2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb13a82bbf0f17b8d9f966beb33a1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed041aa067d8a22e5b6651473590b4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f92289cf5a5fb64c16769dc4e668cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b331e5fe3f59b9a192b7a88259958c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b84237553b8705a5799e6bbb0bd60a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374263f7811d44132cbf8fa632e60fb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fd899488f3a1701a5d04e78e97f9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c32e2d1b763e72503e19e50f29511165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af630e1cdfe78f51727da7e6541fe51d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a27c143eaf09b77f62859d58ba69467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91172e8d4fda8f3efa7fddb9d0dd63d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994681484c9b41276293fc259e73bb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6809e2702583a5e28f00bcb2a73712170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172efcf35bf205805bfc1d1740cdd0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382ec8ef6455ac255462e5b13bf689472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a48c982ab46e5f8934aeee8e8b529073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8106b04ee9ce0655d4471d7abd434874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed050a21ad17026a4ee017a3f41470c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ada6870def85c83f89b61370730b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc28b231f5ac926fa6a5863a28bde777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475bacac33e77566a9c87eabcb121078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535044979ed4878a698cfd868c4b96979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d6a925ce05c073f64b42060d3722180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c10d8e69cb2367b6ef8268f3a6210681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77263c6906cc2f09f514a6d8e6424282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701ccf0c5a6f95575a61fd7059f7a3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e4b4e1a77c0134bc7aead7019f48984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84299d8321aa46ad284a66dc2ead9d4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba514f3e9ac7a6ea059f01255e1d814786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e146b5616c7e929932f242f0d331887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586980e30cb8d102e442f81c360b84388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33367b85e50b621c91dd0cc8f342f17c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b170194f99023fc68b371373fa1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093414824351d7dfcf20c219af780a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5603af80bc7faf302fd8c2f55a62492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938266a71d921289863949953a7cc6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e672275dd99169331d16885bb98d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af05c3f1f4e960df76d1cf237da3a9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef2f57796b05179af6de26eeba8e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b047d59da2f8eacaa46ebd33d9e1ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd0017f6c7bc123e892cb10285fb2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcd64b9f3e928514d72ed1b90c7dad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db520fd6aee51a5f2698488c9e2983f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d487402108196cc656adfdd7db1300101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c23b80d53a4039c1a5425e1b8cb888102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9666f11257121c35517b4abdda2a0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f1bf7f308a7df4b28919a2004ead3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc98267bff305432c6cfe625b93948105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0221c9e194c592a956dcaa580b8b44b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fec8ddc783b79f79a92dcc03bbb89a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d322887a1dc8aca666d3261278cecd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d90dd005d677b95a4ffdb920bb02f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446efd658a9ad48dc3eebda1788920110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1cbbad864e8f4a2618aba5f068df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d21b0c0f5e1aed5950d9b2876fbeb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855137e552bf6707d97820c53fcea644113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45753cc17102629ba0d8bff0a25b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a5e07e1c30c872dec2bcf4c4278e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5eeb87d552aa89a59e8d7f7fa08db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939363de6f02bf5830796c4145472bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207e2cfa8bbe13ba564d984013c167b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9edc564087b46d2dc03eff0d40968119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cefc1df489dbfd7e0b899023f60e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118d2a907a45c5ff016c4f392e38440121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4c2da161f012b010dc80d45a1e285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072138eb2520eb62962651ed95ccc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409778feb070d4a3030dc5488a44f927124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2dc1ec5e537ab0887985c553b825125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7171da3789e4ba0cf669257960fface126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f428807b68ba5511609ff14664b586127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5a562a9383af57b00b015d273e9de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8093d45bcfe391c1e9ed7a2ebc1c24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5f68458ca9e7fe679a4a9d7966ffe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b7ea66c78602310ed96099d97c4ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a127abebad2c13a7ccdb23d176602132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec98da1a94b6abe3fa26e83e3a24fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e961b769c3d929b91d67d53862807134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947e0ad62c1e3267c53f5bb029527da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48898cd7da9be58f67e84bdba62a9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0f2cc1169938668efd7af641df9fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09806e8415a244b462347ab65c6ce9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0fea20700307d9fd13431f1e91d41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac770a930c9f18f92f51cb97948a31c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d225a6501d9a63f29773ea733d20c78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfd2579b1a8ff2e24ee0e5a6931865142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f651f9e8dc7a4a959fd0f1010b7db5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f82ce07ccb751bb77704587be317c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696021be3d0013f150b0d24766c92d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405a8a28929a70deee4413754f466ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629a5331617e1bc8cb164ecf1cf5719147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c01a861088717f5d8073a8280688ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d22d897add591d959152c1adb6774b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b34742fdbd1c1cb1a81e4c41ae772150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc25ba025de5cc3bb4fc238201aa5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69c4da9e55cce2e99c14fa3b07275152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948297a2695bdb181bea35139802b5b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c013361d0762d6decbe1fd80ff8eff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744ecfc45ae4c2642829098346c8e82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716457d26ddfe7881a567e4ff0e1f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942933b0b2653c174a2d6348d4e945e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a16b950f0eff0d0ee711864f6435bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076c9e68bb7ece9465bd97de421137159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919bdd62c7db1c1ff884f0414acc527160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa058e7ebf039cbfd5c57fff6fcdd88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a886f87821173d1e8bc2e40a732188162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48c9a3e0fd8af3b361abba85f9fd8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c9f3d644fb6bb7f2d73ec8dd1a6da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200af2f04bf511ae9db7d2982558345165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23820781230fd0c9ddf4891429ead555166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e50a5731cc0dd800e4bfc99378819167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49d595ddadc35ee6370d554ab629a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61802ed76d2dc93e911bb77313b7d5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232835e01ac38dcf06e548d7eb00c2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a24981fa2bc9a311ac9f0d6e3a506171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccf83dd2eb2ac3a0b3392e98ab170c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd5f13be9d6f5b0156c85b4fe0289173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a4a11ab529e6ffc218c2558156dc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca671aa926b827452055d6b79d4fa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6868186974eef0ebd506effeb7d80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979494cdfdb57036a0e21a94570212a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29976198f9cda16acf4d2fb2d40a2040178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebfe5de574350b600af1c0084b70a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca38bb14bafd97f18d378b70bb3d33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c38dc6ba8987bf5f29f5055fc3f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70e4537254365d2fd683b566c25319182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c7db3e6cdd59dda84cf055275b6b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f71db32e569dfbdf119f969504d85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff079232a9a44263ce88b68ddf38c7b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a32096a6f34fbcb3c3e5a503756793186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295291c46f7a6a9960cd77119cf69a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe57bccd31a16d2b2892b5a9b143772188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a3670b6928f7c597e0e32d65fcf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3904e89e7f7dac8c69ae311d932e9ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3036e53db4a9899297df4d34253478191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1434ab07db5029114ccc51c0c8c2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce55d728b7eac5edee19e97490078193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcecb0036f55dcc89ea6ca6dc200361194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8249e5333ee974267e1fde4f1f96f77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aac0369537461534642d867406f56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172396c2e9104cbee8ab43a448afc83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883dc02712c6cf8047d3dedbddf9717198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb1970749580f6276dc89d14acd770199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21364bff810c7f2a9669502db8c272200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37147684e4103b7b3c840c6052ddcd94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff1f45c7b29818a1419dc05d821c79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52f042217380cfe9913e6c6b64d221203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e4a63038fdf3e18101ac412bdce0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb49ddf07f6ad338c1a6f5778f0a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c33ddcf1a9b2dbe075732d8b91ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42d2bbe2dc0a691f61f9faca791a93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db42b31ba758ceafb7f71ce37eb337b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e25481cf93682c2026107f8861c43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093a7e46e3a4bc6625947dee7a5e7a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba18c6cf4bcfdcc530a529fd9ee6f13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7331c41b01a44a0d1a8aad47b00854212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219dfdb3d7cd34f434e6145f1d373fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba8ccbc3c0ca4a7ea53fa07afa795a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a56062c3201b7b465941b79358dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ce1640d63cbb4a381bd619105d6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6a2709e7dc65386b794e24fce7c4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6446e6d0dd66a046f8a1a30d4dad8a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b91b7f112411a77fdf327e85aab98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b3a85e52cf2fec57436ced9faa746220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c86ae6e581ed6f3a9bc0b1f161732221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd23c58ca4636145f8500283a61f82b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb4dae479cec3cbc50ca385dbde44b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4b9f3acb8a05fddeb8f5ca759cabb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649589343158a5b098468fa4e4179e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7bb2768c48de50ee7acf9c9fe38f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3970731b7acb40304404699f25d1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50927ff282cba0f932a2b892e794ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a517db61796c5c7810749c976bf25c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1135624cb0c823b2157ce199ade9c70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aec976a5e3ddc3afd3815b11a8d9c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86815ceef04a43a88ad879dea28cf8b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df454c5696cf308960c5257ca0dc88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408787770223b118d224ab59eeebf2a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80717c9389886ee0c283c0a652f6b606235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef20a90fe3190f811036b9e02e985b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aa55535bb3240da4f9fadf410fb3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb352fbba98e499d4d78665c50c661e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e484e18d7574481c959a20dfd524e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96878fbcfcb49aa636f6b61c520aabe7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278b7cdbd33eb4fa2f3aac01ac040e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cca21826ae4231787e5d79067745d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee73375d25996dc6cb4081ed0d01f96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91d5f4b3d737dc9c6a3e8192c43987244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eccd763d211a8073f9bcca073808e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a17219d00b1b9992c28fb632b6235246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41251a40e8fd2d8efa7eacfdb0aa7d95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a01d5ba37bec37ae92788e295775b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e0e8fcdc2c7a9e9e9497e5777c1fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5f0ef060049d38b130008e5f9b4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c99cb455b87e70a22f364a9cd3b046251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b4ac1849c7fcc5358b84e828e028a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8768f468be15e6b18f1d5d53b8989e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592a2b9e5cdbe14ced21f9fae6a2ce7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eb1ab757ed7bf130ef34154722641255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b52bd2c5391d12e5add2d3fffadcdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad57fd89dadabf3a56c3368c23505e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45272ef3d8dfe457a1d42c5b981b862258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79604ec507df60af0a87ecaa7fd8e9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1513a2f15fbac3e06c0d3ac8cb07a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76077247546d4e6e9ac2e163f6ebf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957243eca54b991448ca886883371506262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1666494788963ea8b7fe6d281994f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aebe9afabc14fe3ffc88e67063e174264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ef41eca86981d080c7786c3d16859265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b31a7a903713e027d3a340c6559d75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3f2a11f7d28019d3c1ba764121582267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23627fc3033c608f70ffda953e7d44b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a831eb6212bdd92df144296090466f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7545335ad69e5f894e2afc24a092954270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804757a6e5e5c70a9f92b97e25f5535271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08308202a6157274c783a04f71f61f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cefd3238a820855ab954f1a9c22262273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a655f92478b2078a7e8eb06e7d3e452274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60e28afe923aecc742615a0d51faa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bec0b84b13f270f15b77283cfa600276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72726ceede211ac7762c2295206d9b9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc647b852869f36ebbd461c9cbc8ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0df56a9ec9b6d69dc24088b2d134e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf3de635b0ed03368432846cc67960280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa76a27fc0a20c6c1b50dd192139fc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a28e9fb494d7d2b1cb6ef92eac95a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b1a67776c2fdfdbb9b2c2cf496f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce88becb1b83605e6c641b48f2c53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10ee60b85a572a8266a4068c0fe15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da093c7d67d7dbc477d8ea25125fd4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea67ca558785e1537a3a72416fec78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc80eebd393d41457feb2db590dfdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6942ad4c6ae95d01d5f07a8d78985289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12061a98ac108571bca8c75b1251e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48950fe334086ee4dd10a5e405aaf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fa5fef146333fcfcbb740b827ede2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b1d7bd4cade91c7f79bbbcf206845293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f5e9e2ca8b2125ce29953489f7e99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e50fa641967ba6e0780bdd79fbca17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157c8f9814aa89826edfe1f93af75ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24948dcdafc6516251d56b54ce80e96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395786181964f43cf036c6084b82fcfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075c214096cee5e13f858d9d076014299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e0c047d407b6e6c58f79d1b21e5c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77767d67b2c7f6c541de870ed10c6568301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac827600ff6d80ea19b276d2e5bcc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d7eabd0bd0172de9b4c812f7c5b7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce086aa19c383e3143970e44b3eaacc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285dce1329c057b455d1504266bda59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392292afa68cd1cfe242aae378fdcc8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c51ed2d0fa2c0c8759779f9e20e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604309333c2b8be87e62cb175e47d60c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ece6471a8ed539f8c65a1db8a445cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8cbc3ee61269a9b94bbbf646edaec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80d13efb84dea81a3449eed70e18b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b6096651ef984a618b39ec513266d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a9e3b92062054df63fdbe6227a121313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099c199bbe1264118601280eed37843314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496979b5ab4ed2319ec07c083061870315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e526f79283aab015ac111c4446d22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37e88a6b9db8b2511abe00f7d31d30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071b3044982d6167e06e5a727274f83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228a3a333b9751d35989e54bb9173ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b435993a1d5a185506d9853b8dd75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d29580bcbb465cb9e9da4cd2969fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfff30d7ff20763a34081bd7173dfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1540ab7415ab10347f9eeccd56d3e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e88ea0558cf1b9c5e21a4f439bebdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fe0527d8da5e1730192060613e6d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544159096734a1bba91509ccdb7ea9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ff9dcb73968491d32f1fb716a4ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad67d9022088d03f5df0987898472328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6da42a989e062b8368181e339755329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037fbab85c80e0279b1cc7fb60b8eae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739103c0b7f8fa1a07995ae84ebb003331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a826652cf7b84148a70a301eaf78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a12d1683c0eee6a7b20a77c6bee36a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74eaf8c923791638d67052ddf0c2cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e6f13be5eba04f6bf443048ea1d93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de37f63b8bf6285a8c2f6601187897336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da60f5b5e6443a1c485c22fd767c9ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c4ad583333390e284c5c67acd0476338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb45aa327925f4403b25af821f251d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6176f3e648fa9db48203df991b6e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfae40efdc9b712fe99161d4d3710f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6423bceff29c46e862c0bd9eb184c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cadb1dc04b3d1bdecbcddc0e195c19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cf9e819d5f5619ff2fbad5febeb2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d815af7baa8d0ccff4e75447da59ede345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d22555290eba970cafb688c22a5135346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f9c5b58b7403efdd807efa02496c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e1a9157c14d8a5afbf49e1fdde7de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624f1a7813fcbdf8a1b9eba81aa5e2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2c0a2a50f2509ec59677566137168350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac17ed4980a3f2a4359ba1db3b3965351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874ee904ab346a588eb134d4fc94d4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd49b990e867e8832d6754123f51a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52d7dbf1ae32dcf32dade8745c0651354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be29e423cb36b631d6ecef7625c84b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548981041db6948a03ec5a4d5d86570b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c2fee74aa2208a71d1395328580d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef67463f5645d2333eaaae2c1e6f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140e6cf388dc3af6765946a22f44548359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1db9ce8f2e00a8ad92b8bc5d6bbb0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b961c07da5457b0e9c727ad48fcf1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ab4ec47e09a316bac6136567a3eb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb85286e495790e3be2a3829ce271f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8253640ee79d2098a041b52212a34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7288f551ab619f94b2f1bd083de6220365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a8592246a5b1679d5182a4b6528fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d4d0a0c624c7216f0a6f7218ad1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993715958c494a92edafa10ca94df82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c133b49a1eec88e276a55e6e86baf2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78fe07572e258c3eb62f80c5b3b581370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14be3655a1efd9a148e2fe5cc57ab8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375516e6ce944219bfa4af05badd61d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583cfd7a1892acc7605c5ed1df04dcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1b9ba2ea3846411ddc59ec2808dff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cff1fd48a201af725d3523ad96b46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ae0685c84c412176db70d11499dc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0fb6c359a45a4c7c799cba845a373377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8d6120897387a30897298cafef7ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff8b89ffc65966f74c3a5edbcae93b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304655e7b8170dfd7fb86472f99c0a00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f5d9bee1fed59a160058ffabeb8ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d8cc313e6369dcacc8c434ed1ea25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685be4d35bc6da3d9d477b297f1a3d6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63759ee1ac075db553622ecec862a4c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0d49cf1929e806ca0aeb87f755ea4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56fb28bf4c4b5bf3a76a8b23494de4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf219ef84e0bdd711b640e2b83a428387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603119f13ec144fa7d84c1161e2759f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479c1df0ecfcd46f6483963efa60954389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01472d766ca670872600ec6acf0c2ad4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c174f5760a34036dfc61b4adb93d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8515375d768c2cef532e6d4a6e9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dff6bc14fb0ad30daf8f268b985e38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e5cdd07514a96c8aba09d6ab54d62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb117402c06ef2c2b4f0e321f2ee94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ad95b98a712049674d06d816866b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdc452b77ddc282a1bb91813de7bd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a470b5ab67a3820bada29b2233a12c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7359b82ad06b2fa39f3f2781292aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf5bd4876e1eaa0cbc46fd534723a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517b8b56343a5b1e0615effb311cff5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e874b3f8424cf18e61a10bf59b0d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36213278c1d97f5a8c30c0ce359da6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846132e6feea5f1aee739313b2e29465404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000256a8b0cf3d993a40a52123cba77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0031bc6dfc7de7fdf58bb379b99c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9aa12a5c0db18fea5513eccc291b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674ec7cfc72f270f7297a8bca211783408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf956413c4d13a9f1229593de798c3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799847609c1f5c20896f59220d6b8412410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968781b5366bd93efb97be16365d5121411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d80a18ee3500622c174c09b1ddb5a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe789beebcbabe5b01c93cced7c78650413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43787ccdf2e4275b34695ff631d9814b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe520a21b36744ad60acf6d40e0b49c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f11fe586b66eb7b5da1c270eacb3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b030c5efa99aa064cfb97aaaac19be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c8e8e26993c9c9bf1ab7711d62b58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f7349d29670914e9fc9d1077d2452419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a62eecfb2e5cab3192d439c28d89b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046431880db6838bd8d7a5cb545e3fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2223dc586afd36d4d7cbe7e330358422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79cd0a37748a30c0375b17e4262a73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b835986fbd1cca815915264b40850a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fce4b454b2da72f19469b89d454c69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5f5f7acacf03c0cc65e6be0b8bd39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e1ebfd135dea7b17d8da64de3ef41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547532aa6f219f97d40532a0c31ab214428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cb67d161aacbf6162063f5094bf49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae6082b51dd5cedd1cbba0f71876f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a357f5b1002c7087faf0e1795b8f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2119e2fb190bf331d7fdc21ec43ac8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aa334d4caf49dd45ebc7698ca281e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a94a329f4a2194edc6d618cd88de9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6daf509e2df0be023465322c3160e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c5244bc813c50891f65a2c56606b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab72114fa62d2dc516675f1eba47439437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc872d50dc6336b7069f78ec8941bd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d05aa20c05d9de0ee256b556108fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d6495c1f52be65361862ec508a517440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131614b1dcd8f02536f74564efedbc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68582f5121e901c5d940bcb5dd1558442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f981a7350287dc4a6a8ad50378fe4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322de57a16ee164d9d0f0eef77c04f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a282f79da4fd1631dbd7e9c0740fa8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c6242fe8693f666d3f4585f331c10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ac0761fd579f78fa1b7549eb1d654447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a49add1f22a8c4d29204c80e54ec7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173667e4418a647f487d6391c3c0299449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f1839b615e9d14144699e9da60318450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b02cfacf7c576a183202f7cc74c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddce9c902800b9f75ae5790ee185d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cce002b81f0aa63a5590417ec4333453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717325c21908be0ac58c83e1a495ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd5796c82ff97b7321dd2f81465179455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52895a0b4699cacd2107242073127171456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111216b486206b9fa1f29acfba421c29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a7307ed03ed10aa0e97d91bb94867458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99513951fd78e490ae99237be07847459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e7067b6bf538dce2bbba0f6640e50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b487559d5214ca44821d27fd415da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0c711c5478572642b3b7a9102b91f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed60020c9db963e2009cb2909eb80c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d091a9ef0a9d87b030a738e1293be0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cf3de7ddbd29d2e3f5ff71b863280465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4973c2ca361fbdab6cee0dac598b863466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6d475bcfcb66dd0ba58e6d27556d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b96caf7ef64c371d7e93d122e20680468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c667d26afc1c8365f800eac075857469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f413f52f96e0f5cd53ea951be67d167470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed883ea7289d981f89aa16f886dc56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f29bcee80cd879ae0978c46409b50a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31191d1aa40e90b5139ab4a9cd0c3c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05259835c89d1291f9b6e209fcc6a378474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea8107e8a2510cb52dff1db0c5e87e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb955fbc811b5841f275ce5b1190995476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7f87ddb436962a9e855c643c07ddb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed448ab9c7e0bae5afe33de92fbf8ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a998f86e9e63cad9770acfdc402d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac68d342839a37fedcdf4b043831ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d96afae069a58f37bcc359f6b9ede5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd41580e8afe12bceaf70322c5bae7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc08a514fe825008e072a15b5714b71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c502f5aa92ac9edfaed1a74daa3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d441464b58181e5ca519af0b9c87b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a349e78423b54b371cd29f748af0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b15e1bbc44da72b851ebaa1434a63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5701e1c51088ae249044380381bc800488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6a21f1fbd76733d1a6aeeb0a1a3ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbce45ec8a24a61fe8a83978f157e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9f0ea9f77a74688c107d5bf9dc6fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8993d786d899627aeda3583c81ba56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73276fdcf3768657f178046be483acb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ad488091883972c4c8252e4a2eb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086025d9f587efda3c37214ff538613495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a6be744f40b60b5ebda9098f15b9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a3a6a335e6b4bdb3b8972e21d7848497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c7bd5edfb4b1d71d5d94ecf52e219498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1b2463c40cc70b4b475d824ca51d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1a0914ad2beaff03e5c92b454868d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d1c4f464942bfbac1894bf44f6ea0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652fe4045c4c2d22a8599e9f48650c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a64f45cb9b22c0626ec81645a17514503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35030e9e1396c31b2bbdcbf163c51082504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb94bbc31e414adc85daaaecb5231c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eba368bf51445ae4d7030eba87a56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18245710f8f3b5a23f66339f7fc7a2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0cfd6260a7db3f94d018868b824e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738f4220ee44ec9c4b39c7a5396209509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d0da7f5bb03fcffb2608879b5388d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfd4a4774d6caafcb51bf69eb39c7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04251c815e7c2eab0ee2c62ca23b8d39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e0e90dca8600e6b7c5915bb820fe1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d0dd6c84da403cf19ae53f79fa5b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8152c90d6599c66f3bcae13e12a6f2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465c81e5f463912e566bbef110f695f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f2bcd24c922b8a31e8ed0fbd801b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51773455256b7b3922668355e5b952a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c441411846e7b401e15e7c37931a5b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c834bd389583e14f00dc34e03a0a233520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61733f0041a8a441b153257de68f1ad1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9ff9f8115c4f1071ebf25015040e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec40207eac2d727cf19d0aaea2ee87e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f77cc77d13365112e293684544a5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eedd04dd5e2733bc32b11a17952199525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd93e9a4acade23b6a95a35f40923ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d10a1796b60d6b3fa79f0e8299272b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcf9c160f6aec3912b17018ddcbb87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdecaeecfe3f7e146c337ae5d6fc37d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09344186fc3469672eeeb080f008a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb2b17bda5e43818886622fc7d9309531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfee351ada69f86eac17df718c570bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d99303d79f6959ec9b1c36f95f189c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d17553be01ca011d2be63d81c1f0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3a8186e096c02f561b2d63b73fc42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a409b348ecdb7604b9ab312c1d93f5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fcd3e8d9a4ed12effe3ef5a145150537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d486e553c4a91cf21b4363621c8c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d047b5ec8ce764cd3c943082f1067539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22efccaf887d320fc86b065bc7c839540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9d11a4c5a921e64ceb155e6f9e663541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb45ca0ac3b5e435bd3e09d81b9d72d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4d3ad262540f6df9e1b772f1565de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e80464b7590d103dc50396f1130cf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabb1ac92200bbca594d4c0b1bd4174545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd2816fca2f9ef3d0833531021d0f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebdb8045b5b134d7bb912ae0a4cbb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb88687f48107c4295de071119390d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a149512bb1c4db6e09a40cbc87999549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d39b45181c62be8fc91726bf3fad54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede831c9c76f0c977a5eccdb72009df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6d9385d11fd0d6a4c25780e5e4892552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71193d007e001755154748d1dad22ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86782fd95537ea5929a5386ecc7c25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00569cea2e3279119596e8585a8fda6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aec63360ccb109cfc0dc9a04af5a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea6f62c342e9fb31ba627f15ccb662557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc2840fdfb2b52cfa296c1dcae628c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd8e7a9fbcde406dc3feb739ecd92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcddf8278e69174a5460969d44fde3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57c6927c4798747032497b2bcf76c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb917342fffd8db3635b48584c2934562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6696a54c8539d4fe0ab91833d35146d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe8c5701ad88f3451ae6de16543c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589828f448881932f7c8a75f20d9d181565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737974f4deaa504c5de83393448ad13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce1d6cde3f9064e0fd1dbbb419daf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b6d8206646c7d9a7b48411071924568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f411036f7ea735a43e432b3a9d759c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de943877eee6f0e21046a17caa05614570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7be400d1923c033ae341504783b24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7e62883c4eda19672bd07de2ed3c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666ac3b0f5a70c05c4562003cd22894573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cc4eeb75b9bcdf9d7730a67e1fc2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7f43c088eb5b949ffcdf1b72c646f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d33dcdbb6857a11d4ff17b5dd81078576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fc5e6cd67d551317673b2e68d111577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d2ccf91ce82afc1e1550625cd346a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647539f5bf0aff0d6963d7052b8eae19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eb7ff9ef6b0a9cc82cb146b1480ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d309d779a68e4d59511f4237c9fda8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedcffbbe1abe306d268ce5f04ff67f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a860b812f406e3a8eb10e6e9b40e75f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2e9277c67a893140e0033568266e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fc9fae49c8ee69643e9537414a1ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5dd818272558c32d80f28943301fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc329b531569551ac7534852d488ce5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73fa78a51c51355d1bcf61a2f0d44d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ff40e498755aa0dda3235e91a29ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979ec9bfe229188582d8c3798acd123590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad03954aa0c93c638957afb1222248c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cdc5602ad6d98163270b67f20a7b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858341c561114e9318d3acdb6dadb35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667773a579e25bd907f0d9f9537dae4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cb2f194132db794d937bbe6b23c7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547cd6f6fb5d78bcc4411eba150b1c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a6a872376d2d6353f27b5afba4e3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995998f628a3d001cda180180179ff1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4497c820a06f3c7ea3b741d6ceb6b93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789e7ab2eefb22d3ffd2d0f7d004f53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0cdcf7842a8456013e0cbbcbb7187601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b2fdb8ae01891f49c4a2e5790cffc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6a61e221f08105851f26a9d3f7e47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47216e678d05acf8921c3442af9c98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f46c8f1db3eb3858367f9dec43c49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a892cc1be3d7d8cb387d51d20f1a42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1284fe3ed9138eb23612dacdcc568607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352755e59613137d13ade359553c5da1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c0838bcc71eb6a229ef2da3a14ed2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db54c77c4433581b78cab80374ec36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228cd547b6bace3122b9169fc945367611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1a1f1f1e1dbeeb9fad131fa74d0a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce923fde408000b95728c39547767257613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8e315ffe540f2200032b33b22ad52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f17490c84216152b3d5be77b63f91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf37ee70a4c5b78d15d50febce9ab11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bce7920be340b4ebeb15967e32992a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea3b60b217a8cab168ca2b5bdaa959618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b9eb1e48da8fce1180d7a4b7c2ea2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0280bc1ac562c4ff1ca60e66dc4f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83c6106190803930cb0ffe50b22d51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3950e917359f12c262f3be2d7aab7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f0d9f4b12870d5bd1edfdb15cff5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392112794779b13c8046ec89d068aef3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497eb3475b20ed5761501b82fd07eb3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50189838d76b98404a0dcc40fdd300626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b8f3ce13fcf05a9c098add99fbcab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad39269f5cf7257b466dd7b799fa6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908f6614be8f0e95381719d9b078299629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463ccf339d2c641b8e3c75ec980c5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385130ef1efa05f785e14165fdfd6d06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e09d53f2604d364e2bc6febf2aa77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc72e05034248961958e7346580b17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef99c1988a7c18857ac644185b15c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f677011a6b84a58f029453ecb21af9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989af3f6c30a995de641ad9b53181d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384c91ca5b4e879cc0289f59083db27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9205bdddd32579ffa8fe8218355292638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfcd659e3b3594c8d981c96857fdb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f647baeefa72870ecdc0ba7f33fed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa53687a0e6b27617bab870e42326ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428c4480202b32a1e3d4af1a5a4d991642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c229af952b91d02e304399e06d39d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531a694c285b2123caa4f93ddf58c7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48b83958168de14d37fb0494d50e6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e34350dbfec566ad84952a271feb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bc4f1dca1d2cbfb795639c522efd2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde579aad0c2a8f00b611716ceb7cc9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1bb4b218b2230e3bc812746403041649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd158e2ca17fc9e2d6969222e328042b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a48db9c322e4a05829aba3ef8b2d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ab88afae2e981f34b2d2dbdb8aa59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7c8e87b810ac918dfde5a35825ac0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb24f37cbdc765e13d3798ed8c6248654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041130b8a9302b93d429e32f1f62fe41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3746ec66d22bd702b20d3708336fdb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0e35a7693f2474b0a6f3855e721e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ae93a5e122762db9a8ea8ec1b7d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d4270900eb3674442411d9414305e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb3b234224e9352a7efa2ae616fc68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687ff1a77f01863d328a97deace27f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5b7e399fcbea64cb6568bf821275662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8ff409641c1548377b739766f7ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272b0343bb58e65557a64eb1f9de02a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a449ff9daa9a7a9a0a91f3e2bf42b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763c4aa5f5e6abada38f824e6564984666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7b10c302fcd5b0df32d051eb58d76667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4281d1896375b9f801a2e66baac9330668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b295fe74cf290651fcd0ac6677a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf71e4d265b38c55df4564d88f68c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007f518fd68ce29892e080ef5cad62c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6dd3578f30499c7fc6f3d205a9c29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9d23561e3aa20495508cbd684036d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a83e144569bd1a405d7baed8d3df0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d86dde8a0a68dd5db3031c88b285d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fecd32929308b5518ae9d4e4806faf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb3feed1bf2da274c48be09fdfc12f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e082bf1cd8d712314c9f89fd8f2c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82287affc35f7600618ccb218209ff7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fca97be034cb89070bbaffbcd74b10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58256c61355e64c088e1df6a374b6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f0d1c9744430543072e98aec24dac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f2e8970a797d522abe702bd5d66cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68f1768a4ea668fbc892fed47634b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0716c8ded4d61f253469faff245d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d809d66f4c8b203a726402a2282233f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d16bbfbdecdb77c72cbf8ebedeae2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7df44e626694e8086dff30b3d73fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52280fdcba36863a227b58ac5a2803689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe34f32c3dbecf3c2c32d8ef82abac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088aa603203a103e9ac0db2df01ad36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79962e6e7eff0801a0a607bc25f7185692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbfaceb7b26d67c9c82511d6334715693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d66f87837855173c191ee0a99b621694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c74b920b5baa03d08f181d55f43c70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9c0e52068378fc255a97dbf683a80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd35faa5fb781c02fc91263af47932697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf954cc747018d671f224b852dedf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72042a42101614801720b3d6c66531e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749fb312b197eba5e92d4ae1657b1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235039070d6afcda3e9631a5b84d556701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767cf4e57b043dcc38bace440f2b567702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da08cd54bfeab32749efc50cb945b04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51843b1fa93d762b383af8d60326bb2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314d79b6387d67859fd89e39a076802705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceb76c5cc3cd84fb4e4e54421dcafb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5fb3dbdf3c32d46d5880540376d50707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41d7c4bd667b9e52709cdccf2a9ecd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24fe0130f8e93dc1e650c8816b4b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e8d6d6b3989b2985c172b3c0959c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ee968ab755724fe7b2f24d172d1e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195542a5e0afd7eed148b15b3d12b5da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a57af413615443c79efb16a1ea9fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd9a846b1bd0b8faddb9c0279a2d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911474babbc428cbdf671546bab951715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc6d78ad2fe9f6f9546bd150e6524f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da4705db322f371034747e9882350a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee109198f1487501ab814c641cac311d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c6cfe334c9cbf52294843989b668719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ffd34fcf5ea5fafacd2772487148720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c51a3300a5b0f20f3ce7c4154ab9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcbd0ee4423d60503eea8caf9c47e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8a91ea63208decf5de6371bc8c1ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74e29dd15256e9eb4c5c4cb62b7364724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb481d988625119e9782b84ff20310db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26805a22e3a18dc546ab9d4291eba1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecb886ff7c17e123bcc09451ad7ac8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e59b80d011fe8d5b6ad6e4fe688ac4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c44548a2996596f2816f4ec494b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988501499dd29d48b0200bd4fd051b53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaa9a5693174f4260abe7830c763d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890455ad2a47ac6d92ab797f3d6ce00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf681cf618b007059e5aa107665e9d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804662dd073e46e5332d109b647a3ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f774c63c4b563a8140167e47bb384a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0b0484879215572fa49dbac85a2ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ee10b86965892e437a19aa9575388737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eb66dc9413ecf42b1373db0af8882738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f9dbdcb8d0b1bf722713be15b24c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6b506abd2e19a1a2433ea0b986d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6403236b827ea837dbc942459ed2c45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cf2dc2c9d759f21177bbaa76e7b40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8e31cda3b020fc6fc40a901892c71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b3a3dc75f7cbdeddc53c86ac5a425744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a0c2c8c37a5159808ad59f6495bb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b2ff57f6ea19ae7cf243d115e33c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac77aaa18d4c733a0ba276fd13bc61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae873c41fb91c5dd9f3f474e240cc29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69796f4b2cf914eff0a92e639a703b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb7bb05001ea5e63fdef720b378b04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e63765a32f92281f821397dbada343751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab66b2561474da379eaa64677860d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a96773226b690250b31922f12de3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e3cb9dd00bd42b8a5f32d94a5c75d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c65f409795e1d67d4e95d3c78a379755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99d0a9c443223f597f5e365fb44ead756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a34fa4643edc10993f74382d8278757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0323e39c0adc22ed8d2a019988769758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69902c41b4a5fe9cf0fff66837722de8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ec48cc1170463beb4bb86278ac8af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eae2ed1af2fd8eed98fdb12e69a32761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412965665db607c89ed62abec6cecd5d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfaa83ad5cf51fb4ae22aaa11f37ac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb7e054896f22fd80aee14ba4141aa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b87606e1516392e7e06727d7aa40b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2459c4f625ffd0f9a2e0eb7badb349766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d9d024c4bb102177f0a3f6e81df0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc498714d6250adbee2c193d211b7a83768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e14a8b0f72a158264b5d13422db2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348ecffb6ae8c7f92dbb25a85c5892770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e7c51f7f6b2563867ffb789567323771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ed75c68edb73e57a57ebc39b7126a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2edf64ffe44dbf4faf836ea75723b6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bdbf993e48ff4ceadf380d9dca4b5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055883d98febfd164bccbd2237c6e3fa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a953a6c1a928a2158700e800adffda776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f91ed1c557d05028dc8088298fae8b777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb578a10ad70a5e19fec776b22549c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3346fea7b0414e237c6352df45e112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b25d63b9c678c289c6a5e6fc1de21f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59372ac08d2815cea2285148dc9e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c060e962eb0193575abd44df73b895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03681d04ab4f42c6f3331c73f3cf326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab982032d0f20b96e63e32a152674767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804b9bc166f5d6b5517ca1f7b78a0fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e32ca9c1496b9c9cf7294074449eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead1a685cd30ebbc1ac9e7c4300df0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60175efa5fcf8b3c3695f9124929c2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70876b466f7de61c9add4988a3a44012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188620f9b5c7b33014fb2332515ba28f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b9248bcd1e0e96b95d2a38266ad6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6cbcf5f6d8aa10775419d9dfcbeb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171725a0a901d4b4e95bd7447b500b4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57145f58213283d562b9bda3dfb12217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57dae86cf565183179edde9666bb0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e636dd4a55930e6e7c88aa9be98f0c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f738ca5531abe1e216a4157840725020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc32566707026c9d4acdf3d2317a86e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb562b6bda9fae7b555b382aee279222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291abf10d9ddf9a8e2cc4e84b39569923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4d99a5b0c25f89733572f3b2cc9d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db38018931bc8ea61f04f7311407f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efba8bf3cd7f7ddb1937bf466bd283a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3066cf9c7951c6b02196dbc35013027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006cfe39ca6f98e637105c2e4a3f5ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b25f7ee687ecb55ac45f2aed8504529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0c7e3a211176491152cd6dbaf694e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f6de06a20ffc0a14827e9e221b10331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaf3c7b43fa1fd3e73ec6f5d69813b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250ec807608d1830e2647fc4b38788233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e4e1c861a04c3c9cab29a8ee5b67b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a38be2e018d444824c39dcff98e77635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ae0303af286aca539bc408e50c48e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0fc6c72ea1e2d1ce8c058f5438d4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc23be030e3a59b2dc74bcfbdfa25d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb2b92b9c8f32e857236682c70800339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f22f459334d9c35e19082efa8078c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f435f14e2607cbf87ee81e031d5de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8659a61adcef1a5a62f5ae646e00142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c29b4b31e545593c65c043c16e6e1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f49e6eaf0e9c489fccf415a48e7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8318de909e52939ff9f33e3b22f7a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d861b485a2a561b148a56a13310146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bfced3fae4d166bf552e6b736a47b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af778a4579cd4cb8fef4a9906ee54f0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779754dcb130b0bbc6b60a7c2b3f4e9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536136ef9fdf8dfc34bdd92fd5bd6f5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796bec0d4022ea13c23d2fcdf23592051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91640ece6bc29a2ffb058128d2f4686552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e74f6f0ff28b8b85f3489cea5417953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51920278c335b45408025ce259901354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc305ae5d701728e868f5775250ef2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73113346c11a8bbae67d9e2c6364aee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3b078297dbe05ffa3dc1d2358931257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfd12979def3055a168c1880057a8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340be6fc51903200381abbfa3a477db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc87c7cee8a6ff29aeeade76c74e21760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20593eda3a3a8bbe9613a1f9004e2bb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fbc448434b0574f3e94fab726c53962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068ad834147c6765ab9af42e58b396f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d4183ed3de60a77fc6a4069fcb1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1521dc2c17a6d35f0ffe22c20a9d2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c3e86083860412186ef38ffd797766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0691c1c7cf3d860b17a8d40e6956ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ba1dd62433d9f152b92b87a92af6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c76fcd1f7642ef23fbce1560ef496369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0b73bbe1433b5bca5f1228cce234b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea5588d02e08a2b12b83d3c42ddd7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b70797db7762d86de8a2053d79b6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59a1e79048f0c7426ff1f8fca2ee2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561b590ccea981aa0f4784a52f8d26a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975b95030a2ba728ed6bd08c334cc4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b824de448ba247ad8afad5e7d45a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0cc8c39a6648b6e9a8ff43699208577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acaf0347bc56dc2cdfe27dc0d427bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32327f1175423a4be7ad31a49cc52d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f03738610a6052d39dc13b0c7c73980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdc56a3417ed938cab407d5163a18f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74375fbe273c198b0dac52085e0b2f5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca043038dc313a3502920ebd87419783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90d709d1d100017c63a1c92884a70f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233076d3cfef1ee5b5956c21583dd1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45198761cbe01dfab827bc87dce532e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3520627a7201b2a94036f7aeb5c86a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0321ed5023c22327246ab6a6a10f1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee851db0f252810eea009abe6043eaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb4e3c87dab6ec369e147be0b6fb9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e316f66f42c7455e04c3a6af22d0f1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cc1ec550d0a536d9239bd16295ecc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92aa4636b58d79bbb909837cf831b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c821609efabd552766bbb535638c4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c2a09874a5aee05fee716d0092da195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46c8db0d141720d6f6ff2301b9b4b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13214094d4ebacb79406a62a6ceec3e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437fa2883afbcbbf0a81254739ee39698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86024d33341f5217ee9e4fefe0cf8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e23854b00643b67da5253a9b5d0d88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcef48db358aeda82da48daac8437a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b8efcd3ca5bd1eeb425a0550f20c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105c97dca4f77ddc520c528e28affb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f953bba4a5f6b7d12bc243d5490cfd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90974166ed30a0ef6c8dd53ffe81ede105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b4fbebb5d78eb5acd60ea6922a749106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a4298c806211e59e51a67becbbaec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b78e47e867d12c0913e850986269b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c665bab7ffc007adca2115ed096d3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65864d51a08efcaf7a240930deea6d01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d12278db0d1503d59da11051cc33d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ae04b94495727d26c325242369dcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af18cb0da88182d16c3b594dc28983113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77772b5e99490e4f81ecd9843a4b44a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88791a1bb8363de14e0fef0c390a82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2384be158e7722a7a9d6ff947bfa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3484e03fdf26e05c2ac52d933c31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa87a466ead5093736cb2de7a85c4c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabe7ddd09d0ff183c1d751f24974f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d2dea1efc7fba716548f59e9be1f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84372be14dac3314b552757947074000121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63cba72c6162d7fc0cbda7f80cf794122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b4d12ebca27f0fb149dbd0ea26427123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a9079bd8a163dbdc9af7031cf8982124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c461ffc344734ff8a647924b8ee957125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6175f21e8001f2acacb28cc078f0f97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbce1f20defa2fa9afe6a96b317b5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a23430fc9b81ec1fcaebb8d426dda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e6d4f7e3450df9ff0717ace8288fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab8903b13aa500897f7eb287557ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6eb72929d882ccc07dcc196ae9f51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85560e2e260e83f54405d7e61742cfb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0931b41483572ea8a2f2bf1230b43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42ce4dc28c66712febbb87f6d8a02e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b4401d1214fe6f49e2f67c61589c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1300478ba429ddff36d283e2d98d019136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d613c37d28bad7f09dddf3f783383137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fdb60cf4fa183bf10a3c05f471e3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17ee714d4f34677036e090e12cb4cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0ca1e0d5ac00873af82efa38d02e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf9d15d0eaf7fa4b055f0edfbdf156141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf487c2569d1601a8ea326f0d8067e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74596150efc17f34588786d0a952064143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fc0c373c28bd057fc062bbb2e16f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e690ba107578ce8f9f3717a53362a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce077efb753881229c05f8d32f04e808146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1055b22fec8852bc25eaf94a31b148b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d0f3e23a524aa2f919735533dde23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1a90581217b3c4e82bfae751c4f8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb4eafad4fe753313264cb3768bbeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7da3ca1560b544e4d0b02d4a2ca16d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d5d4cb49aac13b952d825f6d1ab0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1083a614f0cdc4461a2f6a59b913315153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6430c2bc33b83c00d0371fc0101261154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a32e956bef66286303b3607c56eb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f44b2e08c861018680eb17676aed9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96802d628df8e6618250a95ef072b6fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa1083a6a121de0ce9643a821da532158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab776db1fc7b02d5ea547a69c3a84b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55316e8f02b13bed62daebbdbea22807160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f511e71c0fa7e408720c78611394387161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef314012674000f86b61bdc2704e333162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c71bf17cc8df209ae150cb391941b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c7f6f2e3c3edd7a91997cd7ddd213164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c353901295ac7f0abc51ebf0f0db350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d327ad3205d8bcb1d9894e3619ace75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385eb22456cc57e6b471823ef13a177167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dc53837bedc27c895df2df31a21f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5b6750521775a1db479f153e3112f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e63829520cdbb9d79ec3a37aafbc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80e462bc4513bed71aaad3e1cfb09c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032f9e348a0909c1b65e1f039a7ee18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f97fb93de3084f9944dab8dffd3ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560583f06c50583ba3a8ed0c90fc7435174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7adf2c98cd31c7ed5ab7bda2cf7f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e4edaf94ea667632a34d974710fb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96ddd3d166a387f95191fdaa59c2a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df09cb8f6c79759ba0a3233b6d8dbc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7030d7cc6ab81af13a7a30b42d89606179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a330bb4673922f6ba10c4d9c6c4d14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d7d1b6910e186cc2c2facd992af99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca3844f479c05f7b85d3e90ecc038e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fabe048e8a75b611b18f70effb0c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe469ef4ad1a8ef5dfe9e22911bd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2765460f848c2a55c5fb1594388ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6175bb9853102ebb0407b44f5d62b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c821fae8d737359821a4434eb9077f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e54f0632b2dcd3cd76898c9f35e86e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f444612a3f371e5b7083171edfb0433189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0279dc4ae34a9b0b64f5ff1c660bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d64244abfd529df19a3755f7c95bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414c4a7e5c04596cba652d0875f99d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2035a7cc23f452babaea8776794444193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346d2c913bc60eb8202b072343377e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e4a7a1d9890f456e0b9922aa9dc44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f2ee292ebe124e352c834fc24b4d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2d464c81b4b60d2626901cc259112197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a74ef87cdc037af134e3b46fba101198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7d726cbe027a1c2869b4681a1bcf4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b64761ec1eccadd322a0e5631ff12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d72a4716dfeb531f561e942b88176201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8b0bf3c80c950fee6dd63954a4b90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba9b6fb71f8820924e6b47ad08d01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc635100bdc5506cc1030639165c83d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136cbb9bee7d1471fdadea37ea63781205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512e58a70923e56049d59159e6213aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7683c6ad68fbd5ae0a0deecfd4eb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee262e9e9b449b40e9a89535aacd22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68822520f91397f402bb5c5fa5f8e7c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd95eb6218275966c53a119162efa0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0124bcbce7701ddf7fca969aa97f7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08070777ad37bdb6799f0c3a9a06171d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b6b0e52a6d061752ebd107bca342a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313cf2bfefd0e177072f3793fddb6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdb966c66fd4bb3d0f5da310b1e93e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc6d59a8cc15d9771eb81d8c7632a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eaef0bcb33187d71f39baaf1a995b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c25471f0d92c53b7a3c8ee32f3370218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8f9a3bae8426bf475cefce41e9f0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f43df505988b2aa9d0d50b015def8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10904783857cff65e562e674d51d94f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd605d6f26b219b9cb5852005eff8c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a34efec165f5b72468fe9737f34006223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57922c2d69809beba1af9971bf46ed66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c9988256b0aca981ef87abb776a0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54757e9cc6ded484ca38262093359e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a90e0078b41f9b2a1e75da83f93d74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaba0975886e86db9d4fd31bb37874228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a602505e9678f190b60c0b179ba10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a08e3dc325bb25c8a671e889390be5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f3c16d4937356993dedb6bb9d8bd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46b44727ca68846d76b9a757a030f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42832ae916f383df3fd120e15d918e81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7574aec57fdd2232bed131e8759d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac44a1b98549eb918134412162a2ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f0de6ce17c86b0b1be72c492e766236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98d175fbb813a7e16fa5b433440025237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4be945d017d91052edb697bdb5bdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6db80636049b9955e8f1a04c24c45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62b3e4fb29b722831f86a40c34a951240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0d1924bf90b9fe2b8470ae4655665241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ddca5b70f3ed3d7dfd06ba59b96d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd545f743405e4b7d1f8c023ca2e517243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a450a2edfa8b1b0f385ccacda314a2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2447412cefb0d6faf64543297c39df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e4c2bb172e79f3313d23e289f290246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c882bb5effdfca3321b2e1560c43b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3065453e444a1f430f0b9c287b9338248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2397bd1c7f44b08ee644b3c3dd70d68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06485cacb90fd5c362106766a671e80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b08e21e3788350155a39d3f78e1aca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e54072d822e98537b0a525d233bc44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a8ac4f724b360c9caaf23cf91ad08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316633a5a65395a3fc285f414e5043a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697eeb02854545a7509206790850ce9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f8a93bacad679096aa81ae8f0e29d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedcab4ef634b19c4ee3c8c426c191b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6d6f44d86faed14cc10282f0e6fb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb682446b8fb5de2e62c5ef8e1b5ce5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92440bb33ddda410f88194538985dd1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430945fe247ed10383af5817d63fe754261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0b8ceac707a48c930a3bfb88ec1ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c042aa1ad1f0b630ac6a0146a5696a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c1250c335b12a13d8609e6eb7809e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690ec2d5c0a1ef0d4035b683b65755265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdca08607258d6ccd797196a35745cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd7deba51e8498893eed4e20d41de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8815360f19cc75a6404144c9698586268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c46d4d385ff8b07c2323b5a21630bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b59cd47e2e791351d9d22f5095b83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffef266873751cd05d7779024e4791271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac37b3bfac94775a07d18ba45e4f98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519856d38ae2f64a7672114e8e0ea14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b5dca88c6bc49cbb770beff0ac42d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf21364e6ab69f6a806d8ff10d4120275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ed8246b34ff7f1efdf666a1b386d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2e6a886498e8bd74b98a96acdf128277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64099f7d99171b3da87c286606d9c3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab671c0ff124c8e1219cab34c3c61a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639aed77465abaa443662372ebe4d04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c33d8bc99c53ed2d98f7c2a1c7acb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c17c22c6a07d2580756e1d7dc2fd05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a11906945cc5d86b6d9977fb612d25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80e05e2af1292973d9fc0a5d3d6c22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9b47abfb9cedc749f55de21df11ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a4bf3085d5b4feaf6c0d6974b8588286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccd992d2d2972f03ec245adc349b01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d97c662c2189d457c51c773ba52461288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8c171cf8377dde34120e1c2dd2443289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb12950163ddcc4570975699d7c80a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfbb3305b02f8da05e2c39cf55cd69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3a59306138d56bcada4d2674357da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72330a99c6da317086b42d50f2887b8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86239f4edf10a320b138fc6174fde18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284df18b4e4970c82a66f15baf46c7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f9d2d9ff8ff47f29ea77acbec6ab1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8cb5edb1ee5c1b213ac453ad12af8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a1ce08c6a24c126f36c40eccded4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a23014381b1192d2f64ee15c90c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fae6b0bdf1e9566d292d5cde85adbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4d51239b69704663d4466cf828c39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23502d131064edacc164a6cae3b8c7d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e13477d3c81af142500f82b53d525303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f1ead083a00bb829e317a1cbb5e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d0ce6fc71d83bc1f5ee9e0bbb92d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da5546348013090be11dc84dbc90d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591e9fe751794d79d75a7808f9b7dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7cd160a1c4a45abec434cb7f86d06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b38354d471774efa27c3b420af8fa0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a710ae1e3fc736e9348d8ded54388310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6e459af95de4a9170d9228175fa65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dae96c7c5a25825da20cbefaff1e32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e04fa69116b096593dc3ed00968ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5a0ca709b9fe25063e97384b6b119314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c5df3626d54a44e690ab2f20e41d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed056dfc5fd35259312b7b2ede52a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76519e80add638d6cce0dd2bf065ed63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19313fd3dd6e8c36142640c7425c1d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e4d213ae2f3df2ad9d1cd0e6d9b61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399450903cb3e51bad879eec96c21ef6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e1290493b3d23b1915348537a773d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded5a22ce435519f456df617d87cfc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbeedbbe8a0aaa3387037b28ef4a47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29931160af9ada98992d818ef3dc5b8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fda128f9e0031beca5e8c0b136e2d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d104e4f1a3d1fe9759f78027ba369326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb7fc772cbdacf0d4a55e9ec6b0690327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da94bc2be553c6969189ac26fa2ba3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cbdb069085d3e68d09161a4020190329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40387178e9fb467547b8cb520b6fa74e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e485e1882676b9c74fab8ceac501e0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e5b4385f6dea5a583bb5f836901d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c699a82d858c31fef5492dd8cd3b85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715b923036d875f30fbf9b1e67c7d2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17b57f462da30ce44980393bfe0bfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca53c12cd57a95c28d6d20c9112a368336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2049ccb8c88060863661fdd5ef1a32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7c2ff6891ab7691eff5051a4aa86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c0713f9e5b36b4fea49f347f5e2ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeaaf831014b5cc33475ec1ea487ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b3b769ad4e692c6333c150c0d555d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd7e830dc8c31e0b2b3f8ab7dfad02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0405c37d0b1537d85c2e12eaae6a0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dbde7af56a8f6645e6b887c8063db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1784959e8734e47acd9db874c2c0096345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa1a5086606be2027ac83712aaaba3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b650e4d20672af5ccae9a574cee7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fca908db24cda8b2fcb2b23187ca75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc078caed1cd6149bbeff85ff583b8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86097287bd442ab255c89bd5c7d787350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e6dfdca25b750d0245e96057ee664351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77e46612bb39d5ea6216e1cd133e33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd229775c6692d3eb36ac20db4148837353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539dffa452b6efd58dce12400fd2e9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd2556271e3db9fffd9bfde8bb51b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1394fe076703e4a1a3a8ea534406b0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83a53484d043f478afef6311dcb513357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e678b018c8753309b6e4c14b49a7e30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c103ecc765d86b1fa060a75fc084398359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39accb3a17a86acea443ea65bd283d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bcbb4eed6f8d78437d0873209b5bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564b256bf251a5f9617637a4cf19e87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7087e383bc2f9ea8376973b49a75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6580625bb2fbb896184c85144caf689364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ef5b89800c2271f186185172d35aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d8067ca20d027a737d4138ce7296366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265f1d93ddea1ad8fa322ccd8b12aaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a824d7de6ae8a799bcf8661d0c3a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1848cc76a95bf26a9719a150b8d2a74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02c3fc40e70596ec0cda8ef9c8ed76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c85de77b55d1330b2c7246f74b7b92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e050175cb6a57ca14910ced841c789372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9940f6dd25220c0c1dcebd5f06b41b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb735669ef19de769038f1e666762374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2716d6fefc224b11ba84a8769f4882b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3cc26db1c593b4b6f3d16b6256b4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad14bad77136b591b3cc19806cd511377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12964d8506b8ef8828404d6f983e404a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9a64d188dfb2019154daea504ea5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0760bfa32fba6fad59eaaf1909c700380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff46f10f57cfd67d78ac11ed9b28a3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8d5eb5dbc803528cec9f880769dd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384a2f5c0d71d42ee5e688be9211f39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde537ffabd76bb94ddc91be6386e8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233972c226f7da39e35b8d514bdd983c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58188e9d953fab8c0b009ecc9a4f2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95385288d1e8069b56a0b63d89ae5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e8fadb24a6b3d801cf47487928c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241565aa5d1a10078d65df26f87900b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528f75530533d89faf4ebe3e4459a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a009c094b417e8aa5c13c259d5c51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb051a6c17a83f7499904c214a94f4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736f7ab16e248174b126630700c43ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5366a3c3fd2ce65de26ed49f9d85ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5b0e3cff02b950695d134a94f0d1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b0447a8cb1ea38b8339e72822e21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242f674048960e5bdd9053d495c27f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26fcf24657befb2428ab84756dcd7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4028ec20073d6eb28b5e1e2d92db7e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace6060510911e84c942fd63b7d682400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c9ca15e4e02c3e8eb07f0699d969c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240728a12f4839a3f03c1e5870cacbf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc3d4b65205ff76e80832bf10026e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba1e3b9c7b0ecf25bcb1635e01924b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109298f68bceddf5d03cbaf2d304ae0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b462274ac02cfc0a1d1f00ae411650406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe3e0383cf985ed82e2168c54646b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21566650351dc2d0dbec3cb5c643adc6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6010912e80f7abf402cda4a73e0d36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5824d3c4f451807389cdf497b34be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8ef1e0bab6bac46a171def0b0a414411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5834988703e92d5a671c183e9e077412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b498cdd2178f19ae815a688822018413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864b8d6cd0f4a314ae79511092196d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40811bd4e23e5d7db76997b9f3bba92e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ea82bfb7d171bbe16a216624ffae5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9acb6eda16dfa9dc6ef2e6d121c1c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec38ff51595f8cfa476a2be9826ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0f618a69786859652f33274e5cefb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4f7fd489c21fb6760abfe762845d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacda3cf2020657030c4416a2e040d0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43cb0b334e1dce52147fab457acd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd6a0dadbd0261c7e4e7351f15abe5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909999500626aae6a908815f9e7bed87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d24678559c4812753324231ed1f10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658de7af0b4d889d81fd2afde8a7a365426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480f2c733da7ded9142426833bd645e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c839007bee855dae31b154827c738b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f0cc831c401c9388e591a1f2ab052429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f1dfb238d84a48ea6c8f2892c83e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d0938f2ebc86aa0d981532174da9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a833c24a79a8f3acca8b0f4eb0629f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369992333b1b20bf67bcf36247fb7ba8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9938aecb5897570b0a5fb957c6d64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753a1d843a12e87588c7f4d19f9a371435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56a3fd4cb3d70cb7bf5e12eb826085436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209340cd856fc96f4631c65db5641afa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e65f39388a9f1bb3c91a1638d66f3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e293f54162ded7b317fab2dd148555439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85a0e3774b2427305c211dfee402b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c13022ae938066fd2d6df1a636e0b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee677eecda525f5731a37e8087c7126442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d82e3d33539857c020058122855f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cd2a9d7826de4463ddb251451e4d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a77abaf8648a4282af465bde230b92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900058e3a8f8eef5fb8aec6c8515cac9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e42614dc96ef1b4c50b0652a56673d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706fb5fcbd50f93775e6f6916872726448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e864a8fff57f7580d9865fcd1b5b9e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda171db2a933bb6d23bb1c0a9d678450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc405d6b906a5c24a22efa8198908c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e10e376d7eab71c4e37b3074c62101452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b698f63249ca9f4938611367c31d812453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ade7d7a25993bc56986975c0e6eeec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805145263e38b1266d2a6e446f302300455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1589cadee5d8b75f229f5c3b0d115456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c8f0e0cc25fb1fc075c996f8c7d1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b36e5905c9470edfeeec0e47d2243a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecd549b586974de12866db4c316ebe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b0814df23d81f7e8295ff22787474460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b5085e8fc62843d28f9d0d6241728461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaf47affa2e02d7bb30e9387335eab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980b7351dd20909cb2f569de0752bbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88732efce84ba7fb36ad4aed1b18ef35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544e30570052728e30081479a5e326a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850234e649b05170435c9daf8cfdd25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbafc99a779891cc5b9b6070854f78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1efb3269d74cc657bacde591ec888d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbcd491786b52c971092adc814999c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c7ff630992b4e66285344199637d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39214962346419d8ae3e0e2e057b2ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8de4b891a1c95f567d95a43c5e0e98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0ab8b37b22162cb3ae1bb6ccd42b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fc044f1c89ba59a3d61c06d57f36f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d3d67678b06f3ccbb3f0a971fcbc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe3bf6ed7723ae226c0e06a152a63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18886e0f9914d27e3f9829e0e4f402477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fdaa141c832feb930bd4cfaf45545478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2320bfb81052d1901da6ffecc7367479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d54d818dc6bb0e41081dce72fdbed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd893396773404b763457dd6d88ad46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becc62e98b43176213034f258a403eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df079ae438cfd344e8a1a6edf9377f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a861c63bdf50463dbfb198b50c589f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a59d3df864f1bccf56ec03237a4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207e42b097917c96f6ad3d6fc468ba0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d741066d126524f5f510ff4342f249a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbaf29fcf1626fdcc2da2c3d7f3ebc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3133c7c8c9afb6f48d9639e2c2424489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408115d4746f4e64dc4cd89de1b2404a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd98cda4ada6ea728943bd366ca56d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf1ee743b70bb9152ed2193a0c17bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f4a76b069e2f317e7254172d3af7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778faa102c2ec00be4dcb740adbca2e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de479e30b49ded06f6aa8825aa119c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02f018838277a4858025592c265332496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fc7324c1aa9dfbcad3b035fac4416497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fc9bcbefc60b339dbbc073f5a8d99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5407ae4f6171a5c0b65fb2266198d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc69ab3f93d274e9cd16ccd04196c69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf6721af1ca77f44f75cb44597215c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e3a65b389f3957d2b629cbd3bbd21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77756159ad24d3d03001ecc780cd79a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381954cd920142ed44dba67ce25746a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3c79468f566da3d9c80d581c69744505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0084890e090373b55abc646a4d0189506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7e32557ea7404ded014b9ed1f16f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b9b555181028074bae9aa32f8d651508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d79e19273c4162fcb423c0801fd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff48d9e7ad1e5c44a6abc5d176035c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8cef5ae658bb27eeba95b17fb3f8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6497f9cce89d9d7c79866be04be1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d54fc911f2e91e742a18de99e92aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3591f2484b74fb7ccd9bec32458c40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a5b5d845832b7bc01ff9e4ec48df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1e810a3714880229e0990052628fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5021aae59e4aff6705aaa4fcaab3f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd83dd8c80857dd7fde6ccccd966243518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a266ce39c72141f235b11688f6b065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e7d60fd9ebddafb146f155e6ed02a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e5e1c62a4841b0b45b2982a9c32c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d063dfb7ca55324b0b70c5be0e8534a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd8788391d41ff32652126f754178523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d2cab0ff21505e875ccdf23929ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1ea23588d82e3f4cd998cf3c3df5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5201eadd604faa05f6373e01ae6e71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60130b11dd63081efd8b32cd1625535527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9714755a881da08369b0f8ffba1a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150cae38d544ed279b466407f416181529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe21969f5f04f18dd5490be136637b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059e153854517e472db2a7996d36909531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d144a86fdfe6c20dfc48217d20548b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ef8979242b35a03d5d94f6671c0ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a6d641c378d26c2dbfe60c148893f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5f3cf68316905ea9c33ce9282065c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c4818e87b2cb63cb114a8f2046f79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12687b443c63a7f464ebb0cb06eb33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b2b1ee4eb5b1ee3ea5918d5306906538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbb09049771574eb8a8669ac66cc0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae17c0a8df4f7da4ba03cbbccf73d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6172b5a35c70c3d545fc155d0fa5efc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461864d0d50176613a10fbb321745f90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bdb747f0b268606d34add17c03234543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c858363322ec114e4c7056de8adcd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36efa144f66378ec96f6164d84df75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c8d63fe6d30bf8ae68a44e01706ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6dca0e87acfefa3f457373d023250547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a661764b7577b1578f0f98edc83ef42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99ed058c867087238aca31e4995d83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b373c58e2afc28e9208faed75f3f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d06c201889a0d4ef52c6451766c9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e39d1f04632310d6e7ac910412342552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b83ced5f6865c9a21c4024ad1d1408553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87325f45a04c76ca107d3e082c9fc031554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378cc2a9c06df5fb151c08a8cbef1b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac1fd3951f8ba2f73bff526cab5453556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e065d6cefa44c51c6abd85468c50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dbe0c673b7604944da43a373f26de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7470b0694cc786dafa2d0965f58ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2693648a4b9bfab3bfddcb3da967d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82356410dfed0bf64e6ef9e539c94a00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53815d50e6cdd533a64d0c5df1b1e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c575f15da3b4bb94fb7903e99458ea6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea433025bdeb74fc55257f36f51d66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f98dd9c89aab881791631b0a733499565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31fbfad8e7ba5f173a89856cf184f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcff1f1091aad423ac9a0d86897f14567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290e59ea9724d3af3a38aa470c0ab5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d45debf88865b89c5f2da10da4e505569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bac49a270a3d810f3b6ae3556d5f60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e1914a68336ca5615a0f6643f73ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a92aab92b26a25cd5fb57037f07366572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a2596a5c1bb672e6b887a4cdc5e3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c9e3334ea2e829680321b5eb0ec0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0132e570b4afee327d822e60e0395ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee911adb49af9aa94b9aeb0ed00bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27515bff39d11507325db455810b6b46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47daaf6a833a278ef929a57f03de80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560404dcd18e2dff6f4120f508aed37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725081607a01be11dd3c549edecbcc72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf62fb60df214ee611e7297564898c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8c385083fb8e7a401bc04649ad861582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5045937c94d2e245e896bee0e7755583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132d496769a9a0e0bcd28fec812e3ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb65f8875ef8c10eaf7f16db4b16e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc510abde6fa2ea3e1d86796989da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af338905850c9c2927aacfb275f91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ee7c2bc5012ecdc32a42fbef5835588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1dfb4c721d627f3cbabb5f2cc9ff9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263c7474648298a2ed942a5c545c67b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb98bd584017e1e2a4587b54a8f359591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09626f519b22e6ae97c2f662e524c04f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db0ce25be167baf41eadce3a425d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d062312e94693e64f9dec665ea9d81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19ba34f55cc74519be6c7c1a064ce7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6b518fdd5798cb7c277eed5ff2f0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc40f69d77c92f8850df3fa245e60bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe4d05112290b4ef8e487048cd6ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664db1eb2be63a7bf493b6f11eaa303599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9a4f955b91fef97384fb96890047e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e424080afc9c739d871fe6822495601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d873d602dc8754c471e445800a4be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b69d23de98cd7c932eba526d70bb0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fec3e9667cb281feef4023b15962fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c229b08aa718f4053494aa2a0fbdc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54f6b0bc881360a6c6932dc467415a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d943c423cdc4a1638d63ab9ba7c3b3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8822b3f49513cee08b10396ba53cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70a6c83a6fc70048bf39e492f34915609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14163e48303d27730e2cb9c4dc02eeb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c774f58bc835a7d47dffe8c6d8c26b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2027c153c0e8c893b4775a04808237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe1a12ddd89fe686cc1bfe5043647613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a82b68257f52c972b6f8db19ff03fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa27172cce18533000565bc745a9e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5406fb0cee64d0e06246fc26758411616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73628526e17070ca4471386db20b1acd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471ef10340d7b2b7b2351421aabe117618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc780d86853f801632ef8b6c9ed06e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716919fbcfdbd291d9a510429e2ddca7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8160f44e920f0a0dbad3922f8607a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d58c2dfbc89641cb4b3e00999091c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e2188b8d180da0feb6578e60dd6cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb24679872f12ff2c3d94734e9e35ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5bd9bc49c5621f1b782b1c81c68ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec0193c5072ac18915870d029e775f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8565a195b73d627da81eae8eacc47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c107c7a8d722e6704da4d23c837ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9b1622ba368f14cd8f217950a46cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb554729af5e1e932260595eb94a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed89d3cc5fa52fe9716b3c6564774b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d47b6435b2baef415c11a7d1f8f4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0281a52feac31a3fd0c132d0de902633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa8f11a010d55266125f5fbc411f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f23f86225b34b9dbf13fcddc401ed1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f078bdd70551d9127a6998c15561e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e20a1ace6600e90155e883e2522ea0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab073d600864fe3fa468eb8889ab64d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71562d1c8a97532a5f4cb7e1b5ea318639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0aa076ffffd80d63c5c8cde3d2b3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ef976b6a0f2c38c4bb4909edddae3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c341c9aaccca70a5517293cf1a545642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea98a0f643f00d0bc76ecc791163a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d44d90b2f03cf786489609c9bfbb4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de787272a000877a41bf2c7af50700df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc6a33e1653516c0303115a27dd873646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d342962cf290a8c25167212d6681eff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287686ac834ea0431940b57f322f6105648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b849257f1968b3fd6e3cd65b78fa1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31878896207625c85fa011310d6e7a58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb2f82b0627de8b8636c85ce91caa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ba74c5adc9ea347741e82c732fbc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a05cdbd458b7ec4a790b5e68df8ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaca430f23845eeffd2aa0378f1ffa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6de60eebeb6d77ccf190c161d1d90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fba7210464af98738ba301de67e42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b1ec02059c27a03f1734684e9c678657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb3525c81fb64de82c84b991f71f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2352dbb73b103b74ed75a8cc8a8447659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f8fbb7ff5c7c8bf3cab72ac8f418b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296374cf3a62139dcb6ae2f6d075956d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be090244ce34e8f7ff24a07824e5b0ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e7f36ee7d0b9f43fd33b04abe26a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527921af3eca5568e651e274aad5ca30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c25cbaee79946e0ed5c93f75d7448665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12da46deaf1c5784e033af4d581d3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b1c21f49e6c423b963ea1a641b8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe885b247028f7d0c78b9fa190fdfebb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59473d45db0268a95474f517b670e419669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b32d0a66931653390b9e3c2d8e1e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a146736d90766496e5210f0728b412671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deb472c465af487d9ff55ca65a5bda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eeb2159ebff9690bb0b9712ad17b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef3a5970d29aa0d26e458e6ec78381674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b52cee50d4f348d1fac9c52c85059675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b526feffd2832ac8aae3cced765028676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fbe221274ba1832a824845e994aff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546b534a6268c7a392fb5015873ac94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1508fcc15d61064cc0d4b01fe0f60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aee4298af67fa72a65714536d0d0a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05769f8056e8d1bed5c40c4a7df7d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd96e9f41ac39b196a1bb45b28ced99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0091571d43617fba048ad8b18524f2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa3965c76e7ae3cd62c9075927ac5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfac0082c2d9bb1a8ae51b86bd1305b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592bf27409fb28c95821b4bcdf4da13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03128ec4ebb0a2964f0988048bdb1fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a942f85344b12ea14990d5b788746688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4856b7f5d1368ad090d0785b5680af9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cf0dd326f7f6d110b623b2da3aa2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7eb2b6e866f7df89877777e494222691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aa7bde00d8feabca6b5a6f869c109692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea254dc0f0608a798a43e2f4ff2dc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4233e509f1fabdcc8d94f0303526c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51036cbb264fa156b82022ef00fd7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f877e11109d752e9e2fd166092489ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714e59efb50f5f313812f14f5eab752697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2caa7c3caa6c5f449b37cda125738698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4d8ec0ba342952a1c5aa1a13124a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92be4e57449a57b938def0826173d25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102f93125ea391dd531e85237ce89f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453461b8da0dbed2927d5920c80219702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df2c0c4e9e5d740452490ccd5a8940703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931cbb5d197acf8d07bcd360ffbeacd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10259bbb66878950ec8f5065c1e64af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afef7aa0c1bf7f8a9b2a5e96b6dac2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188856771ad086335e99d85d816c2ab6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1f0b40766bc385c999a3cf4465732708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4d66c911d14a603678d9e971b66f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e6bb938e515c042bca6b724b1cbc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c195d8d70780f2c4ff9f098cdab9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b00d87801e64912613222ffad8f15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53865d7a9d73796a6348d99023968f68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f964b0e73c5e87c0255073926b30655714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815a368b6f43f63f235f102ef1d3594715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d941319088a81eb3dd5ad9abfeace15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00eaba7dd0f344ab095f0d9c5549b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9687d67e9f14ed3dfc85614cbebaa6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4107c30b676ad1f019b4c06e1a4be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869352aa859a1e369e4887c76624ebc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fdb3e0d8bbe62543cc07d7f9c7eee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cd63d2944ead6870765969182546d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e76361d85a0a3906de36831ef96c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f27d2c4b0028550c4a8cc26272d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce77ef8441b0b020a3a84fa0c1c24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8b117fcbe0f1216fc166a39fdd605726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663ec837fa71cbaa27b0de24bc37f1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22446451fd50ff5d44eaed75d47148728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839653011f982f82cd9b99688dbe4a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b647dfcf5ceac9511295e9051eb65dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb50d1619743edc733888e909431a50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecb96783e6f48e955f3cbe8d2e2010732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27160e25ec6a9e8ff25bd1963650cc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc75c7228f010747eca31b458c6e10c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed86867898d184c09e1c47271222be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acce97b06b5a78bcd4048788919e64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6fd8282bea4b4b3a13b3b4d9a16a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0e52e4c3b816c1f35d431ead85a14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbba12d829df1996b3c8a1392d0275739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3bd196bbeba257c7ad3661b24f68b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab430245bb4bed4d6578a3b785980292741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4069d6784b2a86482592fd3f0ad8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443ad29f36cd8b519e6e33760555d3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e1fa10197bab187ea3bdfef4f749744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43643207c0ba9d57ce57c94ad280785745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4f6c9b6285c3430b8f6ef6477905746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c951d89eb3506dcb090042ebe872dae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e0ce53df177b79ef70c9ebf1e322e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9dda1cfa421154c56de6283e29b9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac34aae91aa42e6d6c370332a546042750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929180c41c2d27030336463f31647f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd0ed1caa90467ee7546d9803cd2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd159f8659f9455e4adebde5b0bad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e4a3b4f57c341b438e138bff27cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81739323bd8b4839fc5bd88b49395b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b02b6a2a6f9ad3d9dfe2637bb37be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d154a08b7f67722b1b43a58d5f8d1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad888397a67d8e13546b8fa0af7d76db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd38f06b5ca464b580758840ff0f44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b089be2ada8a35a067dafe62d8367760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7dad200a10e449701145b979deb20761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd120f20befc6ff661965dbc18d486ec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc058b14feadc8b03881fde85eedd9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe38cd1b006fab8cdb0e91e4727fb8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032daaae86587879a5df617384f22ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a22f1d7c3fc6a0af65c507fb2f36b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857d6bd1d98c6a2d895047537bb774f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d28a08bd37f804f201b7fd27b19a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f8ba5705e690416993e2cb6211a45769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91035e098041cbf9b265506b921ecca1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6f3cafe115adbb0e9931f813804a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f29a19f7334a25cb8ee9f3c6db928d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0181a0927b5092975c638193e08b647773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b9bf9085ab1defa20bceeb004935774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da05a82de2bd0fe274b29b5e5554d3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354ec45346caec580565972bc89130f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eb8115bdfe464d5820310a5f3a6fa777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>