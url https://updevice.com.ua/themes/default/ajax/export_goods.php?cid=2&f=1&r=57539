--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92858bedda2822c011b791675b911ff91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01407f53aef1688c20f62c36aaba250a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7955f02bda3e74b68c310d27fa6fa63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e96577a6657446fef376fdc8f9168f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237965681b150ab0c96edec2af4af52f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728894a1b571a2fde70913fc11fc493b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d351f9f09c5dc38afb96ce9ee68397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c597156c3544a765816cf8822b908b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b76e637e05f2ac559c520a32bd4339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de732e831df44577cf0ae633ef0c2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23528f702c45f3d0f55192a75b51e1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62572d4b91faf0294ad7fa93171f7ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eb096e1ff73f45e3f972cdea2cdde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc0f5cca86bbffc4e803c1328c35a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc8d29f83c6bdfa90d53cf098f193a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b3336020d4422e0598fb2b403b3f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4649c9d994d666d96b420e0252caf9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb446a133a58d4a4ba265280c645fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafea56d6fbcf49223cc41bb29447ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7548365810e42e0fc34fd0a2983520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9416ed4874e14f1637f297616770721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6480eb56755b39627463e454e8bfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fdc46574b0ab2dcaa739d0d3146c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af6587b55e769a4d2a7e692707318a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04001fe206b91168a2c09f1549e2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25d2f7dac9b035ccb26b13d65faa9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b417c092af10f93016babae2b8dbe127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb518678e831cf5680b5f7d05b75f40428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98cf5ee8ec1218df7d7b5ec2eaf22529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305adf9a58cd3881f8f743adae549f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195ac974f61c5367b5a897478d02e9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f3c3e76f92e23f5fcb91d12e4c9fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690240f8ee47b3145a1e2b3b32419e6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53e080782cb869701bd9f400c388ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331d0199470ca8fb2a5bc264fb465bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b75ac453a04c5a173e6838493e18da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20168739a815cb3cafbe2ef2b69e7f3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb27d5128032d08cb2ceb0e042d823438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c0d910cc74a5b645d232aceaa66339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058e1383325e44cb868ae0bb00d77b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d87fe769e0dd35a3998acef169b98741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c1f1b7d0e11ca0e0062bab37c650a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231268de5473408f5b71efccea26d17a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8074c95e334b15ed601d8c07a101c7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45542175805d67124857216fe701f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d69423f1852265faf6c3a7d57431146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab0b11463bd719fa89012fb340a19a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f6ee4ddd90118775a17bc3699e38348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c92c66899b6e2cc189ba7854b0ef149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4ad5f59272e120e78fc80eacad15c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e7b89920e47395a7a89a73957a48851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059de6b35cdc7a6e2df3fa34e3759dcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1933cb5f5f22995fac34ae8941f334c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449fd97fdd6f5bc6e6dc474db81089754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94449db63b0cbb73cd821dab36acf88b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42ca070a307de8e6be2262e34dcc3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b85358359ad453f290ae7ca374113f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0babac5475a92f4a6f139b0321abc7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4eb1ee6dfcb3e5e6127a9a747949f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f63fbdb78ede4ecc81b62eb6c3198a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b5ac976e9409ecf42dea10881455061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacd4b2abcf0ffa3ab7aa2de9c39cfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00308db1d758f2c078dec36ee6de0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb6c47a3c7264641265d79fcdef4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea6c4b848c5fb6a81363dad5f80c2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c05f3a5d5834f362fff92fb5adbb3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983c734c61606616d7bf8ac7c5e534a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f84f76de79223c3545ed7514fbbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cca6fb699e0eae2ff557f2863f9ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f4493a045bfcc360a05088c60063670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df13599045f9e8fd146d1b3bfedebb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727cd6dfac51ec5752c2ec3c934c81572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ecefd1529c5b9e6739bb54f47e0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4718a1e4ca6aacb07d2da0ba8ab1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e547a4e88c03748c104137764ea90375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998bfaa5a65b3070ddf72802ec32ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda1f3482a95a848d657e3f313d2fbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc07bc439c738e3b7d7faf23ee73f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1256549fe54c4c5751d92b547221d9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ede1bd1153b4d9a212e14dc94f9b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cb3f1af3c94f8add3c46fde6f6ad181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914953d03a35f96995a57441a72d1b9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fd33ad52b81ceb751ca4e4e2aa00e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd337974adc5fc6e1fd9c3deaf88384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb9fac1e2d7687028104a987a8a0d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505524f5eec03253aef2cdf30d2860c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a16d72db949c424d112a820ed2d9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccfd4419327f9760c4faa7117fa07a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96022929572ca6da675129dbd435321189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8245e0a47e24c98d20a8669f644262190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ca274bc6a855cb0fc1b864d5a41391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd8569e5cbd80c727e20725783956e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1bf9942cece140123244592e329f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106d625c1944331d0ceae910d37f5fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eb5fd7cc5c6735793210b4355859b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbf69ce1b71a0de601621f1ea4310796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a566b5e2711dae9246e2ec04d94af897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09c1d70c04cd52d683fb964bf8203b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04071d3da5f51e6cc1e548fcde2a30ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c9d047afc6e37e39e815792ec296100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268cf02a8d130a846bfabc72b9d4bd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083c2168de7c5cedd975d3d79214054102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82370282fdc15885158c5d13fa162f25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacb0448990937d96b0eed621f62f52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95482a40aecb9f28316879958304d2ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed797c0264cd426b29d49622e49d064106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ff384cb602f4675b4e9151bc111d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c7f023c6a5659518dfa77809cee86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bb34f0bdb39a487286dde6d67fd56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef0fb1b3d1e42210f69e5de6023f6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46167b173c21a5058617159d8e624b74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a515054c0821da093e058e28efca1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf97ce3bb9878982b4eeed510827c60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6252688193b51ade58f8364536a0021114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13874337dc431e94e73ff296f4b441115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ab274f2c7d84ea8768693ed0f93f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e20ab9944b3870dc80a12c838b45a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171deb0172bbef83dc730d47c80b527118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebc148179d9695b8231ea7363326d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3425a7ddd954144eefab6dbb06296120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101ca4d1702ccb8e7a9dff2f185e18a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a828b0e5fd539aba222fa66f3c29b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e076b8c42f1a184cce48517e70886d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6cfa089d24fb508a067c61980dcdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf85069ceed3b95f96532dacb4dbc50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f7084449c4f5bd01aa67a207058f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cb1ccaf9941ed3ac7a5d1dcee3b7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e2b1a60a04c90e13227f318ec1bef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190982e0a069a0b016754710f487189129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43adad1683e59bd64b8efeb4edfa152130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb487f3ecaf5ca1739752c9f3233fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433449d0ad36f2c948825c6b353dd5fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568fc20837a22021008674bb454f73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f6a0fd23ec5bdbd9b454a0fb7c75d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a9db387c407578866da9fd8dc5e72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6760fd8b4caa5c0650d4c0bdc856c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670a9032bfed7f7f63223518cacc945137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1406db3324e4be359271c531a4a65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3190ffba3cc09a1a7d1dbc3b433665e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d354768b84f4fb9f8ffa22b61104344140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e5b4938b7cd35668e406c7785a44a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063d870878f66bc1103aa8393d40601142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca9df4b47d03543d1f1272f73b57d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fe8cd722d831e4b7592a89b095f9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f080d548b6cff4cfdce83bc4eefa5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20932ad4363e5725681b95d87520de81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c473710efe0db7c6c65fbac63c27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f60b3fd56f02ba06e33cc6412065148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f043eb506cfaf1757c646ffc9c33e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a5e5356af6ce2358558a8d7e6c67a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c1840ed59eb30d33805f830cb593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf026d52085e8d15971eb5ec535e11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192d3858af8f238338738abf4f7fa3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d74270a1f9c69ed113391abb1d9a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4d5adb8f31c6854f1460412352c84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8222e7c7b60f425ff8dce64d76b28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c1e2b85a0c788f7acadaf97679a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e0a183f36b2f8c70b29c97ae17959158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439d3a1691a9cb02452ed952c1b19aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb23d14770d6119b4edfc699414245e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b553f54c1712d42b66d5bce80d13c53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63293efeb1d9391643eccf4d704ce1b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d612badd1cd776803cb34fef623ac0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e34b0a8041f7b10598c8024195f32a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4acaf9c785feb3fae01cf13f21b91c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88311db22b6379f8922f5507c59af920166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffcc0c5de69bfebfce037e20e5a800167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a3539c32d9f9f59879c28d4c8eada168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa498f4fb5967d501e6c3f468525584169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f5e620018ad4ad09da9e1bf50f429170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb28524b27576609d458098596069171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f997a47f86e80b9d9390df36c18966172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca463c2452fcba44cad4256884a228173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42067494c255dff88853c7a7f2dcd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e12b2a57b4b98b08f258a77cb438175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900294aa434a42134bf2cf991acf1f13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046535bfd0947d133919c57582a1854177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799338015ddaad7086e49e46495519c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ebf5058a80aaaa508411fe93385d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da652325c54da1dc34ccffba2753582a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab832b3b65efb8da9241d820420c1c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c941586dc950ae062a4e8b62ae3e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4a1cd8f7c0a3b1872056d3c5299fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944a2fb38b5bf060313ba99c789ea10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895c2fee38002d8da247d478b5b4127185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806d23527313626dd5526e346ed966b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0a4ac9120fddb8e52d16eedce8d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d403fcebde8773691d0a5fab94f405188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc728bb5fdc4862c90dfc2004002f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ae9069a6504286c34771b3c8e11a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9954e79aaf0389bfe52f7479e12c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0535f8a766e06f9b39c55b4d11b21ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52159cd9806648b2bce89e9847a21a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d77d5e29e00fce5ae9fdc4248be3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8a0a386842539e9a86ef1c0bca3c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e5556c0f44b459a6d4f3d9c7f1daf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12727b56f26c333eb315a716b217b330197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f317f4d60720f55e8357b8f160dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a4b380284ca58e791fc07f3e04bfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f134b79213d7ba011ed81da14008d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f0aea561ff0d7095fc18d81048f3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033569e2705c13c409c75eaf52399b75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0c13c158f6a5273783b5d2d8ad9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed47a105fb9e38725e69258e4c4b7e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68076a9233908e07863a34c5fbbd3812205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e949a96024d2200f86a5b07d9838b2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac3648c63eb2c6ed09bdd91be802b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e928528c47096546f39b946124f8a68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c6e23d04f944a04df9657205ce40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eda70c4ef6678ab44db18ec9fc990f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ec3c8a02a4a4b4d52269e2ae7528b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a838913c2d10b6ded7a95af078ab5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9809d96fcd26f1625c832686dfa60e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeaea6dcea1d8c220c60c298896a54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de262ad777e4c66ffc6e1888101b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0899771f486096545e97e6d97f01c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991552b6e6ac200352360ea8b09537c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fab88ef67822fd25a62b151262d90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973392bc3cbcb2040709995449e759c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b0d338a17dd295800de4b886e7fe1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db30486e41e3c0338a360d29cee5038221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3930d6e96fdfee82f655bd83296026222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d8388d9ebb968e636707bb528baf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc80a53e5b7253d5fe02e8934866868224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4631350ae6bfc32d9661735a43a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c301ce2ea03aa8d7313551d3ac549b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f661d4e86bbfeaf4ad3ceb5f35648227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475aaa9dcbfefadef0be29405beafb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87154cb3a14b7e27dc0da5f40c2bb68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce60b2072e0dc99abce6d616634f01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c2333647ce4695d3d1fc120c6bfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e9f1a4df858eb9e5e0dc8dac7959f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf4e2433254ee5c368845ee6ac9ee3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e379244d66537cf52a0afc182e6e424234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b05396bee8a8706e2bc5413fbc7149235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b0313ba5a75a1725838af1f4bfa5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a85ad32c1fdd9a4d668885d16380237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa857ba4250c809a39fd6ba5bbfe575e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7416194e7b70861d780feafcd2cbfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beba30cd66d986183da2ea70f9bbc2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48404496b9197f31cc2b1b48340fe0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2a02aed0fc9a7c264dac3e42d75c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb87cc3b7ec82a5478b7b431b7aaa32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9e60eefbc81320cd6923d36fd30ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700366e624da85083283ab5b8e0795a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdf4ed6a2a07dc8c9470b46e113180246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b1b97963d53d2a455d9da949c286247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe051e773f7790f818fbd4a6177d241248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234494cfda558be1e5b6627430b77f64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c23194ddce85df6ec57eaadab10d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a49cd19a39c79fc0cb51cc4c66b987251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b949f1d4f2d515c58bf0ec471e3ce57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a401538a7d9f3c69923c75393ad4d63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48391c443e02c4e9699ca4d7356f438254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8250cb83424898c3f9aed759dc75c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac0189cf5d21b63d0d40284b8652b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a4d1e11585b388148cc8dbdf2733257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4ba9c195bdf6197801034ae7d9783258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a76aaa32dca79de21b6ff739bef0b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34005ee0b9b0297e11d8a8c158cf04c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4479263cbf2ddf717764c99dac7cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f35f0ced56c234e838fc6a37778b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c17c929a66b7e58daabdd5d7c1a28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba1aabf9966881b7489099b9f506e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc95281e7a1ef5c4bfe14d21ddac46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b5e8e823235a114a245a9d292837c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a695a4d45b2184ff8e39c5b3a58bae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67777bc9431d8eb8a6d171d3348886e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf01828d3f79399e503f188d95d0fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d8cf0c12582db6a334d4babb4f9b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b5cd7e667ec38e6469f27e85581ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6b5d50b52046c1eaacef7f52ee94f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1541b4be6405e45a329ed5db4c9d523273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030dd542f782366708b44fcc003e211274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ab82f080e03593dd6c2a7f88536cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b480d86edceca6405fbc7b25ada68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fcf195c9b145f63ea89227356eb38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f90c3bb7c4038aa5b39c114f726680278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f1d2ad9ef56931cac09e89864ffe3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f4f57d28bf6932f8ce857b199e00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472efc320c1d452e42a86e2fb7d92bac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92271249ba7590191fb89c69a8cde5f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944626f775425b59434f543a06788816283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff81239f9509caa7dd17a2bd00e788284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b653b15bff6c8a4e3dcf8f71f638125285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3987e9930f192580a00ab3497753f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80d5f9108eb9e039a812addc9a1018287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3c75e813c62d1c7eee14119afb858288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f525fc8caf628d89e1ab42b649ad1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d05457a66fc99897580ed7a1323af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b09bc01c00885d6d83c6b2a7f772b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ac3c3380d1e4152793599ae1b67af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124c96a86a25f26f2b9f8387588642a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ca4fd2c40eacb0c78a16a10dbea45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43548a53b68e27d3c09a862a2f14de7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacfc016168222d3c1c6b7f0c9adaf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a361488e34ac3362a5bf126f6c2f1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830ae69afbc5705f690eb108dc5e9a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35332357461acdb1e81aa4b596866948299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19e53e7fe2d06265829ac6d0d47654300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3d2974eda0a14f50f286c78b10558301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6e568934e21796471038f7e7a15e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43390760b0f2a8e31a93641540bbc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25067cefcf8b2ece8fe07c53c3b392ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541502821ba5cb0aab166bcc472ff85a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1522fdc0c86d2b01f8a00a0c72a4b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a889197dbd165137a9831c57f4ddc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a9be9fba1097ac8d95f4c39069617308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1674cddb3bdbbf45be6923decdc8184309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde810fedec6bc631394d4ac022c4787310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5866247693f61ea661407e2ff32b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e719932c643a7981297fed57698ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c325ae421a109e8255a53205b2be5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60642637ae73838707b8fe2a49b0acae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805771615b50392ffce99e4d4238492315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b10759428c687c9ab7314087880a67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8146815dccf5bbeddb8a105eff46eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f813e75ba88e5eb8ec5b239164d51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7cd03440b1fb8389bf57a6ee309d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf4b96093aadf3cc2ce5789ec5f855320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532552f2be6f5423f6fa6324d3ccb4c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7281176a48cef14f57687b11840374322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ce4a52970f6e2e96581b1800b8989323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbaff25afc27191c5f5ca1b008a24c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eddc335cb0881ff0c0bb9bd245221325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154746b23ac69e9e98a91ac516e8507326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42477a0ce08d9951cb407ceb93d84e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bad32123c5da7cfc998b2f5f51885328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e8ea7be980c08a0aef08859de741329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c9f03aba43e10148eb5dc427de3f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502348290d1e44fabecac9cb184a78a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6a15ad4c3893e50815c46fb65768b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995497c992042d4a4b353732a89ecc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6adccdddb28da8b4c1127b24b755334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e666ea34656b7baac938eb4f5fb3801335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e99c207f431855345ce48a2c33f68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2aa8e03fa28922369bfba57e5409337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9417f722cc4a9fbea7c82e412fe8bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c40ad5cc083933c69d1b2327e01a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8932da89a6a1b32a7883e1b4785b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f516961455f40ecdd200edda0a513341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b076cbad9600371696cd259692fc3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a023b1596ef119d4f1735601dbb3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fd9246b285b40a000f3da464c1f68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65ce4a68eb4a2219d556c07b35f1a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839521787f67ac5cf69dd06c6912b71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc81a13cdac82f470b1fb91b98ee23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb576f3708523e996f1eefba978db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905651864560aaed073afe7d83f73f75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e099cb910829f1c50bd897d9422844350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0140db2126d8046e72290072107335d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73124218394c308380363ce98977e444352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7729641ff6ead9e2bc7c9a70534c006353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75205e3ea85eb818c13401f80a0b0f5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4506e4f2729588acaf3232ae7199f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7682a69a4dfb3bef3d879ec28efcc79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0156037a22b7591558ee6de219673357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7783c48d290299f6e713420f4027397358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8a306776d6d268f10871594f53630359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc5219e0d42ca29ffdeaa4dff162d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763b6f10c4729c2eaa0aedef4a6302c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cf13bfed4aeb47af15004f46506dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bb6dfcb7ac720272f8b5eee0bf672363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f289047ad5a61fd7a51fb4b019c0e7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09393f3dec345560e570d8ff8e2603d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8c70f2c02eb2754ae827428498b0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f596c57c54ef1c9dafbbc92fb8ec9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425d72e2417c7bf90806d4d9b8071c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecc11d8a294012442ec018db02abdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d0469c98c5290b621567cfcbe9e7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78b7e6f0086b47f08bc9d8a5f4ee7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c6d9b3d7316e639a2e5f587c62a4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a3a593ea4ef402cb22bcdf67a06f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96489c3cc1d6e89861c6e4de6ed8833374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4382c9996005b039d9db6373806791375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e875b32dbcda1f237ee179715c1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0822184e358b93504e12f5fe443a272377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19076350e542bd1340ad0f8b2beb44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61232295865e905dce59f351525fa2ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7356d2436cda649291ed9316ae89d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d8afa6343156e74582138f39c55d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48060d4c8c3a9cafbc9953e6035060ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff348bde8bf431ee62c983b896988ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574917d15806aafdb87063345095fc8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df02cefe5ef9a5f32f8c61fae7e0f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7500ed01ead0bc4e0ba0ba7a77370db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac32ee4a3e4ccf265a8dc9ef6edfeef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8a5f1ccf1eda546726a7aa064ad86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cd2b01e0f01f9fc6b1b8c94e5ce46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78210aa6191f0c25a8e4396e8b0e26ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf69f026dba0ccc5a87be67e6d3a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a9d1ca47e87c1de46552e4e2136b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8f0a481628260cb0df851df2bb9f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cde6cf234f7c26215531fad115e48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216e91f966e7b3d315d5a52d1d50e4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa019e0f3ac3e0dc2849b6ad8b87c167396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91800937a532691945d0c5fa65bed61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212ae9a82f41306255a3507b8fcf4c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e46e04aca75405f8a31f37dce5527399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce803e995af4391c18291a94cddd8630400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1780d5a8c5d03c868bed88ca9e9515f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc233b1bd98f2c355893f5eaa11d98f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b4da266a27c511010f193ee1c08b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e632b5ba2df470bd3b38263f71b5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65385908ddf38f1cae7fdff7f6a7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605d73b09fbceb1dac10a67b32154ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32b9f231edbc17e621251b83c04835407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849521741d7826051b7537a5d0e8c24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07365555dd145b01a1c9071c5983b48c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbf18ca008dc5d5afca1bdfb36af74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db520aaaeea20aaf0c9076680b3c9e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13d23497e055a7027be2f342b416db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12417d2aa0786e9860634a7799f5f05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e617acc57b2e8366a058308609879414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c4269eb031479eb3c013ea94a3a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412b0484342a51fd0bbd01f3f1ef42f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690284513819b3cf77ea5d0af467b196417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50c699897a13c4e41c74ea56e6a387418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020d45ba4e68ff88ac1854c8eaf347b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eaa92be39396f9e2470cf6735d427420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0c4df3d7d968de91859dd65753205421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378629745bcb0ecc239cf4c2020a4ce9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80f59c2491e92f981c0245320e97c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ddd991e7342e7eef0fe4a3a647c97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc4264c9c53f801b4d30bdedf5dd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f213bac91bcd96816cbf44ff9399417426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1f4b4f8af559751389b0a8609600427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7ee3f91658a5b596e16a152b8b7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391784287b555f458e5d6bd7653c7394429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc19184a8c7b06e7ce0f78f9f484af9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e68aab081f2dce2b76b883bfecdb71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395adb15b3e422ff4c576c12caf93f4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b5402304e016edcd30c6379a6cfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028603707d8a52dd01de7676805679a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d308fa9cb16cb3848ede5b5a028270435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db99218aa36f7689be7c517c8f182b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6195589ed4630c0d64952477c7af98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745df135125900c3ebdc79f225b10b8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9256204ded489b1da408d3fe184b019439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd551b49b608d0ac703ea7ba6a808890440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385a5dadb40a884b52f4479e5fe5699441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff6624263f82e26381854dcab6b881442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1c26fb94ec639f1fb78613405e783443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430520f23a4fb2f10256c05eff125d21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d0f5a6b82c63066bd918cac2c080445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b4b3a545b9858fac9f58a31aff71b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79927e73de44e7e137945c45d97583c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c6f0179fc9129a1c5956ac03e23a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727044e66cd880d1380bd28ceb739b6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd34d680905e46f300840ae2bf2bb3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b499990ae40e596a25d7ae502b040451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498a1bfe274d647bab7bfc0c5e637c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00178f888962baacb5e83163bd9efe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93ee91586e45142b28237e1921f6f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917642942877b074ac3449ad0e87dde455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664721cdfb51813c27ab1968ffff292c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42ccb6b8d739f6c0236e168269aa7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea396e751972e5cedeb7d27edc3c94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03824c093170e46fc61fcb39bdffd94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712201f2ad6039b893f7384a816d79a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45686a4b2b0a9521698f60c7a265a52d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db85c76fc5ae19a9792b086508c679462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8648fa8c67643bde73846f8fa438716463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56bd7700e7ffc506dbc8194656365f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3dbbb19cebbc0e08527d9cd6779c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350bc84af31326fa6fceee439c27971466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad9a1f8418f85fe9cee49155fd59f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589470a1433c9eed512186d359b68a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800b8463032f2e2f5806da90cdcb1bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b1ffc062c62dc6f05e8738e3b11c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e73749b90497ae911810c62619690471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5253e7a8d6f148aa903a27e6ac6fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b990befc36aed2ead28a8e746668473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617b09b645cafd45088b755d4ba3ecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2689c958ee56b63292b31a0c7f924e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee2f8d1b53c528ee3225fb6c07ecf3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955822c21121705d41281dbbd9a63e8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aa81634078da776395de9672087dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f13a473b4eb4f57092086fe04af90f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f6ce3504273a2bffd1d7018969d38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46960b9b371f6fb9bc55c7856fd3f30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b620ad2d023daa8b5a205d690e8f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68a90645f1c7ef6829b1d6df8e67e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0616898ee070662c9ab71bf62e19d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef19a76b1b8d1f575f8405c9397761485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cadcc6c0a81b77723f9575cc57614d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9641c4ed7dfbe030e5552574b90fe3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66abe5688e77d28682a0d612e159a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52683a342ef6bf0179ffc262fd053fb0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a358f15ddc1e35ab0602da8ec397e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bf57b5fed8f412a2468e80954921d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512c16ac1878ae9da11a3247a10e615492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c60658f1f122f0393bb6639b8f3ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d133cf510363045d771670430650fd6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60355fcb450a5a982d2ed67862bce85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d610574dd6025e7b6667e32846f29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819631ba81b5c014829c294e9dd2dae1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb388cdf871af7c90d31ad09ea4ed9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97051fb5d9420f863ff4baf9d7a4f03e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055423790dafe95b2cd6b0dc7968874500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ff294d3316a848ba1f8a0eef9b5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b6fc479b643a27ac7672fddd433d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7053b789af920b9052c9e904f85f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a4b563c65427b90c23595d4400ca4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be65df84abc9533fd7bf01b145ca73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6f39d3c6f2d9685669fc356637c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ead9b2b231c921407edd743ab083e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d6ff8c0f14857e0f16b7a964b0621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb64de160928ff945b60dc8ec9f150d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b3676c2c586b29fa2980c2a944900510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e63e99c2fdf817fa8aae4a0999cb03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d99395528a0ef72dd72a8bda754ce0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e168baedf8b5f7891964c50ed407513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f6b698516c207f0840de408b7eb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4ef3e14dc2f13f728f68f9b2dd045515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae71a7b349aa047578ff9f5cdc971f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0e8a5e98d47b65c0106a64820e888517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ad48c82675935955481b542175c47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47802c3f05ce5fed45a8416aeca5fc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f4a1af69a97a4222bd517bb5fefea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f8a9e41bb45f1dae433656cd6d18d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148ff5e4a7cea8363fe244247eb8e5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a2c02970ab44561c9b392a2c757ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01c2657fa6446645f33594178499a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f75b4a90ae05b0eef28ccc88a237ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a6d1f1cd4b4276a4a9cac3dc7812f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bae967b17a8276799cf7af8e2fa0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1567e8ede669045297cdd2b297b280f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996667f1811eb96679a096b53aafa54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa137d5c7fb446f1405e47d14709e8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f1128025f7ec522867f95c3b3bfd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ea8bd38c5b7400057282237c0628a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526bd5a851436cdf74076eef2baa498533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e468c1521618a228223b35314e598534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d354de52f6ab0a0a791d2d88b3e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f4ebb05fdec98e44c2df3db5cca24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3ca505f3e2c584b0bed7c6497f909537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db606484ba2f667580aae89ac6b0caf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3d8d044b0b50c97a54aaa6d35203d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d3ad0a411c60f9d2cbe9ff222af8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05773e7b3c09b2ee3576054bbc08f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47f7deaae1ae54159b35e94daa6b33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3da02f6863976156cd04868a04d414543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc0d7360a28be76f525f31a5bb7c75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc1fc5e68117806b321801a5205eb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a28524e6836d7c8ee1654fdd8a73ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3abff1a614430a83307bee52c3c4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effe806ddac201ae6319b164ecad538548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab7efd4853a9257f651cc4739ea486549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c955b3a2f360e86cdfcb17dad40bbe4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946707a999841c95ad61b451ed21476551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c626efb4afed311af90472837df1509552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ef1ae61ffb2b438147e98b6f740fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2f1bafd3cd9d9be0bb87d10830a36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57bfad738e1b536dd7c4a64483327c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cab0ba9752102b0795ba44b5e2a76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce096d35dba1da40710ef8b813fa851557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41902246987f55f0951b468a19fb54e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f578b4984d9500771828848b86a936559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aeaf39a2b3c4d721fb66402a953a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be779c0655505b5a4fc7fb516783ec8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20540042e08b4e2ecc2e2bbadb1b6573562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12babf62de95e4a2085c83fb3f1ca426563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff89230781056cf1a116c7f07468a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e6dc87ae439b147fa16d51a278bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86cb2e303c45d31e0c9bb3f429a86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db38d89170f5265136a4339f76f35a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55939d8359deb88feb4f1d9bf086b7c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63237768af31c94924aca1479fbc98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c50a6f49ff3e392f269c83e412b6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3057f948dff125ff3df3455d0081a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d931b29309dfb5b7966ea6ff7448e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e94a6675b77fc1b357e29ed539bc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ff70b47f570ef7c0bbb7289d8ce96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b369be5b653632e3f782fdb58445faf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88505ec2978427b9f923907b241e01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039cb8c21fd71d2be3d78647285e0ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad8ba9c2fa95603bcc90ddf2f161b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f1b05c33f3de67d965d2be79dd366579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dd2368fd91454cccfca86ede989a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5c539858ab464356c8d8761b3e6a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330931d26528a77a5a73b2fdeef51fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e789f987de3fca86ec5a2d29c6a5a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6931699681060b3128d1b2cffadec15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff6d529cda2165c84bab541dd0fd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bfed69a7cf30d30754e85e15894e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9a277cf4bd2066c25e977c142b38b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09701f70849184962c41efa58473730a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9751a9e06ec7579ad4dd85e95272c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8b6867a6d9e88d7aeea0942bafea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf679841aa7653721165c5b5f6f951591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acdad5ec9aaa9c5da960c65b498dda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf239e81d0fb901cabc222f2eef20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6554ef05c3f70fd3c626bc3ca7b2e5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecad611e413f72f7443181b215e6982595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e0d7107c0b5e8ac713e88439b330596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137212fc059485fa8bc97ef5bbbe846a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d4aeaab08ca805438204ec0d3d811598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb9f3b7841c751e18bc5825f56ed5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f3d44e48539426b280600031ccf60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6021d40f89f09603b67cd73bc7784601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cd576291ccf389fc8d675fd4d6750602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2987533d52f16f55eaffc1f4480f09a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639c2861cc1a6796c92504301480382604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0087d0dbcc8e2bda2a7118f4d222a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bbbec75de3d1ad58bb67efd2e4431606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e401424a7ba84b7a15129bedf37e881607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3246bd2a76c7b7ac144b765bff9e96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7dfb6782eec58e36a07c9c3b6788a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c133d40b5a5a8d33188b648e2ca3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15533d50e31ece159eb948cdc131d6e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503db056167afbad87f968cc01faa616612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8a28757a37d204c8650f5ece95c2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6239c927cd2cb5fc16e41aeda8dac83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c71d2f66a049fe160ca599a2d8046d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525f828659989395ce0c32543536896616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf297711765c8e3771a22e0acaf62f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd1172b89470c58d5e51d009653fd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050386a9c453f585b0e299044d21698619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d26cc39db3ac731c00274165c7f65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360776557b92aa4817b9690996649a05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430370d52e13aff6c798c39d592f2e14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95803a5d4574b0c6255eabda6bdaf33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580644f9094949f9a13069f35a59ba7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace4eda0f766b5207aac89624742f07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da23f88303ca45ebe7d5baf6252ed7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabcf2a6333b2e18215437f99021ef9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9735918079dcbc3f75993692a8544628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097ee8d49ee82273e1fc285d2d248dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d20596d3dd4c7965e9329bca0473ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed69c7385ba55c06b3c35349f8b16f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ace18f11eaea8559a49caf864c778632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d63e583c3074de67c1ccdbbc3fc25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665f1afd6ac4c6043785c862858d5fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadca393cd0c4d0562d5adfdf576af89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993fe677702255ccb9c2efb8a936e08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f502ec5632afeb4b925ba7d0626c0d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfc0f8bd75cd272869c2ce18aaf7c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cc50e814c85dd814b338ab605dc90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818109d13a0cf13cc3c7f0909353d98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cf1a514d71a657362d4639c2538ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4911024a77bdec2831cc496c7080d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6a7ce197ba91cdb5af71897a02f37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7159bf56a985278edf16078864e870644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed656bcebb268c36c6eb80f6470e434645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fc4265247c2b3988a95c2631d1a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db64497f889d61d439d2612ca2a64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75847998d174503d3d704c1dd9c944648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68f20dafef0631ca9446be72c02d8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611028c8b5f346051677a8bc04dca3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f3ff1a2d025ace4ef3efd7cf8a82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89132b05676ee4671a4d65c47a7f04a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b24ce198d7176c29b9bec15a2bb9f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fe8c81d0b7e4e7875894e0f4e4f80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d01e55b62132b38f0b490982eea7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b72c6c4fb96ab1c1d6135f7ccb0b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71467d511f7b0b7acdea42131ef6e53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78b3ef38fca0660619265f28c9703d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b82aece68e449ab9a6efc4b65904659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844eab6d9934f20bc1bdd88a6e52014660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ba5b0eda11e5d27c9d356e1edbf3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162b21459433d0e6517ac763c9d2c01662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb38bced73c33a2ea28b2fb2fdbc00b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c121193162782f5d999cec120afd8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e955ddd793810b56def42b50ed1ba5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7007e0b59c3da272c018d09651466666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99966a218807afbf2d974ca3b2ce00ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793adef6de59c2dd60ad2c6a1bb7b9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8895d3bf594e6b2b4771ac75bb0245d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe29e6490ed7935e905fa3b133552bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d482353f88e6db03031de9acbc626c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0cf8c1e2affff9450bc4a304a29a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f5bd2b3d9103bf592169168404377673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04649909f0274eb1ac65e4910894ee44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b96e1d911a7426f1b43d1ba054b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9d7e1a78aa30d928e94bc24047406676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2425d69905727e5aca69214fdacd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e015643a3d264bab8cc9c7ac55fb3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5c2cd66f94e6f8aeb29b55d517f94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906f42bcc6c53a16078d6d1d01401fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdf7c12f99a6417735e12a68bed653681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75463ffbf059784246b9690fde0a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d222d4f9b41419efd7e4d4c015ca1c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0fd8dec6756266b21d793dc1714c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fe74f7e92e0320f261919da7ccd7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d65d420ac8a507644edf97a9f593b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4ead526dc8c4a21e669a21b131182687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8492b3f66c5b40ad623eb5331578c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721156f92969f6e2854857c2a2be036689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d1a15df46f51e4387568fd52286f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65a3b9dc4c680e2eb73b26ea927111691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc32aeeed9d825738639eb14b8bdb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f7f86e7860272fd14823588222370693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f24a810113ade60c55aca0ccc522694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276256633b6f0362d51d4c412c4ad69a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4364bc3cf8215366cfea2784cd580696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094cac28ffef135d5c37fc86214dc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e15b18abc80f3588c34520fbf100b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cf67e121ce2b8ff810218722b5874699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c33d43b199075eaf64cc83c2d0ea0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c45cdd9a766854510e4cf31adfef4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798db040a525c1e0b135f6649e19aa1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd9c9c48d572ca2054a3de6a0dea37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4956ee85296b0f748d91f922fabba3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302124d4497671688666c336be18e57f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5832b260695ce07eb0936cb337b328706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f557bba5ec0fb3c85a5beab23f55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bc80f94fa9218000f4c0716db7e31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5473044fcd9e5c09c25091c442dab0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf42a1b3fa2ccc3de77fe390893715710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee88a477848b62dd5030a0918c90944711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424989f0c7fad74f26850033ec54d66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476a6e3ecedf5ceab90e97d1d4156f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6ab2926684acdab3aa8fcf4ac24e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687150f326b16b749ca913c735d2238715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb5ab3363756b500d189749242c3b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f5f82fc341c9288fbe2588172a473717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464a91eb855066863837a35e185582d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266d5b4e6e2f0e78b33bc31fd4ec144719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e7d66e243c716c1dedf245bf4b9f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad67efdecf540b20af91207bf19001721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf1fb8e9f8290b3cd3b8d9359def1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ab14633f7b23b5b9b7cf53324bcc6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6b4faa61a7f27346a48979499e4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba919545afe05d7b175d29034093a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aa346bf3d547ebdbc65bc2269195c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522cb5d71bf015af992e9b7b3237ecc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe6b940760522080a725ff5136639728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ad63ec6a53d4e4c03635b00a38f20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08156c4bda629f170ec498f6094aa05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0842301e702b6929fb25d06576cd0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e70940b8922963ccad712cfb132602732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3477c14f204f44132d25aa19b5392b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00ca382b51a6fce9bc04b8d193a215734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702828f93d1f2df5f4f790c1ea5a61df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84171dc8f4ab3cc3ddb0a9a42bea92db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555c0c44ebd7029793bab890edcb393737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b3c5425f9ba46f9ddbbfd46518f18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc678c789cbd66aa9bd6fe5cad36e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb13045eee0b3f01b0f7d19ddbe3297740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba39c681186e274ffe87622e87297e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc5db234a5bf547bcc712d73d50f02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c54f2a3da5f00c8728f03c7cdcd27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a24e3189a564498d462536efa952b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec2c06a14e1386ba690575b436fddd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddd866e76a1b9dbf761aa9bff20f71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511dc243c5c7bb269b8660544387c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a307b5b3b96f7196c120f562af16adb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bd76e2431f5f9218569b290c1c5bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ef859260a0e5cf5735c92d36453dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4debe3e6615becfd98d44889ed0660d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47391d160cdc210cf59818c717894629752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb638f594abd878aa278d4c21da294753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945081ca5e285bfc806a2947fa68fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cff72eef66b26d680caff26f3aab8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635afc417b4f486faa99c28eebc3240a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1d2d33b5c7a1e36ba9b58fd3fa27b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d835db14ad54fb74c39ac1cdaca22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b6cf202dbe6d0737e2e948dc186e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bac6ae760478ba59f3ed1a821312b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d5548781fabde0ddb2ca9432da8f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c6d558fa30ac07dfceb9035db7744762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6f4e37d3bd9d3259e1ac54d9eec10763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f9929bcc5338abab9ebdc47ba89c9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5fadbc2b28bb95caa3378003b3d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3235cdf09aac0efed10b64575d1de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffa8d157af35e5922e0db55bf24fbc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e774832a105f4e3bca838066e596768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4050236fdd4f13b89b104cd356cd666769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adcbf926695e4819b39592bd17a418770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e727f7b70d738fe6a470d0cc64ebf8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fb47e4a1d76b4e7187418fdfffd2f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2cbb86cbff929e087d2ff145abafa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc0cccf54b8e7f11a9d65058154c69774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76342b1ae969131d5beafb814bc5ef70775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062045e8dc7f6b4a534e75c30d49e10776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcf12da12a878f6619272a02f7d2b9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aae278b9b8a896ad56dc8ccb40792778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a818add1fcb379fb1906e0feb275d47779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d06c2ee8039a5c14d143779cc2f001780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a484fa442d3df7083232851e89ed7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aeacdf0e1309b37e74dab049b0d6e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef817352efa6540e7da276e31b1f77783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe69eb75d67743bb4e8745384a43168784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c5323bd898e6a11cd57717e38529a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764a2479f59b7960a91c101831ccfca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d7c68a933eb3fb50fab2eb2669833787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2349c13ac64026a8343f5bb9429ae25788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185e5aa70f4a6d83209c220e748ea38789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44c79e60a05ec4cc71f684ca9ed243790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f804d21ea03fd6b5c271fba84f583791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d24e19de40959c3e052c2dd3a7a61b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b952dcaa607037261cc62745237b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183d6176a726096cce861f857832ad8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba61f9334eb0053487952cdd56eb17795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9df04e6993a52983cc7e24ece7154796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d72b473c15f486508e2496cbc48ef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ece8712a76648b6d63f55cbbcf1c4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38c44f6e4651280515367c0adfade2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bf2321f8c53f4cd55f0508161bbd8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fba59d2aac11110f9672c053f352b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caffde21b96adf353970d1c10bdb5e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd32156b5d4de037475fe47ec83345803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312b9428a5107d929e064a74739ca3b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a9cb134f11b34a908777db3bcec9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923746a3293637cb32321c1a651402a1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074610af0fd3e8766c33e6064079525a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae19f6d95ddbe59b294aede4099c9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668394c09be219b8a446c31dd1857ae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f695c5e5b10969739a22395e96339810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e0b2d65b16afe29dd240204dd18b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8978f21f5291f87cc37c9420821d18812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa6659109d8300d757f6a6558d0872813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40f3c92e0aeda9035cbf8ed7584560814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710377ff5cf01c29acfcac50c0d04c8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e2022a30c1e4b1a4b456201d7083f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95fbf4a566d1c1c07141632a516d9d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed60371e11cc820afcf50f5a79be83818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083bcaf2505ec596b13232d14ced63819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4f01a468426dd3a0d6871488bbb9f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057da90e58f4cf4d103273c127c38506821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5079778238a6c3f0cf6c1e625fee69822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cd680de574e20a2895a66065cc4e3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20032be57407deedde4835c2121d56ba824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29313c30e0dae9b5dc04529f2156759825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078762a32c6c8cabd874a6b6abf7f64f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a144bd90bf59e5fcb1c1ac4085bfc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df17249c84e7364ae93bb8db0cc82d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5e421efc86dbd2761e5090223f559829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e1e5f0aa6fd0f47f74d12b3309d9a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf09013ec52735ec841135e027974831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86929a36b69e192b33494c90d743314832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72b15dde6d7049448cc3ad4a9f1dc3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9f73670412e5dbded36470c3afe97834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c70075b6120a35134973503b6c6c2a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb3e1f1641ae1b4dd6b3f59d93be54836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70899e7c22c7d432be8f0d91f882210837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84768d5003511065e9d6e6d686ffc40e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb91d10dd71cab7ed10c8028d043a19839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03eab7394549d6cfc570a2c639692840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29007d5d691b81fb46fd71ad39acd56841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f04e6e731f24b93e9457b8403b004842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e85ab4688697cd5df77fea2abb50d9843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf57ac8365e19d5833e8a61427ed2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdf80d156044f3e4e7f353622481952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a04bbe5731f6aa363cacee7ca2a2d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1caa7d0d163d46d170359ce82c0b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7768c7be48f75288fd848e62c5303445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05417de4c777b4bbd0913878693721ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3ab127316fb4e4b53f997f03f1ab47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6e7dcbedeb454d2b2e1174db9853c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f80bb00cc055c2863325d3f571d9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f379087393c7e893e81049be6ef1d3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36472d3128338754f17396e7117d4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca9ffa87498602dbd495a5ab64adc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c746f6e6fe766350ad0a3be92beaf1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a5065fb8d4da863a0f894f428bfe414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5eb4dde1c8eaa3c2faeaeac95e1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fe33afcafe6f15dcc45a1e91faed116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33840a1c9bd98fd07250a05b6bc20eb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b023337c53c937b08adc3f12649e2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4636a484c5a9c22c697caf835e322519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e1c8a2879fa0d960a65c8406f1ffd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d366f8db2a1d7c1dbbbb496d50d781f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc807511a851bbaa118e9a51486efb6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe930b9addae5d2f946276ce84c4755a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6866c313cbb3df88956721ee9f6b9b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a4c434b154e27d7fe47168a58f78725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de90e13805671531c55eabecb2c52e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581fcc2ef27ec99c64d8e306fd479b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b933fd1426027e37b90c5a228e15128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797274a9e3232ab29bf1103cc026b91729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b820c5ce53937d37a5870a34b837a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315356b46a2502efe0df386d36172e7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71357b7a5ea91a59218dc7a36e8cacaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31724c29b971c00d27df811edbe5a2b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5842a978655834b1bd990eaae2baee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f64e6b269aff9f653c961941d6ef8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ca8a115334e7955271d566f40410d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc623c1d7102195eabce5a2578167a8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450319b95a8cadc960a79aab564806038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ed7594215a8278a330c8f1a3bf3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fa1fc8adc51489f611c6a60251d0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92436bf4ef7aa966e5ca155bc7c1765341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac01c8ab3ec38c4e09d890d3aa2e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b045ef698557becab2db94637a0c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2303f66a69c48803490d24937b08044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784f6a6e4e4a4cf3beac085592699cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30020bcf15369accee076114803a12d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44716d0a4ff2b16fa19528513f3d9d1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295d2c1fcd338a69ac0c1232e5f33448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b064981d3123da2cfb8ac511f310d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ea649822e15bd8e2bc409c5cc979850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e90834bd92de29c943ddb8ef7174d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ec2d7844eb2d5a49767bb338b875552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63552957714c3a323135647829d874453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8872b7bf08ddd7d7580fddf7eb352d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9a8ecd5dd9a5b9cdd4d172790dea555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7d2a1f7e6eebfa2b923495a4da5eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb000e8b25d3fa79779801d007786a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadceeb3e5a4ed4e7d950f124b939a0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edd1118efb53f14833187840b40f2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe15d900bbdc4fe837a91a50afc7eaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df1963b01f982ee05e6828c9748b1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a9ef57c8d48dc17143191acf66e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb4464883c176e0d8bd0fa7660a4bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803381ba8cef0db6f36717c3df6cbb8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15314fe01dbd0b38fb100bad54c57b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87448844015e38ecc7d8fc8b62887a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10660bbf1c344f03123a863b6874cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc79415e6d85bbcc0196c89a57405868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8bebf0a3da3ba4df61d20ab23d4ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03f3150d5ca9494788d01224f1f0eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467a60460e4c1437d07efa1dcac55c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8633ac90148ae235db960380fc6e20a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618578905416ab98f6168f0de2fad7a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d766d990c42db1255595c21f03f39d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86842ae766bc69d03d775f1cd3aff0bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8708ed4269b47b474d749d15fc67c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb21d7a03a02bc41d53f7d2b3cb09c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d027da195a727a0237a9c07b5ece078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32a564d7ec584e8ff56d1afb4e2c4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f4e81ac4fbbb4720d3857711c35f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cbf5f9f7efe4b2ac97c3a6d42d06881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e057998c068b85185017cda3a688bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104fe4d91e94a3df71bb5dbb5152d3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fa6a25ab9ebf5e67563d3f66ca78384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dd02f590adfcfb27614e14856d6ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9cd50d003081d7820ad41e326218986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6af1ffc6e65d334e70bae59e71ae087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e64697fab73025f7bd225ae2a4e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91e4166ad8a1393f7fa4fe51367e8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5a60d329243fc532bdbb9b1115a1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd2ff65ff963bffcf2de9732adbb7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c241866401a690bd83de4a929fea592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549669fcbf56d3be672949d777eb3c2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba5e6c6816f8bac0fde2d33747fbe494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a61be298b488d637a6dbc4a73c1c1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b8c6cdd3ff3f3d196803309baa3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322087400654c31d1e316a5a6bb88f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb8b881013a9f038264251856f28e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db92ad3bf8cf75df89ba09f7b6da3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957ad2fd7d7f8f1a6cbaf0621f9483100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20cd74d0394ca8ad17ca40d6eb8d03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df0e7d3b87c0e88c1b0c30e50cb5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37f5ff6b230e46b79bc3df0e587ad4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0b73a22e615b02b0c203945dcd7bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013d90a8837f1bcdde17fe8c45a2d89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1050bde88cc0606c4c6977759b1291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009b9daab68dc5bd2ef7e7607184038107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabea2514af09e6e2e5e77714613bcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abeb2eb8efc97e49e3ed5966cafb11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a82881c0ee4938c8c6d324d07eb1c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be41d37c49cb194abe7c8781948c17b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335882106098973374117fc23672c501112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bb4efc71b9eda394e91cdd9937617113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbcb8d1b0aa569e1e422c596c02de3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6cd28a6f5e5627cfdb6e958e5044a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23ed1236e69cfa7d749249f3f78c4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea68c9c12911be7e7cf540969f8af8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba14f3eccaafd1d47df6c5aa3649a68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c678cd3b89db60c69466f593ad8eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2bbc810accad8f3932273be00f38e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774748014fce039e062e401b1a1d75b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bde4a165a3a33b16cc1f9541aed1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cab22b779d935a9234b5bb7d8bc59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba88412f71a7e49e80a11233b5a4851124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8cb62469f919ab3e43f0e452bf3ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d3592ca8615e9cee59b13a056bf3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f58961e9348d58f391278e925a1d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487887778ac6d3a4c920567405856c95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbdc8d36bda1d016e801ba46e1a194129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a657f5a6504d2c37c68481798479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e5a390049de0cca5590fde70c551131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c7a5ccdf1fd1c42d4410267621291132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720341b395a5b6f3b55d15b967eb571133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476b10deb0598853c7bca8ea828bb24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea58cdc86df9c3e3d1ac81bb50ae3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be68e9eb3212424b507a81cdd05d267136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e184cdbfd500f07efb94a0fa3ebaa63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7face602cc83b4e32d88f4453f300138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a3f3a1702040df52e3d9ec90b5ccb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540e31e35a501ea38c44bd3328bc240140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe12670084b1c7e88de260db05bf534141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec6c966ee8d3b73ab701fdbb8de209142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a579b7b325bf687b9e56e2f5e86c76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348012dccbe046585409c00e17546de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8d0e11d0bd50782d8655f5b3edc31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba5748b7465b324c18233d15bb154e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a986cd6138343843f453f970625dcab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b7ad225a81bf763585f8d216b157e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a617bd4ac68c84a4fdfd59fa83f014149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3f250a0e86f1093d2a533aaf1331f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b5a7e4d1e1a0caf9429ddbc2c6bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e225e1d0b77bdd59594a7fa4ebba7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd06ef154fe7fd6b5ecb53529d9610c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eb00a3500b5422ac870e9af9e79a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aaefe13fc1c8035ab9817f0eb2aa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3c75a7561ddb9e091ef2306a3b9f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95c42c614226423374ef69bd2a0aa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68710f617388316664f55a32c0cc7410158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ae7a1c35613f53de5cdecd66a6f56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016434bb5fae935fb0127323c9534e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cd8db16443bcb1b7ca2b496930452161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a52464343cd941f238d99b90ba8061162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ab93a9027c82ade2568349333c66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc30d944ccd0bb3dddb9012b788e06b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e332af4c44c50a58321bacc1f78113165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593e8f213e79f7761f5421d9bbfe1ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01649ec86be4d040e0964de8039a47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337abda0462cb559e20d76a2ecf0fe4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300089efa1995e5354ca6e4edc80c06b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349338e68c70bf293e9ca74587032ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b597e24be7a47730d6774fca89c23f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae0b593b56f32e5b8a343ebf9b6933172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d06a37faf42ba98ddff98ee89acaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681b125640ae44717dae9ac5395070e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d140eb115a1f14bc9afb0fa66a28b8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f12c6bd07dcfdfe8ae861173dd9cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cffb89f225ab04462d817ff0373db7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685956d618157aec0b961ad20541c56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ce1f52a74bac7e33ca3c17790c20c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e89c41672e27a7dd335b5e9598d84b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92526986839b63e8d62148d4c7c421d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48efe034e8a922cd20a8ab5800221e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784753904e76d610554dcc6e1eef62db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135775e1a0ba004ecaaedefa989dcc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a7c2e7a7d5d7c596ad855cac23f94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745226300857dcc0c5d14733c98ba9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0119ab1333956c7e5a693827bcb6ffa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03b6879ef46d4e3ddb24011e6a68c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12deb2f47d804a09064680a333c291b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f8a8505a43e891a2504fa3964b31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efcee60d40e5061d79c1f8161788be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef8490fd2013a05082dee748e5bca9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87636b2feed7e769bcf27e16a31816193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf5e6ba03075349797f75af63a10c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6507d4910ba89541065c927b9939139195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d82a931ea173a10d08f8b0b371b413196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265604a4259d28df56d7b6a1134fc93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b45a56c68e0d426d8606fc430d0c0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d289a8a8826bc3561c43b9ee10c16d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dc5d3ac20bf2d6f4e07ec3d59fc2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58577deaf242943f33cd002a97a69cf5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ef91ec7fdacaeddc91b5dc26a2bee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fcf648f122c008f5d89cc141f008c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce315d8c1acc629e9248b245b19c65b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db241dc535e0c62468f04d2f495243d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb1e26c91dd31c9181cb26c31f0e87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96466ca83fc11c46898d626af8018579207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b49887b1c3c8d742d45cdd11d354c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5704a9f0614590d6ddc283c88266aa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df9d9c986e10ae080cdabfa7dc9803210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417553fa89b7eb27c884bc101a4010f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3cb0cb4919229373a9dab83bedff9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159460e3bdbc412a8bb09fe5127a014213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f51e550fd94a4b45fd3c27e527b6e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647be44ff2021e7b301281c52f1070215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff7c0facb4fdee5191b9619a44e7b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2182a66b6514b83a9626314bcc1af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bf3d07e5f8767019a10b536a46da0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb807ad86ad3e4928af4012a65408c5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c8f442def49d9cf7c155e2f98dc41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322965e25b77655db25ea25e02ee76c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8d3b4b05feb00395e9edcd6885be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e0cd5dbb34ab2bd4ce96136f46b83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2c34444513aea9183532ac60df905224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d294f06beebf20b9329eb79fe0aec7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dca42427ddf9e130fdb5db585267d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5955e4af74f523f7840cee1152d91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d84f85688f072f51b06ef3e93ad00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e9d1d5240d43935ba0973d856594d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a42fd2874f5491975e11911fd1698a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e331e75f8319f83433b0a215348f4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93ae29f1a24e7c0c69966cdb67566232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c14a9239b6f0a977e19fbe15b30b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e3d6ed419f13b9e029b5e3a0ee3c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b5ac4dddcd99cc60472290e42b9ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1a792d164144e6133f729d4d9117236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f23fa9f5f0bf3ef974e14457cca7aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27896342e123dd7eef642fd1d4938d66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc325c83414a01d86921635d67f2028239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260ccbd3dacbce196f447d44d708bc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c529600fc6c85c9ac4965e179320b4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9dd035d6b8fcb9f4e2fac4778755d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6aae64dc2a768f87c241dd7fe799243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc1e1d06e73b7acaac997d6b0b23b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f77f45c86e7c820c18e3edb9947c5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680451dc7009532d0ac56ec8c8d2a22b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d712a3f911b2afb1426f5b7b9bfd910247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423af1c4587157aeadc72ffabaeca13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70f07e5d5945e72fc4d1fb46e4e72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273b8697b359247e9d2d2ae5b4a308a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eae2c7619addf71c5b428f7dd5fb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b5e51acf956b2ff49bb3bc80da6e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f7a7bf37cd799368f7a00446502ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125abee4ae593e6c5b81fef7bc89efb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006e7d4bb71efd21cf26363f9c2a73b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399e07a043de991db78a5f5fab75616256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d8b34f6cf5e9519c926d57bcaa058257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37cb0f68cd2f2433c06eb883acff78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fbb615759320a860adc6793af21fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450457c37b66ec04c5f48cb2d43c778260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4878ee456723c28a188938d3e2815261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacfdf9686db8f199463bc52c9795db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8448b056c0cc24d92ebab3b9b4d16a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198008a8647b8d016c651f20e0b33b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f224e7e1d9e25c6aaa3d5bc4d9bc73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e28c55ef446b7217a3d7e9ba4c7ff2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44857a1fd0753ff0d6fdf37222d7e5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fdc8835ad8a3faf338633cb5581d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d396fc322e3858782d6854a9a4c57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc79d1134e59a7d37164f36b5dda48b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b4a10cfce0f897a597fa5574272b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f730633e24cb2095904cf17ca8adf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365676fe767286f196cc37ae50533f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e427916b6ee1155118b408276c7e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e06d7e341c91a95bd89ac9ddf06a67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01498855b2a842e384c44b3836d0371f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b706fcf499082bf03c8e9e4a7fcb919277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671016002db7b929d226239f27b5a017278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd544441c048e20baaec98d114621b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264978299fff0fa45acdcdc35b47b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556bfa83178fad76c247623f2d70790281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e17c6e86e268af02a96159acfdd0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6454ae8a3b2334bcc8d7669614d1ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2c2dd08c1d50e63f944be31cb5e9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c14f77a423efaa484a929cae17835285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf4c118f857e52b1f1dc7299639b95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6f0790079fc5c902926a7b6c8363a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba32b2d8a4e99f59ff1a9e1f5dd2633288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995acd7785a562738b6b2813ebb9b51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f57b56eefa9b19352d1d1896dd7892290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa5775506ac025af0cce89f4b50896291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf14eecd9cbf86f38370ebe45c34bc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541d4684268364cf345732c1bbb6ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d033406d9a07c79490f686d966e1ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb17a3c27bc0e894f911ccd7bb8b23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe246eb9da04bf500e2e79ec8f58b40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80308ca0793c9ca1a3a876cb568b84b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db7e2b5535c35a573f4423f9bed290298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023993ce15760d15d6b6cbef3c5be4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6856d62abbbda3c53cd552ba0fe838300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2fd41d11ea47cd04691100386efe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e9baec9582d2af5cb9f2d09d8f9af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357436a39370f9c6ac393a42f6dde9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566ea957f0230b4e80ae8455969ee04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e951adb8dda2efe1873f3973a8610305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925ffcfd1000c6dc6632615b0e526f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656847b93345ad5080299948d0da1a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9f1a30dd9e1a4ba3a17fd90f43eec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3770fea76e968e3af87afca747aa3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb43c43ddde7062ae33e16140271c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4fa37a7d82495e881d4ff12b7daee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e46f1c1308dc0adc66734cf98c39b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea2ece2b7de0c42d96ef2ba7662ea6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd763f9e3871639f962d5da1440c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547786deb718f5075c709d4541d382c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34f2c6564ce49304cee08fd5b3c5a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b86d75697de509650359902688f3d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c108b69845c5d07b7e92af23f31eff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf173220a1e782462cd2e89107b169f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aead45baeb5ba0810d637fb0bc7767d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e367779b6483ae1433758ea5bd3559321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac418aea9da5293cc244b6ba3b349d9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f8c07651ebd9702ee9d3108b7d7fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9342537acb663d122911a6325e7541324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d1671fc81414c4dd77cadce9fc3cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3640dc482a69c8853e5c1ccbb05ccc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59552bfd59bc69d7a4bd40790e6f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605377d6319304cc8342ae6ab8b6bd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81fe65c2b0184b7699d653ed51bed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784f9dc792303b68c30008c3c83db1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3ec56814240846a0744ad4718d86a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0ff29a04f46ce49a27ce6aa33585332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae335846b8635c62bbc4ab3a90f56db1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6ddfa884f6d3ac648461a484e848f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13e78298a41d3d4d28a099e4b0f669335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbb806d2048bbc337f1d059b388dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a3b739d6ee42e416661f0caa88fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28ff918f795f6b9b1beddb7fbb1e78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef8c8ce9503b290075c638de573786339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1dc0d178c604460933fe781e7e577340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06cf95c3ee50a18d308dd05891261e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a242414fb48539e800941978f50f117342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405904904ceb3a3f69e1449e53aef21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d998be6dedebced3268eb920aad8c46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcce204b36cb096eeed8430f1135c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea367a3d15006db457d08c0c7a9ec3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511c337cb3f89dc4490c48382a66258347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbc2be91989f590992041ffcdba3d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dd9019cb088e99905586f26411532349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1086ad2017e38be0c4e1e621b3ff9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dcc603486768615b2f28b353cc9e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13442d95979cfd52d1b3f81d8459eed0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4938d2edf069c8109f22214c2464c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d38063187f6d31bbe219094e4841b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beefab3a3026bfc9487a88ffeaaf098355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fbdc962f94a605c54de33d7f4da91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97f800dc0ab949159c90321b413581357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b680cf00c2c599092b8a94ffd732cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dffb60113b162831456f37d635442c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bee569ddbdea80a61a0d4908d8f9b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeb911855e516b3d9247e57541c388361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfdd987f8f50682213784913e00400362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a2e657a8d1be094e93c9428498363363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2649a94d2a0be624b39b90e23ff2f28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff5d6f1c6bbca6812080e764a0cd65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8814fa7b38ac54fcce8af95c4aa62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ffead69e0a9cb342a729c2f0c652a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af3b5f8aa66db49ee133c2a3f05dd7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7e3eab931cb5fc51dd25fe9cb9f4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55676bf71997e5e629db8678561e5252370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aead7724c37598514884214e412ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab998e015661da2de62bc93fbc80a0b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510a0547d0ab79fe5e7dede6f4ee971373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3e44042b12b5e6b3822f0c53c43f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d233d56a319c8528f58f1f9b21405375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30fbaa0ed134ed9abb808a1f3039de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546897b9868d18e77e49724210dfe72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63801b21acf94ed48beb6e351088cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611e08fc4e63f58656c366afa4dd0b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92216ba248c1fafb7e2221e83c1e5d81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86a13aee21d4313b3498265e730286381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c73e7333d61c745bea65105705459382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a227e49b82adcd44dbea407e66e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe9d6b03d79c741f488cc5fc0d8aa9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761361468e2aa738feb58992a19996f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691f4755e12e843501bcc602b0d0cfb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747fd418f4a6776006f2c34130fa6d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3479fa0a9e076432b4f48520812c95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223210c49a71fbfa18642eeafac3c94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef19099621e8c5eb6dbb96475ffbd49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381a7f1e055bfc07112019d959d3ed5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f918df60fd420e6442d6b30c7b993392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc5562750174f42be6d8ae69965c94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8bdd8cff7694a3e0fa8905495b60e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a78e884ed6bf3f8cfef2bb4f1fc47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3c30832523bf0c80d9e1357570680396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1cdcd62bfb8dc7cb507e125e73c9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4614d1435bb5c6a32677e92cb3db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023cbd8a3e1926d274add646aa66ec0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41e93fde029e7e9d669527fb14901400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc2360826dc1e22a5a9d5e155f7bef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78218c1aa278703ae9463b565545bf6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f30686b8b10b9a16935d2dfd3166a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f19856e0987af1724dd726adfe9cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d672063bd764c2dc5ea35781bc2cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef5896aaa78c2b8568b19c6ccd4b5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942e199e0cfc0742045f729ba5807b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d614b4546ce6b6cd8ed523e107121e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42225addc76471bcc1ca24a6f8d95022409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef893e7e2f21885870cc7fc5ed75b154410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49813a5aa960bade954b67199c14fa41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae50e88e3460aa44bc831ce2391819412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a2c759054be70c36472af03ca3ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93499e8d61c6986e9c39f5931b8d0d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0e095cf51c6e9408d549697870c2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd2b59059f2281b8efcff16a06e7f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b993f6718d18a689cd213d15b08f82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f371ec1e2836a98c00c4bd83c7d40e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea799fa78d7f11abead2174c06acb46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5c4c5b2568b78338866128ccf5a6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143147c6ef2bbd7f922e275d84f99df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc137eebd237a34df34e259fa0a180422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13c3e09f39cbacb8b1780a005f516f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1535bd4537d4f53a04e8557c3045424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851458f75d6e98f56d89a6413e06a25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f1436a3dbcc7c02696f7eb111aed8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f7f005326a5e9f25b3b347ad683cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90cd0c120f99bf1341481cb6d670cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a09ef1d9afc58fc53c5e5f8fd2125429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bde8f6564a14eae2ddba926b3e30d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011057e56222c337e8ddd346274ab2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ebeddc222603970ace31daea664b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17418ddd80b9061b7461af35036445d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74605ae7a28bfe4eb0c2a52b88609e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bf9bc71c7f7a3336f63f18c092d44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ae0fcd744d86adf0c0e4ee96b62d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fdcdab32e476d3bc7dc13243ec9e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797666ff4568e844d18fabd37715dac3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb33fba467fbed4d95e5182368df83b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90cf88545e09e715a57e101d92009d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a23837c170e1c83e916eb6980c5940441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7ca0f598a7a1720df480e2caf08d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481be9c45108b8e96d3e73ef80db7ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e2f844c5dcb43770dbe8a1f4294a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8138adbb30000abcd6e6b12649b0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dcaabf43bf67cd4a940f61721c89a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bbceeb34d2fbe851c21e742635c4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab4af9f122903b61424347ff93059f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9a5816961e2e715110b5148d43816449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245d92914a5320fe1510a01d461ee2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75abcf6fa7568b9435bbdfca46ba0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6b5d34b7538c76ba726c30d6b403d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e109178cd95220e68e4542d1bceeea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f53d6674d2c602454a3fe60879b4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac08040995fc0615282f12286b0ced455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61d44c74546b95c129b36c92909383456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f8bd5edaef0a7d58e44b52b3da51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0641366e5f49889415d1e737d3230458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5ec09cb78bd63321cdaacd1eba59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2e5c231a589b002b6e60050f11d45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34433d389413c246bdf86bb30b4afb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0728d0e0d7b73c920414944ec1eef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6dc55a4ff1db4047e4747746de110463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997cb4fe7b099193c6b266f18b54bf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d0539f3a2a12a8cfa030f7efca48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8803c26423c0e9ed9c4fbbd00bad730466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ea14d628085d7888a55df1cba108d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc86de4ef58479e90b9b42c81ed12a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3799f6f7e75164404c79f42cc24f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa268b2033bd979218cdf24e1f9cc9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e3375492c79fe5c86d8474ae4e881471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178a1f7f9cafb0b6c9e7c386a2a254472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df904680467d8b685140b01894da6356473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f44e653ca1074cd0f1ee6d6066736474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d1aa545062103ddbd68a619ec156475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffff93995487bd5d137ad442d5d7146476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ee3e24398c1b8f5b13c2d79fbf2c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f11c2900b320691e82ff586d89b883478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59012d1fa9c5c0cc3158f2c4b742cec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6ccb8d7f8b0149942312edf5ca86f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb997f5801afd56d5d357853f96bd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6ef7f5ca72408d3f9b42a01fa0db2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcc1b230367156e9f39fa372a33556483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4801942af3d4056a154f8cdac5dab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc7d86653cfbda5ce889f5b2475771485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24426fd3d3c8124864af447f852c114a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0e6436fc10a4a7329dc9b58e27e2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277339b4b92419de142c63b29b5fc5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff8937d0bc2c2af6dd15add48eb10d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098df26a80ed5b4dd86482d43370e3ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6caaf1eec4755232f44d5b23f5428491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487315ca82d4d8e5b19065440a3a5cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce8f4f71b6d3f3c859b2a7652fef5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a0b2e1502534f5f97e5c5c14de31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2262a41e1f127a576556c3c1bf7f97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f962468c9abc43a4f6a834a7929114496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c390773a06bd383cd1af2e08f5f055497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04879f4ffbfadcf835aab721da0e58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeeaeb6dd420ca1aed2e3fc3a18bd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc79f8b03883ed5307e0c18c626366500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd515c6bb45e00977da9579c503fb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a43913dedd7caae3248990c923f20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f07fd74141b4f57a04430e605a66b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c54eebb0ff86369b2fa4fd7f8d89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766f0483bdebd85d726c42f02725fb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d587f48f5fd69d8998075da8118eeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bda2129bf70c1a25276d93e5abefb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645294927b2a7695435c1e79ced9abd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852081f058bf407e291ed00c275afd67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fed574edb64b556e1f677b4c45398510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e5599e01442a6bc4e92880fdf0fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c8b7c3ad03d5b705d769102ebb37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85e4d37a9993c26712717d3597c69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726270914fce3cb862fc20100a15ec1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3694f0d2d38d21acbcda2fd11a145515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b157c521a51a6cfe4e8cbf05486493d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3b97e6af190a241d4aa2612992cd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6a61ca90e6b0f507245769aed6f61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef53d99d03cf0cc46a2ca4e5dde060519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69505b9a36cff88602e12d4aa52ff12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a21c1a53949506e97a1a20b5c57b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef4c824a822b7daef0ec8b1f7edbad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449393c0c3d93a5eb2992259da3b630523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc701609e3582d7d6568ce40f85015524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2444fe6f42428585447a423d5100ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55da1294a95d55f91afbd627e06c19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32195e88f1fa2d8808728f1f589546527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd263da5bc8a643459661063d5e12064528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35405ed63de2132456db833365174d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe99c3cdc63d51ae1344653fe6ad30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34535b48841d702153fbf9374515c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095ea745b83b9552c6dc680fe63a21e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d839693ed881a801e5cb7ba526b11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f3ff9bb6a946f5a88e470eec2128c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce5441ff1327ee7800d40ad8778664535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7538ed6270bd6c57450cc0741d3052536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7beb7847d6b87960f67bd833d98917537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812f1c3bac5c73ba9c500b86d5b1a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba35deb72e3bbd67c9e9bc49a30e2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e042acc2ded6d616ca6fc4bd77c40d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec5904afe9b057ee075253acf9a9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61031b47f8d709e4f81191bb631a1cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de301e0f641d6a7338d1ca6a08448f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf23f00aa547be90d3f286c16fed10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2e6c04a05f042cc39d0d060640f6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acb61356961e546027fec15b7f9dd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b82ee1fa9efc1e321da87a1fce6486547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1008fb1df3a0b3dd261111ecfc6389a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b036e79ad1aa7354775958b7f3c513549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9464e83e20bf21ac648abf081d2ee6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb59ff7ea09101900acb86356bc46b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa944ffeda13fc144635065de6704433552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292e60407a4cc42eb7f98ea43dc297b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01960066083e9aff58aa0213fbb37a3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3c80a5952992d0f7fa24f9c64b2b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a75d15fbaf1bde93d0fd5ba78f570556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8788ce7a184cd894b341298b6533fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ca80d34da7ab443b21875ed543857558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02b9d5b9be2a46b724eab480ff6466559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21cf8abc74032aa8d26f9d42409a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893a0db268bd805c73dcaca5a62f86f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182b0b22ff1c0ca425afbdb0ab73699562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa67eb31c45cbf1616a95ddefaa6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3b2ec5cb5be3bb576ed3b65f80f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcb37b6ab101affea4212543bb2df2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13223f9fceef9f9c387f0430f44d43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f1e6fae36ef55783d158497644347567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b444d1e2811fcc704763608f00c1169568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959357b184246e97249c3f26ca0504569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4586fe4054795b2c9c72ac4dc181b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923b3aae7469a1c9c46e3cc74222e39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0d22a4178356dd1f8f8501a2e2a29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ba3d7531783cb619ce000f694732b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec654ca168a4c8bab816542a19b9c56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1ee9e7f388785302bc4b0c59f5bcf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26312de1cfbacfdf6d76545920e2bc9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dc547879c35a82a68e2edb710207a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077948d66911da38b8ddcf31d73a2065578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97b4ed46e2f9bbe381a65cc3ce0dcd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf6e14a0db765b9153a649703ac84c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b8ae29ae00716e23cdaaa2a4e0b1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf882136b57b916bdd76a4558b8f1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13d184351fe03ea61a6720422b6b2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3386a88bd1ca88a10102734f84155fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab0ecdfec0641d7c4c9e717d9810a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1bf5a5a2404154e3695a592b902dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba7be7549bf1134b4525b887ffaf51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2780fef5b5ddaa143715ae6ad39d6cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2ab46152fc924586572dfc67d0ef8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62325f42ca11c7ff8c64ed75c011f207590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60325fb972e8301de7514a9a291d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47250dce04c48872850eecfd576a47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99572bdb1ae1caca13fcc54024b23133593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693557db6697dd4ae60d4fa2f9557d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3066a69b78020e868540d17cfa021ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db3479754920b5c815253d5216a186596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31282252aeca3734d5fbeff796d60d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5c705860cf8872cd735c4901bcc37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a266c45c9444f0cbb5253e32ff909599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092ecafaa61fe934f061f74e977da98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdde359c1626e0d7f701d65a7862211601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32698dffc43231d134d27db4806067e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c02281754cbcb162608e2e66db9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31dc5ee1db6827d66f217e728f7c13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614b241a2af0ec59ca1d0c79b4081b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dac654b9f96b4f2336fb6319106f28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b59e96d477ecc6157197cf7ddf33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28f223fb6af755cb8d12d5236ea76e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658e13a48049369cffab599fd53e245609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248962cac5363d61092c1c05fc78710610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c450f2311740485fce376e56d10dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9327345eaeaac5c55df8507e37bde6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a28fb3a05a968712553616a419caf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cada77537e60c3c674bb33b3dfec55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf0581de43422ca8f1e9c19c639eab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77601e212beca625896b38f6b7104105616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13d8ab5cf180177a01233faae32fb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e209d563cc46e0283f0e251766e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aa6cf1f44de2aee3588a6d68c4b72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0855ac837f22880bc7d47f5a66045b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cee93729d1cc763576ead27088a2d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7edb74757a79347b3d4201537e34b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d6625b0b3346fc906fd252893e1f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b819c12cdcb78e4b205eca3dab6ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0165997c5a7d66449f0f3500aec2da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c5dcc1775009e008151a767ea6919626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a45cc23ecbe2d5c0f78ab97a3c4ba2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f33bc23e9771f834d4025dc8632ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354f0a3a8d98ee977249116eda9c815629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f63cb2608c887bc66483e79c81e875630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006c1ad52dc932f78fd96adeda8ba0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec994cee401798d3285ecf8931a9ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c5de1ca8d73eae5f96f874d93fc39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49306efa68cba03bb3c5f73aaa4ae0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b99975ad6fc923e1150fddda868e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617afc0d6700285c456489e8138e0972636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317fdc21eb9c40554383127dcd6ab7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9843664ff199c517fb181cc6f207f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c53bf9720f6d42d9bb960e68fca92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4deeff016cd883fe0d68492679a086640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa06f0dc4a27b6e0b395a3e316b3a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231a80e4c8a79d1e54822c2e539af1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b0d4578a0774519f54ccea5f96f3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90338968d7f0ddac86f6c5db119db74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a7f864e9ff493bc20a8afc6b2368645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03828f8be2827321bef94439ff0cc90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd4f39c7d0cf7a87c252b56db5d27d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b94949a755b46736d4f7b0a41977d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e284558bb1f564a4f8479e6d7dd87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f5cf863fc0bc82d4e00a8b297c986650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf4554d8e894d7eb2fffbe4f4d38e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd28feb9ebd10950d72dd3474853a87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cca35bfb7d32cbecfac5328ee921e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c368f642a429cce0f1b183a4d7b78e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f585c830b9f6b84c3a624c9eca95e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac97f42d46bf470f8a0cad00b0ac5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365910f4fab3e387ad214ec56d0e409657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f11ef788cccf794914ddf66aadafd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9e3ce5dae2dbb8c671e8252c3f7ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c3b5fd02cc923155596c1ca946e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980ce99a3126161fef393fdc43885a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208dc061579d0471557e0ee953be8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb82633d8b57d551853704e856e3e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9e27d78ba0d6448a91d4f6bc6b3c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c552613f8e4c67a75ffc397a2d7b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3d26d3f212b921cdc3d45b6d9d0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e923675dd51d46f38789d39cb2242667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d99d989a0ecb8bd8d3db38d01a7ab5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99816db7633c6de8d7243bead025ff08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f987d24dc7b79cd6cb75839a84a41d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcbf5a7c2d292da75971b9aa8706be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42412638a9a649ababc6fe14c2f320a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b85d18803553104499433b4b6be1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ecf42d615edb0dc489b6744af81c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4daebdb594773a8df63325d129a994675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191bfee2160b632c88d7bb8e92e2c7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b048fccafb4546bb71202d32f8166677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cda896270fdc19b4835581bd31fdf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800092b6572c649907f131c93507fd13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956d6817cbfc21cb0c8a0cc4a3150ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27295883e2e8112603800e992f2385ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dfd7dbed0a62187a1fd7b33a255e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b73f305a0ae4a5599265dc6e45f29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd295ac5842e948ed3c503340734e0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f8dd87f06da24f4320a7fe0e9d35d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3d2cec9777cf0372f2da35a51887686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dedbc1ad391bc92325d3b76edf948687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e409c7664dd462452e9b4292d1ca0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1857c96db4c3d76eab29246c43d8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c081435dec59638582bb0a3223809a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b59867616347ebf2fa54e44efba30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f059e255adff35cddaeaab3d176f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d75e7337d8217e75930d4b65391fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5f00fcaee68a9f8feccab0029314b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514cc9b24cf84c63f08fb672c0562e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66cea833375e700af0ca61ffb3e901696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f13892842fee686c1b62be6a51ee8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb61aea4233ba5aa3a6ee014e7f9f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78b54b5de49f23045994f0cb32da79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657cc0792be79648c09c2a7d0318a6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8ef4c29851edc81f4aa1d01c54ebd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ec8bb1f299d1336d212bb267407c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d9161fdd78d00251d01670adaff54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b522e3889904a6a3ce61409fe69ea7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f92e56d3ee9851ca79769baf334253705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7810ef55bd5de0893aadb9cf27a979b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c8ad96e4688da5ba44eb570e105b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364e8c52aff6cd66b5d37f47c0080f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227a309e8724ef25f2e156df6db17ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d7d58333780bafa33f3188cdc1530710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2acbd85722e09b8ec8909ce7ff3bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314eef4bbea3c7f6e0f04bc23f1f14c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e3926cea9961ce4861830bc2d9583713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3707b62adac4abdc33807b011d98b63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc5b6e2ec851b018d904e3086564fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc4469e111308c2ea0467cf68da42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772cb10c9c9d8b2110a995f4d9df4fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e6f7e98695370f622329327f924aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969fefd809b6b58dde26849589d4f88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ea2bf4ae3612cb867a1b278184f1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4941ca068010ce1db3c61254b5f7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae4c3b653050ab20279681446da148722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e98152ed283d2ed9ec9c2a75a83c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5906967edaf6fc28c36cae0f8311cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df9ad088f05c03dd416f8c98c04708725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3b6de3e8f0164bb964adcb172fc28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c5fa266087ba5cbf0d383ea3e3e36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d63de5d63544e903309d6159ec956728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b353845016b23149aaf4f1f4079eef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69179210a5f5a2ff155433b6381c4d8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533cbf947fa3d9ef1359435822b31ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619431b000468922e0ee608b0b83ee2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259cd390646fdacd808ccdd6b269bb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44781a7bd488f373b48d9eb0f42a98c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e10d56f57fdf26e3916a537d0ad0df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663ae1c89f9c5903deb261ffe264f68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46d8b3fa8d0d7c7a944010fbb93d5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375cdc6d1bea6b07d60344816a643c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3351c4d7e5fa1ab966f4078a6ceca4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb787bcaf19e50b021eeb92aa9880bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1b3000d44138d66f1d18b685862c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5639fb94cde08de598f399e1ac739742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271350642ba3b794c5f751afc0c2d22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06dcbd71b33c4f4dfa80bb7e54361d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c99d6b7b7f844490f3f9bb97ae28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d95337736a6f8e69c4e00fe94e6fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f80e7f2db86d14d8847a2bcf2052c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107d6f4a3f0c20f0e68ccbffae8ba3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c443d2129df7666e91cba21b57d71c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce177b0f268828c07aaddf99458b521750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696aa95a4054c0fb69c4fb221184c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd80886aac3bddced22e31a94901d65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453c28ad4de635394f96465f16921f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e9a6df690ba969d8e8327debc853b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35d8389bf86d38b44c7beae60a3709755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb538c7616d2a5dc8a11c22348fcc7d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03839917ad2ea6928f5885d8d3986c31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6417ecd20c3ec246698a30ba5dc64b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e135296eae4d7184c9251e5cd7f58f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ecc17d06e7b226b412f7a544a5708760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649615ce17ff4d9edc09ed672b42388a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e410d1c87c1b293f8a47c0f3ca3152762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff82b90ba1bde46237dc43b12d8457763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d3644e2c2bae677b1fc7310922be6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc3750987f3f1918bfca493ca713d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a42e66e90d1e78133b224a2c18366766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd17e7027c07282f1667e968f317f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>