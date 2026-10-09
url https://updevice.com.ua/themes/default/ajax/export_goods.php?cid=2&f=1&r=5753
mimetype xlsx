--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da33bd2e448983c11f8bcbeea09eef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5807ea7ed6ec50ec0abbb293be06f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a31ceb0c260061503f3aece1cb68643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb55a4714d09c75ecbe0e4784c4316a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a87f07fd2be3837996df9348a96b675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fb33446a9f2c31fc5dd3ca533e0716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f21b6eefa457426fc7b008925c9bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919cb4f9c624dad78bdfc8513b47a198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59aed4cb2469efeecb7a9d1a02e06a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85a94db217e7f251efc50865cfbb9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4549ce1c1ddca308077dd12c3e7fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79889561790c11160a1c80c6c2c4bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac814572355833a151d29308ed20499a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab53feccc22de0455630a4e5e93bf5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49884cf2c1a612629c36e12dfef88bfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef8fc4b923fe4cc80153a86114d54b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb59513a27db099e5434534315aaeb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4f10c7fdaa904510e5e637b640d9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504304a6b23ed93c54f0a0e144c16fb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b92eb059b01ca0f1cea70f74f53c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b27b5dfa057477cd2cc45ce16d03f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ef8304ba29ef101821308ae6cb60022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c395f010814f6a026e6abf94a36b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c09f0d8ecc7c74e08ae2e22766d48a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa253cf7c58b87be573b10df9c1c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097298df72b4dd3822c7b01e82a519626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b47ee7213025c005f66ae5858f27427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3d2225693dea5662e9be776008e9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e30f885d6078c7301dc7cdcbe997b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b506abd3a4461c25ac709aa2d7130730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab725b39a94b8fc953b6240618d358231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d57f33a549580d7f8f8af0b00bc2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2368a0ded337e9ed2fdde9146f88a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a4786660e0d9eaa168d728339196134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826f4178543b01ab513c8ad57c3e44335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a834dc3a7a4690442bcdf2db103b6ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477797fa474315214e902af4b806b0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b911a69cebd9120b5c41524d4f1fb8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a77a734c119babe72e79107dfc3eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bda569017cf13a8ed1a20768c3315840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7540bcfa87377f3c41ad65dc06e0b0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae7ac5797fa81a15ebaec1d7441fd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f9c280a952ae39a0ca56f8a617fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc983807338d70e49e953dbb433706de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387feebe9dfba971c641de085da266e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c376556ff93f473cc1f3c56f54fc6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8610da40ea2e7a9a9e17964ec9306447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d03ada24aa5c3e6be84a30a9b832448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947ae92e85a7a89807e1a1619ab6c1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d1ca3d54dc68d1976087ae78a343250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf5545ac7b0abfec424f0962b1bf5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf9029d6003f6de794143c969ba4f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a278fd56809e87a5106d087940553853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a7a996bf71c0b80c3b7d6df81675e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8a9677c60df6788e1f85c173d1a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aeddfc749955e2c9c8ece3c5e477f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e393104b0de0e715f376b23a468bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef59cdb4de81af14916ff0bc12ff77758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970befade36a066f20137af46d2f1c6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726e6b4b80d11040c84c21076097a4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37e86aa4bade53ce21df9a63977bf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bc3c550eeba830ba9167918cacb0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec19cfd865a59204d3ebc5570a1950663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c9b13eae76bb108578e69abd7fb0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd7fe7db54d08009d18d0c5a9a82d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9381d16851c1abe648a727401ff66466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b32014fb07bd6310aa049e511064e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4def5ba8f28fd2b1d41a2b525eaa5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f18df9f2e60d854dae432da6522ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3eb6a9ce50443a2e011eb22133e1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fc8ad16ee07c5af979704ea022a7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ad1b5baa3a8235b8b7f59ab50b3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5244a1bffe03f92f5ca8016608e68273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b414e1c148153295fea40729e6aae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af72976eca6fe6681fb68c7ef1314f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a462f1ba38d93291655b54112359cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fd933c8d454bd6cc2355c68585c0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56558444895b38adee41a78d7fcb0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561dc14f5e4ea800e67b0d9c65f7bb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad2e1bb2d84cc297bdcfea343bb7ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ae79dcbb0f7ebd9bedc2be162615481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f23ad150df2d91b5978cb9012ef2e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb8249d4c1981829842169e992542e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7db6aea5575a0fc5ab27ad4aebe65084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d967d5f263a00f27dbfd44e909e8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0b29d14a317e70c3b77f8bbc0e3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ea39f7cbae859b6c9a1b4275431b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8d023fc34afcac03e9e1a8f1dd6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb874ad6a288715b931c176b599b05d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cfa5a0d6157e7495e084d5a8093f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd08466d2ab171e02165f0455d217591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7ff759861f9d3e7fdef5f8e27613d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71973a7e8936bfc0147f5e4ef2ed63893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c140f5949aaccb1f8c817ee4adb19794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef4a5b1246485e6969ece264c9fc2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41764e8e790265ff9905a4f1d99102096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedc11f9327465a2adfa07958bafad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb997811081a8fc75d30be6aedcdc0af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782decfc65cfae2ee9ad01028618d1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a0fb06d9b3981232244ce4d81352100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d32eac2eb965e5a988cee46228780101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b134fc5fa3d209b5d591a13b6cff76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5e648b1da48e8d75f203464fa130a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc84301017126caff441747d626006104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34e286c0933c4b7cea54daaaeda6cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a4c0d5fb28ad8682ed58582ee5b86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d58795130aa86cb786573a2440a060107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792d761efd16872cabea36fdde21144108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3e7e01e53ecd6286ebb89b8e1781f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae05b06c53d82a6501c6b659fecb4b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf912ddd83a13a69ed828e9fb0dd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42889a6a2a7be4637dc599d4c5f80c14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d63678abf7fa792ad0d56f5b7aaafa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261b607d7c16f60486a34195786d056114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1edb44178602484c7ae7c0be07a56a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709d61575da5f5584b3705aaab1998a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442f6520fa2d82cc7144f8f5e053848117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a97c45537a9a0692448c7abbaf7a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b30e3fe2bb32ece37570e87575a01b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424055b3d4c0813e063747e4302d1c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dff5a834c135f0baa95a744a573c94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e050b2aef93d8fcd0474b0ca5701122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c34d48e9623cb2ac7cedd972acf65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38755242b6c5380fc0f2c7b3740e5ecc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603aa297207faf0942ffa270ae9fbd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ba36fda44f0f1121d8c0b3e89d166126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048288e2ee6e3e656c173a700a6e09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60b9570b2413260b7501a1f14e0eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e1c6479bc272c015244e652e7d8f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2076d0a8a3ea670ee131c5bd361bb3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c8580c2d6ee0717aa77b6e1009a63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa59fc1b39f7b51621afba22bdcf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1a38fa1895060b46755a8b2f360f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78692b1a01a1782d026fdde5eb2fa05b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9244331dd166dfc80a8ce88b89f2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577614bbfa142eecc6bcd97a4d30547136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac9ac7f7a5fd834a2f930f8ace62e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ace276a5ed7db06d502abf9fa5e68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292037d8f1fb247ef225c101bdb7081139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f20d5463b0663b64a59eac74f3518140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d922ac879e9ce20fe4823770c6c607141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01312b564824aa9eaada2742f67a5f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e98be649306ee2b6cbbdd5f4a840c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610f66ccc70748e7b11fda65ab37788144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a7a818a4dacf1b8dbc0d4134e28ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f2c2e5f0e9a1c94956c7dd66decab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94200d3467f99e496a48c9c7baccc493147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eafdfb2c126974aa25bfdf0ddb5bed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf331a6a1e3463240b9c4ea93cc8546149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd80d1773ed2120b81416c8fa1c3ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ef857d9b2af036b2dcb5077202a07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c4add22c97bfc9f22f691ef6605fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df84f36870b5d7cf3a1318a68e9ad2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90768cc7c7b23a26fbfcf3dc8ce5fc9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b8f7b31c65d9a342da25dd37ac4ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbe9b5b2c56c84c4f1916b94ab06ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f46073088bdfcfea369b1ae7551b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b50ecce179d3c1d56ce1b76a7f9f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367ec9abd953d162b6f4e851f19e05b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34102fbc215ce51d377513fcd5347160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de3bb49a09ef0a5378602045402646161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afa0b46ed9496f0a6abff09af25a57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc32473ee85d31add5678ad8478388163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507b68af95f967a849560c7c80ee912164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a387536ef6bca428e17c1f995861f7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544a64f8df134750e4f6369ca050d32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9acaee63bfaf48fcb3b5ff2cd715a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa4bd93b5b6e42f050b589d1253e86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754b9569d8ad504d513551924771cb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c4232979e65f88f6bb01ab2e9863170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e9f06c1a64f8f0303273def531621171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eb93d59f2038c9787920681a43d30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a2f1bf8ebec39cb1cd6c655227e96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55f87be4a37d6b5799a4bc359de2fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ec73e6056a273c8534beac772a3f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dedce9866f35d0ca183c8dcdc917d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5f37321a30e1d6b5d4124d048951f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49095043857229b925e6e88d1d3d571d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799834989f7525f40d826f3dd5e3516179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55396e4b3ed1568fc95043cc523093dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c4a7d66d8413e06d1cb676db5d1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcbb8a85b3a53c2008da4a34c821ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b0d7d22c13c984534f9e632984a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806eb578726fd04346665b3a7a59e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec614aa9f32927a2049b0da4acabfa45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc9d32994149cf3c754f21ee34ac6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50cd7ea341523449f6135bac69de30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67db4c43dac78599776780168d4e74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fcacf4a6df757f8ef8b9f7a414547189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f45659d8478fe22dc4791a8d78c52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cad09bbd02d44801f8251539f1c71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c967e8fdb5fa950d388dc0642921d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cf6e5cba6e2afa0ea78002e41a1a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951636a6569457eec59e79fc5ad3fd03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306ca05465dc4e1678b455e3de66a7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878199c6aa961cfa65888fe277ff279196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1b0f53a45e0bc5850a013b8859255197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfb71bcbbd7fba887e7f14f1150031198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf604f6990578b6db59d4c0650e18cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475ac5da9e9f02cd3c9d8ba7c48da06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada5154c38d6715686bdb7f2c2595c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de6595300cdce9b3edd974004447cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf9e4a8c7e85fc10ef5b4acb061acf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a2f011fbc33cbb13283f69a89a80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31984452d75cb14acfed5602c73dae2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09016b1564357f7fb70c40113e832ba0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281909659ef968f8cca65bb5fce91b2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7664c1c8fa405ae02bbc6eca73972ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfcbf435457d543a3f749387e3106a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740f4f8df055b386f5058211b380408210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1d3ed76d3f271ca529373ec2c0b31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8e6f3763b2a62f4091c7d495c9858212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32eec7ff582be897ca46186bcae6d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a62b6108c7b48d63f3653cbc40ba0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff1dbe79305db5f608ebb23a68c9b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b1b3d0460f7162394367a85b4e4bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4016db2af3334f049fe130283a9f4a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27faaac6b30132d42a5a11b7dbc707218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefb1539e832a62159a73c06d44b82f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d3b463ca749e679ca39d4b276b0e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ecdf9f749461779fb6f8826d1d237221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b14aaabbcc7833feb11b52f804f72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf14e0f6807ad0854cf89d3efe0ae6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d543b3b4a880e38f7a8fb9eaf722de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f63467968695b7c9de49f642f0ce6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff877d72b7b33dc1e6c11f19d3875226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a27d760d31a87106fbc77a6beebe5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16788ff4e87100097caff585b1bd64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c36f03c07be58da47bd4cc4ccb986229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7244f7cdbfcb16bf65b07e2887fe0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dd59c9ff3be3080763806c0bb4d68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec16bdd28e9886621cc645ca1ace546232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecd5ceb65690f2d5122c6f0f5c1e10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b365cf0881fd19c92d119e4640409e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b5a453f9daed767fdb11d385ff5f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a7d3111d35c9913e934d88eb26db2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91451739788d247286f7d93f85b993d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47569508bb3ecf661f0c6b92d92bda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470843f4a9363980784a1608a6168bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773432f8fb1102bb84845cff9004cc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69575761cb8e82262cda303e4e388a76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67487797d3134742df8804b13a60b4a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5ec9bd6f4646d745acfbdc9237bb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3781b7b63b566be33cfb7b2921c9dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39f2b160d16d120c8d4ab0ef3146f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9ff5846fe3c0ff7ba4b285b432d2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e48dcde7800ab0aec68a29565b9033247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a643f73d6c1f5390ba5efac94038248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c14d82d76e464f074e1d9af6d6ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d92214eef2f012f1fa3563c36c7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb899d8dc065e8e074ce9026a7260a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38af1acf1f5eddfc0613cc7519e8ff5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c300bd48ccb7d5a0c6a0caa6f61e0e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a7c0a9208df94f23ed5aef04b320c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c1834d481edecb4395c9bdec53f53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c64d09b4d428f346dee75738e99ff0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70caf67d253122ee92a1d651ee6e0a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a09de81f0dae0da77e3218bd2dda3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716f5de0f19be5ca1b3ebac57d2e8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4abce70ea18daf4aa13612b1dc9c05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf90d894eab7ffaa8f393257bb5fd25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3828c640534a3356bd58c304704ef9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f777d1b6fccfba5fa99dfc65f61cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ec21fa543778e8e9bc711f2b448b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecfabddcb8d69e549214a5e6d0745c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab727f2fbfa9f97de105cba056aff8a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb81fb620b982a3bfb1a1bf4672afb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe7864cf09cca3344a1e3952096e51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff4271384710dcc5d50415e8bb3d5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb27fbe8913027f3bce2d5e62210f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e5e111ea0218428ae5e793cb22b54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d5a9ccd101a721623906858c536a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a014fde65d148cc9c881624a004c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1c1e4307a00be9d77b1695da519d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2316a85f444d9c32d2cde11c4db8efb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bec451228367ef56efa9c257777154276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67976839564386cfd6f7b706481ab577277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ac4e5dc7b3826d747c29a26de336d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eae6bfa9b4cfe242bca9d9b3ace57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b53f8629679625cad29c16f5e994280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7cb5674a829a42bfb13f39c9837cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006b377277912d35f30b676d5419b53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e02051cb8f195aaf62c48c23d4fdba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71602a9dd52b85778d7f7fc5840363ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b018592c45a50c29532a2d856481aea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f04bebffa8130c912079c6d3d80120286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174687fdc216dc6314a3f17e213d70b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39468d5477d94f4c2921ce1dccb8cd49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d16ff6e60501f232c72bb111a1bb51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8db87d4787967fd34f1af7e3ddfd86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37214b5f39d20022a39de3c6abe6eb4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c418f178494572fd3980413e31b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a138edb27d36e96a24bc99c04a00c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7628f2595b5e875a23d4cd2052e97e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be3910dd7b870757f6994a040f1d54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d31a876867c2917227db6404266d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2910ed71ab7046450d0e51265d870297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e724f8cf2b85ef29b6d0a8829df2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5166635cfb0c6db9f5c2db3a51a8847299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db599d6d37715728d4f4f3eb345550300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0939ca10324ecd695654795cb2a2ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86ccda2ee2be0e5dab01a252253d62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e59582e88287883667445a183f92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75fa896a9e784cef9635680836c93d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a806f269ac573abef8b44a143cd8853305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d250e19ca5863e1d06d90325591b97c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1b1c8ae51f7c808f02a2bef5a678e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9a1164fb23ae1a8130a6b4fd7c49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d7ed9dd8f59df0348c3cdde408abf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4662fe9bb98cb32ba7f11ac8b67b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d88e76793f256094eb5db4b1e2f9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16226121e3f1b7e2d9d0364fab86e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c5c9eb7b396bfe80fbaffb18f89a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707e0a482929bb9380ee101f7feccf7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaebfdd9e50c0f387e2aad1fafdc359315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a45d3b870d537114acad143943685316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51543483d9aa367fbb53d1fd0e3f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca262aa1aa86f1f60a5c8152fe7b46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8f25d622badff0fa9c5df37dea82a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d0259bde4786ec2404fc8fcf350e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e5c02b45533b90de68a1986571d4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910580a01022dcb79ce7bde40890ea4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd513f7aaa2cab844c73ab91b0a306e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3fd62744a82413fffcbb3750fdf04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e560eee0c69e4e82ef713c40ce6b59e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8be4604f96d04f2fe6fd7c2b1f35c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c7b46c23b486787ba5f7002f5157d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa7a1aaf16c6f251c6a826eb78af1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54086ad4a54d23e8ab431a6040fd8d92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ebcbf8cc951ae4901780a7d0b15fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd1b70f1261b8cf90fd23e89aeb262331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a595bda8bc07f08ad515f810c3975332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f599f9a30a04008cc2f786fa7caedf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069369e2d17410ed641c9cbd0ea233f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a36072d7b13943d334bbc5de9f9a8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797210563ad0bc221582961a6a94895336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af51cd208c5f6287ae0cef51e46b2a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6ca6a39dee05b2c8da7d66e4f28f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b53bbbcd6e8fd846d7665ddecc70c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f905579f4e97c90e6580295725ab012340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378648e52a31d8cb695d8b59ffda6cc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d7944b225a1bcd27b32ce2678d9e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440139f9c119cb957b9565f2ac07a8e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed643ba07c9737d6d98d0763f828fbb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93003633f5ef59860d626bf978941345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdc829ef61f55bce7efcd5e6e0b72b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe7f8f663173caaf3ea76c6fc7cd8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088ee88136e46df5c22e444efd1b931348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf750cfcf1b349fe56b1a9e14aace146349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b75ccab15a64cd7b8a3d78c1dbd35c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9a7e308fec0ceb49d710905fac5c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd635d6a10ef82f8b103604d4de19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075b8257b5f0b0c83583fbe279c2128353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bd2fa44fd0601f8b07fd00db6a5bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eb73d1d1bdf66329b5c8e90fa4b25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485fd03ee825ac91a8654c58cfb6a85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5576963b160d04aa39d5b48d09d431357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee034109f75063796cf5c341c5e12ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d30b02bd419cb7ec29206437cf8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2de8a5a9d5bbdfd429683a0349e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f42371f45e0522d51dbf53229c5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb62c62e663cf2214921f0176ae273362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2363de4fd88fe62318705cd0b131eb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac06a38a4d009d09f1f7dd42de436d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b91643e9aaf087001603871bc9fbe1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06d847e2c503b962bad2dd68436f79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ff3c47f74d1f4fa8bd2bf00ca283367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dc12df3f050d13655a0af27a3a361368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba706de4018588eb676ab79cc107d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d137a44cdc315cfd7ab3b9b7ce9e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d7c84df0960701749368542690f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ddf4846fadd55aa8e4ca6ed760c8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec862cb4c278d6d93a754d600b718a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b7395a06e61e757dd6b66f821f524374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a708e71f11479183003d830aa76d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdaf04ccb354770d793467aca421ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d64400d63e531a3e3aebd03bb162c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe108b3af145bbc45d80ec0e0d02aee2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa917a539bf69c4d71d610ae64fc050379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33d07edbf1f008318016b94b8d18e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5c208e6d4aa92b86f41fd6923ae6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af30e2a38b7e5629d9693de1220b49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4723e3aa45adf54fe814ae47d83a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d242c56a5e0d311c5b41b3e40d53d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e662830ceb074e0e4ed3e383877b00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46155a8c2c2c9f6d39bc4f9e4786a5a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a939e838c0da8cf7514a2f1c6ad04ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40361efbaf4d87fcdc40bd619d36be8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b15c3f90262d41c2f190b23e6fbebe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58186c21292e3efd88d0fc545ea0bac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5b34396091508ccbb3c12e9cd8c02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ace917d40d7a90e943703c54e9ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af0c074f117a4d77eca458f08f8331393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a90634933f39c0e13ee1745cb5195a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0ca2a7bf254073ee8b195b38c5791395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985322810b6a6bdb1769c6622c079f16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1af2e1623c4b5720dae9b6d9e8793397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717cfa57b9b1004b4bc0208e0e5b6e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197da424eff96173c4228df0559f7b74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4cf3ec7cc5cb40c69f6768c568fc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e9cf5bf17b07f2e15aab8b719984401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612ba3ee37f9df38da59990eadd9a13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6b9d42437c3484bb0bde1b5e88509403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ed275d6312f0703e9651d7e8f83da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ab682f21d59541f7b5631a94f9cbe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aed0ad607faaf95e199e102a437d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a510e4578c58fcb073d919636f80b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27726ff3dece38cce5b8d83f64e5fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a71b7a8c05c3d48cd1e470439b40a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561577a4477c4be68ac8070d4ac1872410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb09cdb82d3dcf407cf9bd5d72c34d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221840ec95e2014bd37e59d33d0df30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ef0658622b2d6448249695f9b1544413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f0f4cda289cc2f424a50198f6d90d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714dae121e316580819aa684f7e8567415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95288a255567dd41c9a7a9d791a9e57d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa611af361caaa49c548f1d6e6171e7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff0fa8fcc282c3b9e721086f9bfd2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f7de32b3c5e941c55db1a3d6896e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328586a2ef181c3ee2b39d6d5f74725420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de488ff0f987554c3c8b55b7e78394421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11425d449bb8b7401db7d49970c929dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5c49096baeb085e435fb99ae4db2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcff5ba4b457ce7bbd4301b09c89ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc695ad10cba59e873cbb3d1287a052425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d513891f5a882e4aaf08b79acc29ef3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e033f0f1645dc09f85f0200329bae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc5e90739543cb861e5184a34e920b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22400219f79c8dfbe6273b31c8be2d5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67e871f43d41c224372d92ccb0a4a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b6e7c299678f9bfa68d0811fb2bf2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b562f3896c73391268d8035ce0ab2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bf68479f148435f0d476ece75d248433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d95dd40affdf52d7864faed0c05c92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86e42da1a1a6d79c16f9e01a0c34e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566d6bd7f05d4ecc127f45b7308f740436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6112578ff0cc9a79e9baf7cc6b4e01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edcd2a294faa51a4951e905ce370a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb744b7638bc42dd5c0654783906cf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d110b8fadca32e47ffa1b65ef01b35d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce99c7837a16f7460ed5d7b25eaeb2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7bef4710560b0c858c5472a659084442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e82f369b379243ca4bc84d314a46c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58080b9c1f7c2ee916db29a63c52e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69328886373ebb241b4407d349177e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6665cf6c54b4eb9a40b2eba383a417446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d54b7dd8686a36717a39eaf81eea8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920c75b34da524ce7cdac94983803d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9abed71acc5672cf0f93dd601f37d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf13827797ec9c63f12c0656dcc4f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc8009adc365bc6a2ca56d4079624451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42d77b679757e70d62f6e82414519452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd205379784b4a634c4387d2e133133b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a150235a751d82a13a4f77b76ac00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a73cef0baaa05cbd35aa7713e3fe7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466dd4748086ec1476af367cbbb29b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce5f50e773d41c15009d7636f06b34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d3eac9176b6aa0faa301f2bfc5e60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2077fa0cc641b33e64c987611b111b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b59ec580dbe4f531bf8e1453e81c2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e977e00c40fd88437af10d2dddd30c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92e61de0e0764c30a8cd49b4ea6d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a88bd61d55299caed8e2fe54fd801463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75e90c6edb6b2e7dfa7c6e37a5504f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7452f726a0fc54ced8d13cc362627c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69a55aa5f1724338e0d13e27a01956466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef957f2d185d795ddca2c8ce8f086467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cbf6837b6de80b9c69dfb4b217a8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa78b3a94854d60b4718fc848cbe660469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e134934bf2400b569cbffcdc840ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc857d5d40063a35306019a2a5b67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb6626fc5a1d1f50f8d10980a4c0e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90288efba82e72fac935fc3fa85b9e84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12bfcc4a46a74ee08bd164f4c0e3cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31555d540a8c80816c88b0202ab3d0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551fc90ec3f76aa50da6ceaee980c87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e799872ca55cc63c142d876a01e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400b0c052d75c0e7518f6911939999478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab8928796e4a2a6c49c8710e3a83e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9edd572b843b1e1c41f561bf00a4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d198d744e90812a3e006424796894481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556f952a922365fdca536778a1654e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87289aff7b57d1e51d4d4a853b7c2328483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e675aac3731dc1a720d35f6c6d78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c7e425e945d2edb9ddcc672ae3292485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dacec8f8cfb10a7b545c36b0c76096486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720ee9cb8f91bc83c976a98f296dbcf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20426124f0d1e8aff080c7263d738d09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222e421977b89cc412c0b5b82baae8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153f63112b6d8e4af462c3f3c3f5e8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a9e828942431af721862ae2898573491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869191355a8e97cc9d6e071dc60e69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca67813b3d98eab8e093bdca3977dfe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d9f0d1f622ff724dbcc314b0a9a6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0243a010062f8cb0c416e7229314e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f1d839e03bab83f88178ff327c55b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6881b8ad548cbcf7b424357955043497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd3b3c7241b4ee5939b6c7d1568151498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4898c643ecf62ec2674ae64f5bffcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a65265e4eb357b64912cad170ccf72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936efa81c62f26216a80e92a86c5504501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7b0890c1539c1fbb0a20eab857ab4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd2d75665f033aef455ecfe2af0fce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede42fe7dd8cbf6655ed39689a55300d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118eedd00c0e6cce8c72025fea6e5ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de04052d7426b55395424e64b6feaa2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dc70a396c0cfb25782af4982fd334507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c42809066b607600da2acd4be0e66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583df926e42dc6cb907d9dfe0e2d5d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561ee97b99b709fb74bde00af92636e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcdeb43e3ab42e95ceb9e8f92fc0d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7f0eaaae8835229b5dd66ba6314b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff45fa98d8dd36cdd56e81c455aeb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d633da6e1b6adfe95fe3e8cc33b611514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844739a373d96e900a75d5b74886f0b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4751eef5678cc6c75bbcc6d13dee5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e083b2ce80b5327add5efb2673c8b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d75bb75bcb3110884cf0ea5880853c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763f81bd2e572a9272a3fa31f14f72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f1b619c4c7dfd390fc48f036e842520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb328f37c98d5b37bf7da2c4f4d198521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f233bd63fe2e41df78a03f413c705a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae1a1faf111a40cea8c964f72fe2bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd79c6c4edf0426f39ae530a90321b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee303467fc550e30bb14b72673cb66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fe8e6ea8e546d5e350840b402eeb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce507f36243cdfda0de6a757e2e00c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f294b4b4ef4d56fc8604f0c4582d47c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae095f4bdb3a00a096e961f3bd5d9ad7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fe3466a02dbe21031c640510d63de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded29a6eabb032e09298641be728e09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71a8a8600fa69544876a9f1f45f4a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce005bb3b712282cd661497f2ebda43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329bd6b2c1d7c1a2b395b384e0e5d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcffdcab705d976bacab0d8df0e9c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0352492aa621c3cb71c418718cec17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2426fae6593579b24e3148b370be811537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca01872d459eeb11482bfaf6eb9833e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3083d02483a12ce7449c67cd5260eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea053efaa662e050c9e4f2694ffece38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf1dee60623ab2718460644b414181541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb55024fb2eee23a9a6855f17ac6bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ff58b00a08d434dc2335f53a2d43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89093950928c23ba6279e0c3dee24e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ec338f17506a3986d045d545d8700545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303f3f5e374820b88cd9710882a6099546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02fd15874a26011598c9aee8ecd9d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d61060030e0136fdf70a64cd6e844548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90807d51647a648af669165774971706549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e17eee8123e839fef6a7df3203983550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74fc23b6a18f0090bfd41379bf9737551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf4510947386f4ca8e146072c4c361552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c10378bb432b95785dc8ec44ac68a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48d25b0ce9186a1bc4c3be9cbc0a59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501d8cde8cbbc23f7391504e626d5ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5940b5c822f4ddb6b6f072616d0dab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f59172b8ef20caa479a5fedd4eec77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a854043c3055931dede338be903d8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda648de62157f6a62782b90df3954a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc38751d1b4f0f2417ce86c99f0bcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc1402373de45803c0bacc5b7c4b45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0aac7b8fee7a9616566411e6132c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da8ae445eac6e9fcbc0df99232f604563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ed15f933e1c3f3b1630145cf1d5e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b872431209006813d7dbd6cdd03ab89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd34b52bb1150e36f7da64435dd3f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d987fe81f6df56b0287f0fd8769b87a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb5112b1d0f6b0028dc4ff97a148c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c840d0dd1ba9620a9501f53c7546e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ce936d4272f36a492674a49ff9fdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a446ae5dd002c288257ea0a54a97d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc7f150a810fae6d1f94b4e9900acf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d5a33b0f6cab54b4903506b5d6197573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33863efab8674b1ce927715eae7f89bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d1f1c3e61da8e249487268d4f626575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37965155e21828210ab8196da421e3d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb072fb412038a40e78e317835dd261577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838d876ff15a98ba4d08c9a325324c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a93e226405561f8ca76646b42e43a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90605afd9b005c1bc466448226013a48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adefcadc3299e4294548841f175247581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06e070ac265e0c14af0faca4abb7ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b66131d3269b40b3d2b4784a3a00e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e0492d92216c5debad967a4f4a7a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcbbb161c527c8cb88920f83edca9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d5d08aad244dbc04cdcb960a8f2f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155f225faf408bed8f52f36989e2ea8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22b5e6b713fdb4da8b49c6152561b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451b7d7b2465bb12e72c146e7b4c19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5688a053259e570f84fe6fcb3d5163590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a684c2a168e9b322e3328b2460c71b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410bc74fa2747491c52a7cbf1c3366e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d436e25b59b387d1f1d7d293aa850593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9eaaf59e6dcdb6ef1c2d8bf350721594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e71ad373d7ca2ea5b699223dabbb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032659cb40f829b388f8571abe0b22b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69490f0aadc1b296dd6d1eafea0376597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a05c5fdb7effb0f403df5db86e28a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ab6d0e46c1d5e18e282fd9d98936d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fa368a5dc98d4ea8c114446567529600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6048b1d56ae55625b3b52c493824606601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc302d16fae67c836af0b24811b2f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde08804bf2ba92e3785c068f444ba98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485850604883785b09197b86b1e3a4b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d9ebc59e9707e8a9f5d4e2f4e9ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff72cd1e6b02a42dc5e020c14d5795606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b18649d2006cc21ba285458d0de22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05713ecbe815607b78bb8e6b146661608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab951dde55e6ef1e24e539e9fc7f73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f01369e35d9a24dbc775f6272cc4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f12d6130043ed545738d29d2fbb754611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e0add123a7f37466ac9c8ea010dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f375fbf3d2ed54cdeea78bd5848baa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba241035b4cf86e5ef57f812351c6796614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ab2fe9be4833b43ed626b27bfe30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e85736105f8bf7b798e4bce9866a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf847ccb2c1528c1ba592aa8d89c9404617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b490bcabe2c31e52356047dccd06b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c1ddfecdfa815cb2678b62f897ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0a705572ca6349f00ab1b9adfb212620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c294af3f9d36a7f55e3e111902d1d60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef595ab52be3ccd70e5bc2f2b84dd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909bde1e61fe2b29adab8cd06822052623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f2e88bb33c44e7308fe8477a8513f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be8988f28a5370850471a7c089a54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe981e4c94bf86d25c6fb5a5adee8d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e05ee3f7e6cf07238428259c9ddd0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f6cedc6050e972892196d6836c310628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea2c22b10121473a5a8f209611d4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14601499c3e351280d36a2de1377c858630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26e632411a64080ce9c150d03bf235631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735433d036636b5b7e255c0ca1f41222632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a4e179fa321151ba0ea0c5b001de9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb833d0f97bb04945b90a10b59d56ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad4876621d3aeadb109b613356fb48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7a686eb2407067a49d36f6412827636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ddf998a44263e1f3f6d7c76b060d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69799eb22fc6f4aae2409fbc11371606638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f62ab02473d7b10f044ab941caf43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d559bc61d1071c36f53707af64bd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acb80c36bdaf0d508c692ef3ea25c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb792db2be061edb636f83b17f41db3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da11cbfee52f9e5a5a8d727fec0786c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f242436eb60f6cc039ed73fb7de9435644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1dcff45e9cf7b4055e8383667ca11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8cf364cd8e585877ec8efa2707cfe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5c2d9a287622ef59dd3cd5a10e0fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bbc02ed402859f12c09141e8ec14d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a632f98e9fd3282c9a4e1a7b3981bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67b541c3ba38a97e8e4ea8a3420281650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c31556915c6042760b41a23e09ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45950550f1ae91af02057460d0d9774c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4ac549cc13b181728ec44fad2d2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aef0355677f7fb2409ce1ebd25f24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864107d63e3043d16f86429c24f9982f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a73dafdbe80d504dc2f7db9c4d38b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc49be6a3f533502c83b03e9370eb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025a600fefc8b1ed0c4915a5faad6f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f648f1d519a6d99728c3d85e266790659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd3dce9a25a85d2662ea5aadcc8cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d537377f07deb89303c21ad0006b9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151b783ce5209443b2082a57302e6b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559b21abd487acf7215f773841dbb5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978aa3344b395f8f545001d4b42f182664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623bd9c1b7236da84b831439cfa74ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fb6223a4fc71f464f1a61dcffdbd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596fcd0113c39c5cf3707a3bb6a7dd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a62bfe72482dd76fb87baedbce4a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9470d0259163149b96b426d79180ed6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fda15ac34c328793fed420e659013670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09306ab91649680b746248acafa2ae49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5bc2e34c062632d429a1b7313bada672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6606e18a76f83924c7fa0145e1fdaf6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dc97d292012d8be3f4b5f4ef0959f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f824f832d0db9b85bd956d1d2620822675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e13ac4a87cf163ac17749e9cbe6ec5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100919610d9cc79c60c899516d2c1de6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80b7e8aa676dbbfcdc351edfa337d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613b31aa2bfadcd6bfb05a0fbc89fac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d291b710f3b99dcfdaf525c9aa1c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb701d160d8217036a56453d0b3022681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7e90eb2c8c5a28105b2ae10920bc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf665e7ab630e98e3e23a2e963f0be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578578c3cd5a6c0e023834758c9d1b57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57902b30d53ac204a07e482e5ae43e3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44245dcd04c2848514131def5d9ba5e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9e3b4073b5738dd60d429541cf110687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df771a31a675f58e83b96c75493e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971764c482b70a95c5f5f2176e313419689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed09af76e7b6bdce2afaf63f38ad239690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2424511a22850c2b288274e02eb8204691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e57b603233738fe6c59538d343912692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a1ac645861c9069f89a3466fa39f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148887fb5aabcf7f662b703cf2ff93fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef022c167000e79dc864668957782a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6c93697825db3843e3e6a4c5b691f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05fd297b3272cefee627ed87b9ddd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de280d4095c0f1b5cecaadbed165a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a5622735b68381390ce67a89e175b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74536371aacde78dd4bf678b72cb0a4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a772cbadb5f493c3f5a5ae3af829701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409ebd35b52e5140474f7fccf1496af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aa3eceed22a12fc2c5bdf2aebe0eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aca86b5ec982a89e9179e17970f22d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd579d4d4fa1222c8dea5c71b2440705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674861b842ddd18f04a9177fa9943356706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b20b7cda8c3371011f615dcccd11b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb2b10a5b46917061e13f8ff814208708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70011b98055fabeae3915e4adb1b129f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ddd500ea4892f6f13707de5d9b5ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976831a495a749bc64d84ed0d83f466e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473c32446974f5d815673c567f2b45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fef68a6ae1d6d17a43c2f895b5833713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3d2a4a8c8883b09018246f038e3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0ee3e7b1468fa00352d3ca9d7e0b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816a4e880868a4b4f3e9013c56e6100716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5284c6696d83cdeb5ff16c10899126717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01ccf88a93cf804e3968e360fa0e9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a65727c91396f2f10e70d1be036a48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4e213c72f6ab70d179bec93f86c28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d037cfa6b2c6160c81021795ded6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae27474f0a7c67d675c08da69498c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3972731ae93b7cb40c81da7d14d079a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ec70cc46748ce1b54c86d3bf6a05a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d2603dcdee2ef32cfef4eb87e0bde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0529ee010b9c18952e5a2d1b80c9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a4a0f7440e86b4106e9500a012b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64a9cb42ed15cc8d34fae2f0b4a360728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b5d92d49b05a21a899e5c014f760a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ed1100e4c5b56024002a355f3fdb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b4fa715aa5bdf72349df47b8f25e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aabad991fdea23d3f5826088fe4b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a1d85c07e0626bdf02eaa1728b52c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dc23f506d72e45da15a9ff3c2a495734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8979a5e6b149492dfd4bce0e38afb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6ca836806b75ccd2dee964c470ef9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa45a483641b64982ca77602580c1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b05c230fbf61a9d5e198b6f2c434738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91281935d7228f593a08f50ccd425c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1feaaf799dae8d3d8b1174bfa396fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61e10c28d1ef1e8500e22d68e23005741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92460381d400e59044731220ff8f4d01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f2e34d90a8541232b4b189cf504a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62129ebf46635c974994b4ed8b55a0ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4c7cca4b556a49c7efe481bfa70ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559dbd3204fb87c0030f0b2e1e9eac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065a50c4bd5b56608f9f0770cdc7231747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838767b37a912f123ea18430b972a7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943958a58f1f23d1069cdc4e4521a1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fd3a11d8f88d580c6f74353a35dec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d807fcefd196940e71938b2fcd162e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0ff844e7c6fccb4599845ebc0e31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaa8239fe7a98bdab06679d2b61e5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7892b8ff058309171d5b6ec95d62b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55a6b0f954f9cdb036dc8d6051887755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211433d50204311bcca42d83bb9aff9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38fa7e754383c34be303298aa7e740757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac3ed32f4608ddef948cc8dcbf617758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b1fe62d9b1945dbe4f45777dcebb1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216384b32f1af590d9a2231bd23047d9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531d4b36d8c379c4f95b3bf0ae27689761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19611d6342177c41fd7c585280ff2bc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279167cbc0035fbe067b1f1de94bab2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231d78b818e9d252bde83ee8666bd3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d632c1aade5cfcc9a6425e2bd0560765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc0c5cb22b971d0da3101849c4e2c1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4f254f8c8ade92a7ccb08861638dc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033994503f21df435f7e35f211777a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f129527b02dae4206bf800b051a88769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a1896c689348a8b22b04aec852820770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee80640e253877587f9f0494f33f07771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa81366bddedb11cb81c2fa34a0037772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e693440b66e850fbff875f3d2d4cf86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3aa80e09f385c2a930a7bfeed7b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828e0f3c8b08470aea62fe5d5123242775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a189494932f5d5cf32a19c26c2363f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57e733fcdb1035e9585b1b92262775777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf8301a52be93dff5103186e1181ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1544a6b4c2f4f08eab9b38fa58930779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab3793b03397331e4395ccf8703af7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee9dd617c67f8a8c0a07c76e30eb3c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7731c441a05e8b0bffac0db19dc5ab2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f615624a2a75d16cf11b53bedd483da783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd647fb8e18930a9bd1b12db9543eae6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b6b0625b9af9d7eb20e975addeb19785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ec5926a8b12eeff4528f91a2afbd8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ace2b98628c34b6ab8193e4fc45e53787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50813db19541fa60515372d117643016788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8363509b118f5a3997d06f051ad3e1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02122448b74289c1c46e78daf3c77b7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a6b6783ef258316c126f77ae0b4b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f68c0d53bb76acc042ce7805a8b867792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb49afb79b3cd126507200762ddf181793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d90fbe52f0948a12b236aa3bc2478c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346fd3624bb74ac98d02fe1611d4b56795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95460ad7c197a6d5ec92b0d8565c667f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854f33d8254993a1ba38d247c7eeac9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53a9d2635e275f6efde825597768c3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bb2207f1c338256ed213dd479b11a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1139af299531c53f445bb73f5c4570800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16acacf48915a1cec60d3c725b8d84801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf79073fb996408776fbe6c112da3e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711bbd4a9addc677f75b55530a3308b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c5986c209b657f2d722c0a3fbc859804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0034c46ab291f3e3f99d219ffecfd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b72235262ff4d43934107681824f5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce867555c3cee6fd2ed4bb43ce314287807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073edc5d99b4a2862766710a8c6d2d6b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753beda89d8cef38d0ebc57065fc5102809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24981cdbe287bb473c5d558d838850ea810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51b727185234b0493e4669953697b2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f852f8eb6c88cee1452adf7804c37bf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d978caae0ccda839d1918875c6136813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d578489c032282d3bdfd9d802143c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c833e799991b71f6e5b33055770c28815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d097b058ffc7fa8fecee3b288293bc6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79a142e185df8e883914d759e2907c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807c301cf384351f4d59afbe3b025d6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39c12f3174853fccf2068943c7bb74819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509e561f0f7519d95d5075992ac2954820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd56bc2b871b1801063514af76a92bb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a838aed111a9eb39a0894841dd7269822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23857cb134721b29746e057a2a0bc78a823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65665d53e69de6ec329492ca0979daa21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78766809f9e739930fc599ce58a9522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f50bce22a148346452eb7501a7a34b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8d71fab5e6a99a20f2b8c0b567c1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c250fe4af9c24abf2f5462c63d7ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a93cba580a692a96600618bbe9681e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d8e2ae40f57a03c0872f46b2f9c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58aae6324c036578baba7fff6331548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611cb95d2d6624b18b84cb44719076c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a6e49159cc8a0288fc0827ce747010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda6166956831018080ea07c4be97611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75761705f7f5c862ce6a56e69ec5ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e35e6b20cb6f49b32123fc304c13813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbc1e0c7dbd5505ce59d8b9b14e30714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc007d46d0c8ef258ce37bc2f0633c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff6af6eb44c2ccc713cd696c4a945916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc594f4250a324941bdef4c6f1a44317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74626ef72db12d2e1933bd5775e023218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a97bacebc2cf216935a21afc583d2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa0cbab2260b984f19aa62a36f54520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044ea2e5d4cece61aa53162ed99bc9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2e9c5afe105223e4c4789faeb5bb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa72ccf4e1fa6c6f2fb5934bf7ab2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed91a263a3b816d18421314e3e5f6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b95ac15b027a01422a95db5c2e431b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102643d512f528f61d85b728ece997e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8b88688dc347986df0aeadd4b8af627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101bd5abb0d8c96b6a066afc433111228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8648f21bd7f6c8b61c5cb9d29e1cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d3302d2d372e0587ddbfd50e913630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87807851cbe0619ab362182e78745831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475b276daa5fdb46aaeabb1fa58f12932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20051505eeb892e34257065d78084833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daa1426f10a1886aaf043d08d2f0cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5ed696ebb11739b17c22b34d1bc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd19b1663c90eeaac10de0830f36bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1d95e02d23d26b4e0369c1cebac337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b140728ae91d7bae8fe4fc2d6218c1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed2b7f3b2b92f2f6614f53f35886ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c1ca8eeda5edaf859ae959b45f4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e273a04cfd8c19edb861e171de339341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097737ff4801e6bd3a457d3f183c167042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13241b31b4d9fd6f04f21510afaabe7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ef5a78254d1ebfacdad89d40663144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbab1c810f856ad70549aacca09cd9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b429142e3baa360fefda1a120f8f58146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a9776011fb361e35c2af6e494d73247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94890cb20e5633da820b1872e3d8e8a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f52ca702ed3c68a7602d4a27fd09849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f92999c4d5481e06a67ad6b27407050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8575a75f8181dfbaddb9094d8d13f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b499a0ea6fc8c4db7194de848e97b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c873aa8507a34efb254322ab43cd6ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0679a1e9ed0901014d982fa961ce85e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea94d72bfc11af2050c19b03422669f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90cb269a40bb84f1a4dfc561ea868e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bbda2b49bbea9f5b3127c659a4d3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb8de8870aae52d5e4d07785dcb12558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09f355a4c6639da8dc002ff328885a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a83fd178326a00509efaed1ac362df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb82d28018cbd287c030276e84bdd9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86585b8af708a6c517aef2c2034dd5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc23909dd312ea68294706765c0dd7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f35b6cbb31fc2e089ce268a31acf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167e21124ada0a651605e10cbc77c2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf202dda884888bdeb17b5964f1d1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fabdea605168355d46df5458daba267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0b40d66b107268371b7d27d81e37f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89ff44494534046183d46c5765cef669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22579989263e0aff4fa0c1764618a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732a40ba6a202613ef65638ea3322b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a002b1fd4e4f4cf197251728e06872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722d712ea790129d2551e0d6a01c9cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bfff99b52f5798187f23d1d2cc73674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a24b40fc7eb23b72e5a29bf281cf8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3250cc33d34f655a4434460c114d9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790fd392e5e4a4ab49908cdac54eed077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40ef10cf446d4f731f6faa02dc942a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb3dbf075ef328a932066ef7aeb18d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49d383501c319dd47f1be05985929580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9cf57423421db429db40902cc3fba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28d183ae11cf41097e92046b351f5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0506d6c9b03f6f076308f5913559783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c66ec16c9d18bf655996941abd19384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdb8575a7260f6234321a1b0b0928485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d9d695000f1e711f222381a5568f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6076b11656cdd6886e57861308e11d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd227f007113f17da369f33f91e4b0cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a688e30f1fcb55d4ad558e87b8a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f3b775a17a971aa2b1494203a737f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab9a4c060e91dc69311b3771a5c52391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca131276599731594e92425944df2b7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53883a3114fe2386b1c35075475c22893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f40bdf172604800d653a000e018cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b0ff51e4d253589f059e65334bff395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea599599b33c397910780af063803fae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e4064e3efecf2bff6901056f7ad497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23391a81e0ab56cb51e03627455fd6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e794ee0fe37f25c253f14770fa79a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a5cff56b2fce21ccaf82b01a69650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daf00767bfcad20a13193f21c8ec17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd99695f9a871466e140da31d95ec6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e69cef9288b3b496a6d526c040264103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ac9074286c77dc21497a4ed5c7be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779beb67e6c7173fd70666ec2772ec45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e555b6f13d22d6b2e7580f81c1832b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ab03fd3c52964fdee3d1051e2506107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae3b0a2cc586f5f44e0b77e44c33a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0928e3e66e3bd59366c2595009a5e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240f58f0c25bffa0c6b49e96b42fc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18718d9499d2ee2b37463ff07321eba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c32861bf4db42b8974d5b276a0a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccea8d815b71229df78c5deafd940ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a602b8ac6a53ddc1b6855d277e08a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df74a3c049abd0680fc37098449612115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772549f6a2f757732e02d15c7fcbfef8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63819fcb52f0ffbb23502ad288aceed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497081769d9b1d90c27f6b4aca1c5cf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44863fc13c66969f96c4977157e3937d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c23de97114e031481a1cdb59144c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ac577ac0290eecfb83109f89c0da1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338c04817600a97d3885bfccfdce566122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2676f0b402ea3ae6ec5d78521e2e11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c9b6c8321ba84c0599dd29ebe5b4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011427481d529d9fc7cbe8fe5f6537f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf567f9242cca8b863db589e0584002126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857eac89fe02b95605c74f0169fbd22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699338e6a6c7d8c2939e8c2e721166e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e450086d6a7fd5bc3d61a75e5cb4267129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab5cb4e756cf3a55952503f832dfd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112108e41e5243dcbb1cd62ebcdf4d9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46c2ab770a10f5b9e56ca3d2859ff1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff27cad982c6c518e45cd554228dd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9d3c4ac596c2112e60948051d9893134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cdf400e19d7ae793455409575396d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26b1bfc2330f1b75700400c978f9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b228c5815f9a60992daa6953505f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae17edf37a9ae96aee898dc4a0890e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e66b5b63fe2a8ac7a701ac1b8425d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d0a1c7a440977e461b7b555261bf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e103cad529dfd39bb20fc49dca5a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c40f834bb88dc106f6e42a41cab0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa527be1bfdaeda0ad11bcf669f77d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc0e01cbea1c9e92a533809e0c2d91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943038078e9092d0437f44e8f6fa830145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99711e4440425c23b3d3f03494a5f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b126882ff2ec08e825c93f7cb0238147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf440bb6f08d55983e4fe5e803cd85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd285ceb9213eb6aba30d35f50357308149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153fb07d4ecd9e023ab1552ad4d3bfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae85ee2ba2020271c9bdde6b1778e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a898d870cdc78bc2f1be99ed8e299152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e95053e281ee95d191149f081270a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a9905ed36a7029b7ac9293554de4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f92cfd2177fddf85057dbff727b82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96de2f86e650ab700f2f6647ec983dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed93f7511d4ce988c49aa6af4785fd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6968662cb3d86fd62c27d9f900550c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a709b1d815819c36f25b65f8c84005e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a3dab9b43dd331db2b1f15208fda1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cece1f0b300369d75b6a742f2058a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7471eb9b485088aac3841cf19ebbc45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcccee9236e2e7a88eb454b8a7d4a57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f593b88814bf42642a029d5647719b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35b3c1cecc2adc4095486aa3de8113165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb795b3efa4cfac246268150d22e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26df40996034fb7aa78fb1cc296d81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6400b08b2b0ef997951d4ca8de687168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea3eec832eb45ea77c1972c6cc4add169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08112583c67fa7e45e2a617c20d49a3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18030114610126ec3fa13cc75bda56bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00cad6b5cdee7b85ac1cc6ad256082172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13fceea8f60f91d599bac5f36bbe51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290236a3d5c4b2c4748fd99467e183b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaf47314ba1422268e8ce892a1988d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f461ccb98bda9cd6c049eec5634c730176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362956f876bf3268926fdfd9c4cab4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b12c2e3e2fa3b630677acc1e63638178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abc298aac7510b038bd1c66605b050179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8003033162cc879eb17beff1c3533cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82aa8d66927b0d9421c397b8faf405181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb343a876aa8609f992ca5497471fe2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfd391552380fd807caa65a05d4a1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d13ea19a1b4f402b3ce37360e66a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a58d4683969c17d43040fcd4ffcf9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb4c7d1277d99be97581fd362472c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24668b9bd4437398a53393693b1676187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e1766c2ef379c5a9735d6cc924613188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fc1bdb93bec37204139c1ffbe631a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256064936c7e5f30312ea0d59295ed7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f9fe302ef229e602ebf628ab6bc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb686d0b72dbb23e336f9d3f4c6b12e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688426b6d0cef3db66a504345712e99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a16b0c02434eea9b0e9b8131d549194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7d7629e441d14b2a59e124c718ffc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bafb3b3cb36de0a9b6a57d5f8f1ed8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d2e5748b781bb7646a05032610932197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe822551ee0283e527e020d9dfa58a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3445e8ad5d56bb53805d71c201ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb510f446f0b7d1ce1e788ac67887822200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398d7239d17df9132fd4efd7212e96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab321b88ff93832beb1f491cc744a3d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514dfc89cd1972a221afb73653f6b55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2a0e0f520cbdfed178bd256f40e80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1322651c2bda64fc7cfa8a7435041205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38aa88c8d76bf495de03eaccbdf84e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff70980675b5ef88cc84c1adbbbefb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370c815b6c8a6a03c94a32eaa5c6c1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0429501a27c83b3c788c443b866554209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca04924571c95a348db6437c797e37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd95bdd356c8b3a027bb624553c2ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850be74adee084405035352988fdcd6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be42aca364172ed4ad28c1d1d6550f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b94fa103a20dbf0cb8819a854b0a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f0d77b175685d5c999ce280fa24e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaf5f37e5a7c246f9de138f693c972216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d7b9d167e10824da7ba93f0d01c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956079506df10034bc8c1b176f7ba68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd863a5db151ebb6a158b36574e70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c460680040d93e045b54a847f9ff7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74d3606d7a718bd1a8046bc626a892221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b87e7101facf5066b3bc6fcb1c885222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296c9f30745ced7702c3319d3c6f0ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb26255c5f6ecbf93294358b58ec38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d292ddf5a5b85faa135c3d8fb9a7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32128a9bf0b61c2096fa463152cf90b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363a2aa6bdafdc560087bb111a59743227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33682cbb5cca7b9fe7bb8792d199fc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e0eee01222c757905d7a9e99dbf07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17391e850c65611ac055a2a0fbfa9539230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a14ad738d7c9a52dcabb49cb49d64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e320728b7e8ae4fc9780de36c7ff3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceda5db690746e149fe920c4d395aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606282b0300be727cf6070ae4581575234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26bb3dc3823224d501fa3191f5b1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd5bec2ee40ca313ed1ff91f1bf289236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7da9fb7ebf489abdd4a528ac44de97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a3513a2a1a1da629b0f95319ea68c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214e25600e3d4845bd3bd99bbebb4e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ec99f7be6553eb3bb633b3b89564240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6b69925b6892d7926d73ba06afbff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad462fd80727f9236c42c72df27b3d56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235f1dc4d5f955529256908ec57fed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d90f89df160ff3b9ed2e979506601a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f571538b84f856f762cf61783c70848245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a2d78f2dc0b5200a587206e5f7df1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af19f1d1c1d34f1967201d99bc7cdc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa427b8256fdee41af9e7fbcc5f3f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c257abaeb9f4d2262eb641bf8fd7caf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd4d41149782ed275df2fea4ebfc75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdcad3146746d257172b4965c0cab0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a26bd775ae73f6e534252a501171e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201e4c476d0c1bf4925972dc12d0d8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35719be38b535f02a694ee1cf83135a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530601d2a4db537fb75eb244e775c7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e3983460878d7bd11842aa1c8b78b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891061d2a60ea36276472b24b5119de8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe0aa5b7449c6135d2a2dc388022f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d121764a3c625da51277fe259c2867259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d6ef811cde1982af47397e8ea7d09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14074ff8c7ffd400190e14e1106c75a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c58e39480c37eca92d316c50cf0562262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9e9235e374d38e326364cfeab7906263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2378e11617b8456f2ddeea6ac64bb15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efbfe9e2e11a47b242b2592d07d4ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe0088f8a4c6981f3387d07a3ec58b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4f8a0be2e59e3e93922ef08f9884b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325311c943f1a061482898637727e7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81482684f5cfae40d028371490950051269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1f0faa213cd4750ad9cff2c45ba2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9415f7f1b4aab4acb8dd381581f529f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b5c13d32e2390b816cb622487d073272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033f65da2ad460a0fdbbd3477aaafe6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e13169bcf369f6d56812c89fad53d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35606c4c7df2be1a51c661e24689f413275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825eee79b759fa74e7e7b71226db3ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74140d4ea753c4c527bfae36c2ba2a97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad388195d4dcc6081cd57fd442b054278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9fa8fe71f8886da29fe1c8c0eb16f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f971adad32cfc698eac7d5f571bcbf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d0f7e2caf3c98165ba4cf923d62f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece11ac45c6cd31382cfa6e92d44383282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae8c8656c47a6d11bf84630990af2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218eb50df6a8ca18f194377430dea24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503a2b3f27e90524ebe60ccdfdfa663285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32db1a9bacd179684626d3524963b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4884bafbf6b69a957505ed29cad281287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6c8e66e82dbdc1caf1e11ed97b48c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607a50184b4551edf3d2ce5676b33ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65872a791eca96473c5364b22ffb12d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2d24bd64ecedcef715ed5cc769c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f4629fd10f8b52003395b52b96494292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc87a963c78f9cc6d9a77b5242963a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc8617a037128fab3bd1a44575663294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55e8a74abad57b868f1da442fe85b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e8418b2f740dbccafa3b369932c96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c291786d82d669291cd40978f4f91cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d0dbf0af4facb2d04785e3d42d44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477cbd59c63998d90c7deddf701bd38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92223767a7dfcb58fe717a63b2239e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bfa379e01cb0f41e4dd9de3c70700301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180e5995bcf68b46e5bc1eeff8fa239302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdccc33199604fad817e169701f7738303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdcd4d9cb1f93c4b61d202efca4080304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a22e0aa82880eb235c2f474cf1a703305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ddcf9bc180f651732915957c37622306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c73a68605844b54689f50ffd58ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66180025153106a1ca1660d53a6a0452308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609303867f22a5003980985aee55dd09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557934a0259d137d1c36f84cb515a2ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2f60c665f6171a0c4a10b57162269311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b9409e0e1c9011a88c549d4ea312a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbf5f2b8ff4930a698f17a49ebbbc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d868b15ce0874926ce88b6c09a1ed02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73bd2c3507578a20d7f266ec7543b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91adbe86043b560e88e4bc982d058316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd5e1528f6952d58e2c928a49c7e9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718a21de58ae9d76945ce0591d9c051318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f355affcc308913731e0dad899fae9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086876729476ccc4973994f63e61829320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9a39fd92c7e1b2c5c0091c1ed9fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a70ccc0e4209eeb844938d5b1d8b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c05446083406a02e13654229f21e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b847b6549740a92c769bee09ec7527324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca71fbec4b46f75da8ebdfad0b9563b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d0c1577cfca3572243661e9b569d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103535eb240ca1dbeb6a3d44087f11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf6b0d3407974485b53274f6adf51b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d495f28c4cfb3b10ff5e63e410bbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828749197f4493cffe5985ed76a4f704330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205309e2bd7dc56ee3a9eb755db1c19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60603af15f62d8376aa9634650b425e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef910c46ebde84ae401ad659b0890e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523ed3fb28bf79e0a4a5bdac0f135fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf092b5b3cb87f14c611b497388a6917335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c30a084b51bd8d3b643c8f71946d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13771bb61fbd4b3ccb728cd25f911009337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56784fd1ab5f9fd06e29ac787d40b734338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c9b73c003ac180d27f1963986f61d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc27e351a48af12753662f7a89a197f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf0af135170f390bf751396a154d17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e602fca05ad79e21f4cfc1eeab97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4f672590f99ffb14421bc7a2c50cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7e05007cc0c675b59bae1b8f98f42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b00d05fd5aa4ae9dec015b22d0d6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24782ed8998dbf2fb9dd46189c5024da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0d8d95404e9c27cf9bebba3b5d516347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8999bf0e27d367b1b007de0bdbd64b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2180e9769400f003bb3613b7e20f505349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49381e487806f9c70a820f03b125832c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594bf505d8d4951a8bfe99b54b63ee9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcab27c2301cac9fc098ef42974dd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6950e3b16207782fa3149ca29795a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c256dc34aa62636b5ead75287ccf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a256169919375e6b1da04773b241355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af010546bdf10cf38b42775bd856a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d651db77ee06e6555ccbf4c915bc7f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693fd3e5a9ae3fd8fc449202458d0e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3730ba7698244fe9a8bb488d3c4e34f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6d88079509412f772a46567fa3697360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47d4bebfa0df7ce1a93fa078100e41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56f1b00c78d3ad8ed7720c7f5b69f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449dfd68c118b707da57c8e6b05751363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf7a114a3c36f559dda16f234cdfdc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54401fb32ff5f2277e1cba26dc9e1d2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682cc1182d74b56a7de1ab8f7576db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91400bd1571fbf73177756734a60a9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418194a6d8ea08fdb5d2689dde40ba5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf7e97fe10cb00c9f00e52e10d49ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b104e283e9a35fd9d05b0407415efa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc9e3edeed554261e26c43a76f4343371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf341247a7551dae2682369be593a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cc779688238b0dd85cfdad2c36755373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a13a0c3271e181a2323e310b39494374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604682ca00c64191d68b92fa717a2f0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aadac6aa7bf1b84257b24e53cf786376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8078f63caa42c61eb24febb85d2662377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738894fbeec6d51c386264a7782cd144378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26303c55d15db4def794d9facacc77ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22309e54d909d8da147e556e167daf0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00c4ac5c20fae48ef2a4c25f44675a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1d22477c92fed707ab256d34ce5e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd1b2de67d6331c7a6857e34f81998383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd8c6821b242ba8d31b985eb845f4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134e126e607335cf66e28682f11c643385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3be0a629438553a53d4ce4c7dfc75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3df1364a88962e60c0e2daf7cd7f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7215efbd5f01429a1f9ce10589801fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864acd529c4dc165a6134c60db6b2c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c31944a77c3286abffe5cc427d901390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0755435d0a90e45c7bca088f84696391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a0c833da2f5e49232bb0cbed3c16b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3470b86502f7795b7c98219732621393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5ad76c569077229972b27298f2942394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc925c607554f73df21b0f083b60640f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7efb21be5435c1b650562b0d21fd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5d8ae2d9b0e23e3185c6e81c9a53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acc47c23aab157ccb4de198a966c93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4ff33055b1b9a6e6a9bbbabab922b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d22954fadf4c9a57034f758fc6ac18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42723e2790cf8616566be67d6f7814a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b78a1df1afda32b32bfa01dd1179ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b50c7cded10b9a9ce7f37b12e9a0b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01549f0ad415b31daa41005231010a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8efcab3ba65b2442020e19e3ddeb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed71b055b5390164f1e37367e52c78c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3c26dea5bc8327fd9aa3280a630bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cc7844869fb1fdaa454abb5fe841e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f35bbd4abecf661cd7b80dc5795791409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304c8298baa73eb46f6c96765fdc3e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbca9134d99f66c25fca8e44d0f5c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866821e536e2d4d7c0a431803bc235412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43673f784e6ddff36b3627b4c4a13b73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6d37ca14604c996d93410cf5bdeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ddd41a75809d640d7620e456bb4a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8edf6b8b86cf839d2d4d72f4b03fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52271d282699b926384a24453748fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131e42661cbdbe141a21491368fbbac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d804322b4a00cba233ad19205003dd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9829ab4c721a9b5cf9565434b908dab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611f8bbd4d66101b8360ee46b82e7a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78893668cb69d0e8c29bc4a2ab598abb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a5428bdfbf428f4b0c7cdb7ad9ac7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf10ac5642c9ce61026674aa74e79c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edde4699fc6af2917bd7a4f40fef875425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b60b869ca29e91a020b2606deb24f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e854b8d2c694da1414bf5cfa553765427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c995e5f9c52e29818ed70efc67b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15dc4ff82e2bf578ca952be285a782429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84629f451b349c2251786ff75a854146430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec34c0c481ad63837a06fd9587f7344431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b18eb4767567ede5a14a92da5beb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b69ec243133e52bd7a48537212cd0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31653e9b3a7d8f4fed605f8be1817d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebb10e9024f5648fc1987e7d1c12d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e746ae0c219dc32c511299c6a6f9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39247f3ffca51062fcaeb52c97e6b214437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d1fc15106ed3a66592df066596f24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb0a4c3e0325e4ca604e3a48f4b850439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e700f3ac2d287cd72c00696750d70c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f7a0d563fc5b8e2bcc604407006c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3916df8bf8a9c1d8810d85ac1b9be6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7190ece4a199d8a302c85a303c47ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d6ee6ff95b776e5055524578b557444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f779e1bfc5b445e7c364b3b592b99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524ce7ecc058e98b50b9acb717fd643446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a3aa4046fd51d72c077a6e62c711b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1064869bd2ace5b9d4dab5712c3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712407bf465edadc01fb29ecb9309ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b942d8e94f8416da8ccf1849deec4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4951feb74af2941b536e562725ff33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021bb6ed242910bda97f12485a090e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c30faa014c96fb60c1e33e0f73013453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f4380c038277d6311df359229405454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73467f5859f0e037c7f8fd5d6cf1e484455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f581922ebe5952dd7f2c7a9f9b7dd8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb246f90a55faee748f1cf3639ce34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a06e3aa9c3a70e10141c1a1ee3efcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cd1c15544aef5d38ee0e8458bbb41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c642b53f4010dd53a44a8bccbcac89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f48fa8a2a2e1cfe06f0522f0aca9dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1470f67db6f77cf03724a07cbc89f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f082ea2ce059e53e6f6a638aa1a715463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf1d208a449292417f45655e514c9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36354aeae1f0555b9c03b124bd145465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17f7a951d2c2801d500f43ab392c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e4b67bb7e2331ffa978e79f97f5c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc196b2489622def2de7422b8d2024468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5858993d18918841065b8ab928ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187255bdd73522b1463d021b8bf9d882470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b0551551ca111fa062d0e9f0a4cc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56787b009457bad8ce76e36f0714aaab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b31d8c5c756bc444e2c88df7b2a21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b91854a338fcbcad920bb448d92520474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351951c73390c3fcdb31f0f7a744bef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20f7ff4e41b9f94f1e1fb724584100476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee424a134cb7a1766c86efcaa160a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153a8fa21ae1d3a134fd70588719ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e2394ede164b5c05e1911d52a3d36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b97c5334c1dbf4bdf240d8d0a6593480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf11b1125b3eba4e435fc5a4b0340e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50de4c3d8d970202e8acd679a6ab5fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1737f42a76b422130196984c8d35d83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772fc0ad1ed543ea7f56e5ad921ee48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d265a030c1365231db447dbe718e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b520973122268f1fe9a7e388f0ea1f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ceb8b46bdf6a0d9d3a610b0260d07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689cc9078935bbd90989608908cbf3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72f7af07e1ca9926d11d529f6faefd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e371811595dfb3fb25207d906802a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a155586482ee6d10968d87b959d81e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af42f6e2ded68dc978860fe30641f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e51c87e284fd3b1a1731acaa2e8b20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58eeef66ac8154ea337eea98d85292494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b74699ec2357785cf9fd055136bec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbafadebc7c63d8e0d21f583227510496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb498005246bf33a8def9ac66e3973497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d130c2e0b978699d6130204b76128498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c7379a67aa577ff997debd6f76123499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab386ea9b05b21b10a7aafe416d826500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84bfa3087507f1a7023aaf7ff145e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7783c13a4ef264fa7eeb387c18392502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f121cb353b954052b86d8d333d7d3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe69b45f825bf1f9bea819d8268e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1d038e6b67a889c398084179f20f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a99ef9c36cace10bf1ee5f5922d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cebcb4c5d1c1e5590de35cb06ea52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46df2b87c9278cd13acbd5bb9c04b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80189871bf915f4398e5f1bbd17b5f79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce2224dc6bd62bea66ddbb5703aee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74f7314d7a592e515b8c1c8ddea9f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa77eda83a3c5f34a7ee373eab5de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ce921fb1fffc0af07fc66bb39b646513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18231ca551856b89d9fde33c09d95ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b66eff67ec274b0fc52b3399d31492515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e861fad9a429574d4df0db31e8f1f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b536fb0b0b0507eff63904d3a69ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370973e030c5aab73c65c78e71f8717518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4b8feb0261fe201d9da689385c338519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709744bfbbb1d1c181fc6d1ce6aeb2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b6fcac1b64bbf8d4b4bbee6130283521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fce20ce8b2a590834aec71a4331f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b8355c6f3a6c5771b01daafc72489523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34947ee69a7bcbab6e454753708614b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797bc9d0e639d826b90446bdbc87efe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b1a4bf578de2be66a536a8de8283526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21682d69957ee0786cc38b52fe0cb6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71184c6b758da981169565c50281c524528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcba624c91f01fb2890872ac47b8bb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bde96d08cad0472567ad3d2a2b75f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce514417f6317d35e151d60f3bb2dd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743af9293173fa6492a564e2dc38b875532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b765f6cbdebd0407796297275bdfffe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3a30b1badf5b224e7bbe8ae3cdf84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45cc5e98678bf00e681a8464bf02d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9add3f73ebc33bd4f93d42c5157ef82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee171f46dfe28955d9df52fbc565e3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daed7852bfc6dcaedc92cd47fbad72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da94a274b42d2de040da39314309208539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c998ed21af3602b48e09ce8713a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f05597723173d29c2212e5085477ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef893bf2d41194a42faec418392b1d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9947c9c902829b588089f6d41ba2979543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a9e3ec0eaf1ef7acf46872301d96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710aa250d0464cd310024c796bf871545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac39c505ca7720e60c378ad1700359546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5f45d3d365cc1d82736eff16ca5fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdae6954ad31b549b1aca9cc71f20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fdb84ed911e5858c063554ddc2b48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5695ca0bc655996fb33398a020424550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35b57caf000be18470efd2351cde8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e00c68abc057970cf548d62a4928c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a826189369083585e980d88085c4702553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935af80e649cd995c4b32779207cc096554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42228e518aab37b092871cf3ca0321d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6a176f76c112e07a19b7a6a5f3927556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404d4313c285a39c424e47ed8593eb3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad850687b66e89fcba11311685358ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6382cff353ce308923f667723aeb7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9277b4a86b006842137d74768c04914560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a92ab219e508287ff4f4cd4c68cc00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624497041bcca3de61a7e0722c55ee8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a11a9e9ca2d24f6ead8ed81b1de4ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5da39a236a1bc5b073c6450bb5dd2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a2c3b968e9b9c7615f138bc75065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119acc4116f21ab839acc2ff4de34343566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee551317fb214505288c29af54c4e84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf86c31934b4c83307d2474caf2900568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd91e9930d1c906125c2e26f5f27bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe17cb3f931a74c9f6a21888389c740570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356979e7d5ffefd696ba5ce331054ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d40e0bdcfcd642bacdd689a8c2013572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a98801c90bd81da1fef7a930fc9669573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b72336f688cde9596914584cdc776574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b92f5b727b527cbe77b1294e0e86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0557249140ba930674fce821b47bfc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e224c1b9f94bd912b5b98f8158bf6a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb561d2a420867be9c1eca1f2209c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a153ad9dc28dbb1264f0684c7318aad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b15ab3666a94c0b58f7ad4cd5941580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123fcc46acd2817800544c4978c51e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c84f9172694b6dc45857a3ff20b98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d13b7c6dff63bc4c882e08d6ffbab9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed19fa4b109a56c79f8c139a2bb90d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ee0a2b3e78808088e5de5670f2c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92a9a700c4d421e178be26939a2619586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d430d814b53295041ffc861b1e71346587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcd26fd1d7d29e004fd05790ba7ced588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d7a748d1a818f6ee6318bdaa2fedd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4631399940005ad0b2087052a2aec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2bb1caa5d320c2dd1db57ef9e2d6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745fe0836efb820aae1bfdf31a306d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b716ed1af0aa42c284d9f73ea06e33b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb94202e37cf61dbcb43302a2bb98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3655d31cdc750fcad38c8ddf28a37e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516f064ce2926a0d06430c4ea2b6fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac9f00b46e718c92289f830855fac1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52189ee260f0db03e356f6a293692a88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974fb78039d1abdfd710b2c1c171528599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc496a90fe61de04d7d71ef21903b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdcd3efe98307be7f6257e2512ddf1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e413cdb50b288bc01f7bcb2a8ebe8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83683860ad844d79caa1e4711c2f3554603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed385ee7726bd0d1e64f73d74646521604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a03825e90f189ddce2c6ba40b9176605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6514fcec15b18c0d24991c577d968606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99aabe3ee40f3c50775f9e39956d22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a40c19860ebd87aac0d01df48532b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9472bd71cbd9a01635a192d728b76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91572a2cb46fe27c5b33246e39f61830610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220553c557985f415739189fedcfe94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ec2537a6a6c1aa2f9f114b720fdcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa5b44aed80a61e90c59a7fe7f81f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdd6e0352d2cf72a404534602c70f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8e5990d44cb913f1ed53652ef183f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d325e36c8c98152f78d7c88d0966ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6daf9c10ac537b611c064d27e7af01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80cd8fcc84b22ceee661e68f8ecf55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228887734a3ef07ba2145318de02b987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caafad220ca73d71df2de1311851e44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec342c749137c46d79ddce18d781ed9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578bc5e06533b9b5b653a7159df95b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499ba78fb9f5e8e804e76149bc619e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7599285ba7664996f3101647d68fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36753cf569734d9d567fa9330e13f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a7027653ee22d961fc2a5ea101b1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d389a189eb4ea028b92e61ec26430627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8120d7e7aea7811a0b22a4070882cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667713d5332e789bba1f831014e0834629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddde84a19d9f3a42828badaa5bb0fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce66f3a54524a721d50c04f339e01f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e9a05372750db8d7f6e54efebcea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43379912723b493c5862dd87d0f13dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d195ed28ca1d879e9b602edb069d945634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96544ab9c6ff1b9b197149b5dbaf0980635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a71539e9a4fd84a7742ec4077f224636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19378a61710d79d98e40a9124226a6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226664e5fc74062226f2d415cab45cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbf1ba240f674b2b80a6137037c951639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae506e8ae50934a6bd44f39a82d26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727bfd86ff47a92729cb53e2825d236641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad26503e0b1e7bfd5e7606a896a52b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a55a7a18f858910d3f7dae6104390c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d8e166309bfc5f6fe169451469697644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b498293e1607882ef963ca0420dec59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56fba66120526e3547b94590308588646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906c9b033697f1bb7714bc2ddc2c1c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87b2df404c39053954904819d1b66e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c7bdd38226811f00192a043044d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985651e794e530fd4a5416aa943ade01650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991af2102d7d5e40f43489f9b474527651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86427719f75a02078d56e589b3fc6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c95a64e6a9c5124d017678c7bc1e95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b816737c1d0806ea5ce6f3db9f7bfdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5585d5e5e4e8fc70e112bf58ac260655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfb4318066dd418c549f934f821373656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08388a524b5c80939d7c6ea692696218657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83601b1c0aa7d47ba859265dab637a8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2bc91922a268f66e8a1667358e370659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfee746068603855eac758f3b3ce48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8d904492ba753a68f817dbc4933d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786cc47bffdb736d563d9d48b562b36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c87f9c98e466abe9bc39d4e41c9c04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5730c38baa6f0bc37bb65346adf43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c01425642c1ae9f6bb3f74caf05922665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e19c23033da789d19411f9dd06bae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f494342176210dca551f11ecefacd6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23f16b034878fe5c487be4060fefb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd60146c2b600621371f5c50d30e42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1dc4c62d859421b8db5720c0124b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a110fc33c0573541d4a9902fef51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74bdd893678bcf88b803dabf5840a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5014a8d41b45c8df47bf7c230c148673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eae95cd0aefd77b756ddadd42f9764674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c89cc73930dfc01750a46f6b5ee82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67766324732a8a26b02b0663ca76483c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40760c358a6446c7eb9d7a37ce7366677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01712d069a822f34b2d61edb74b6fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8fa8308b52b8799dc94ddcdfae2dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30971aa93ad1bf64f808885f2ac0196680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fa8b8f2c91c9cd1b1994e94424ae6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc6c9478eab6541b4499786e1d727c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a11106d8f0d04f9feea038a2dc274683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11099371f5d32f86724247afa5df807f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcaac8784605ba6cb760ec7eaa3244685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eb945f568d5ff90b6148f11591399686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19beb8c1363294541fc8685aa61b95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d306bad2969d7c7d88395d8948ff75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932f41c54b3027e93d54c27a2140df4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66a4fa3dc193b9761f7185ee5cdb59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a41d5da59050aeb985b38352a89f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959c25193ffad79c4df66cb0ad30f0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042f4a875561dadbc5e00a80a165311693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505946a70fc6d267db61a3bb7cd9263694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ea8b865959c2f379eb345cafb96ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc20ccf4c495d5a4072544e3cda91f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bf0b7a650cf11c3e9fdc9dd7097df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bac37784a98c10555482522d6b4b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c70d9d8ead0c05c8fbe823b0d3eef5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4680cac65a10f141eae09289396e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e832d6e6b9125d6cbee909c89e11b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ea89d73792f774bf24eee7d365c3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada30b712591acb4011815c34561d4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1175c1325c1c2674472d8813e9790704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da722f9f43ac79d83e07ce6eccc60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9e384b4f13677f9005a06e75cd200706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37384db5779163a9a9f919e439b62812707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6612d964e78143841e31d5f42683ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9038cb4d35f4d3bed93ea15ce8f2480709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635693cc7dd60f21b9b42945db19b06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6fe5eaf64b87934fa41544253adc2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6218fadd595dcd33c3ac21160685ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5c8eeb54b3792fe867e82637fc33e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11674120f5af8ad10b5fa8dce50f5c29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c386fd7808b0327a3dbfcfe2c0b0fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fcf7e0dbecfc33c8182c960b22805716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f57167a3aa1210509df2d5799516f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c99fe7464d025357a9819d4c5cde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470bbbc0bee67c0ff63719e036985f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f38c26087aaafe67c8953cf57f8af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0661785bc2ca1ed6c48694fd5a71a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b240d4e45e3b8711a5699b1942a2b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c47564565aad6fd91b6f5dc87356723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68db33aa5b5f2b695cb6eb2690ed36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42862f042bae6f0b6578e5d7f9e2742725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e52e858cad0ea148b80507b5be306726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08892196d568dc42d7424d97f1f13f04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a071d871a101b40382a9df8984352728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc538c6594184587b4364bba5bc23d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948a59a1ab6425ecf2233265ad669b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb9020b52aafb18396579e63d56338731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32288c9344351cf5f250d6cf9e3ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a85087d881220139a28da264dda83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7189f9c956a27683d74e06d0ad59b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd322db2194ee6988c6b33205e4371735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294da9cf94dd73a517060a25f2d890b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aac1588c95aa8f3e14a8bf2de09be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9996251f4d66edd01b7d8f2ead70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901956dba016c96d9b648987aecaf8d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f0c7ffb41a1dcbedef83450b35e94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d8c666d0f750c5a040dad297f6de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e100d7ba3b6859f9315e67cbc2fdc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea39b9005fc8e60b4cc2f716ed42d85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f111e65e1d9eaf0cb70b15073cb2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb00f9877c5709f547cc7f2bb56ac36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb4222e6a39cbee87e068e61433d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c3d5a8d0d0fad0e14cbacde8bf2c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa076369ffc3f5468558b1c2d1842bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ebbaa3ec405a8ebe604a9063e3365749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f420d71fa7c88ea7b7a3fdb54d058750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94896f7dc24ebff908dab6bcb1c436751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04786a03e29b1a1131b5b84bd83a6922752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d735dd59c10397f860449a12f6e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d22359a24dd19c800e1bc9263e3a5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffce62bf43d6bfbaa19baf6f0f029d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dbcb7a1769d95927d643dcbc867ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a0cee5cacffabf593afddf009a8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861752dfa4e053307a2b10d8e5e4a09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf7d3eba7fb467c1f21dfbbdb94034759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2b95a2a88d30ebe93b954a65a7c62760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2488e8196b74b74072417c75da4e7e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a20c1bd47a498a54bcd033a6df1af3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70040e14cd9f3cdb7f375e925f436734763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b069543f2ec2858cde9a861161125d4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771e780f2a8ce187bea19a2b3df18c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7ebf0ec12a1ff569c216fcf4a00ef766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13178eaf5b0509ee376f7ebf3b38e9b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>