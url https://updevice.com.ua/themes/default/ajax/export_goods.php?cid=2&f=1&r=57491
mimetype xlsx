--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03430df71836b29d94b92ea9a942e331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7865157fd06a33db499f78d9c77fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389de3f26ee73ad90f664ebf500537cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206136f20a85803159100fa526ca9a474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b277f3a2cfb15a353be176f9adac75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3916bf7c1ef12a7a63ae54d5750746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb785d2cc9c8fdb2be0b27df00f1b897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718f369e2719901219b3d6942d08aa78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02502130f0fc0c6a014df99e35e4f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737938ad977db6068b181d68a44b0e0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcb3714666489d2b229154cf3b16f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab4df4ba6e973168a7adac7d54700a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8ccfff0a00cfa5bb06bd41d2772d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25742ca84ddfb138498f6179fc029a1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265d65d0da47827482cad97c86f1ebe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d6056b57fec78582f8efbfc92556316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e7262665e61a6b4419fcfe7ae25ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9287e4287ac1353e72ac70a92094318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd08b6305eb800581aec7d4d49002a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e1bea092ee4ffa68e26641b3501e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94613ccea2e6f0f901198720f85f40321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a79483cf69d05a797932198f3ff79222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6636d2df37e20eea386940514f38b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950cf8ee7ac3eb176e62568f6516f6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540f1debf7d612ddf37ec75b4e6675025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416659c9a72da32970d4485236cef33d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4558f7cef589b5d90d34c19bce98d1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443a0bd83b79196ecf7a2e19bbc6caa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf7d471acad4ac616d4a9b0c6c660129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8402b145cab0dcf54ebd4dd2022abb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9403a2924e2f4c2d26d1d466d3eae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da34221989ae877e5f45e734f8cbe732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa2b87e0eba9294f7dd2b1467d7ee833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f95e0e3a7700e60b1b0573fadd3e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80dfe3775c047aaa5bc3f8b48cce3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525c848aac4e445908f98746b4b4b4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ea0557a1f839c2649a513a0a40a1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47a1ac3a7015a448f7a872b64ece8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbd4c124b017708e84c10cb974422339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8596daa49cb1f126ee77fcfdf95d58a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61bbba37d08883d7ac39f36ce2207241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa1de52c5231036d1ee937af866b4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674c31605c24d5d5d21670551b6d18f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb2124f9d0076447683f13e0737de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcda9104c132928c3032e37038123545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c3d09a29aa79a2d84122c49adbe446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3fb25ca61f7d82ee758ddb01cbe5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267d2eb1e33a11ad48cf67d8b2faec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b94beba1554aec566c9ba2f56071c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c00d2246349b9e8fe1541112ec744e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab03d9c7b9fdb22c53917d76084bb5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0561544da779b564204df45b3f0d1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0eed61dcc4f0d647f29f76406658e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1be70cfe20df9e9f0ac6f74889c71254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ced8057cb22b5aa4b8799980d84c4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f429e31267734b2fe430fcfb4ad6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f705d225eb679a2db3c4705c21305957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d076e1c54c1a72df761b9f0a471b1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a330c8f2773670e515b0f4f2e1cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4cdf037c87bb3a40bc783c6f713be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665515b5d1936a9c21b7a6501f6658cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60ee08faf0913437a66790d3578c7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6168f6de83cb45892bc229ab821a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8b9b840d4ad9964795aeeb08f0f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0fb9a2291a3c4f9f02ff43f0587265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877a7c3ea7407d6e04f7fbf9942977266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274b0c306e8ff6b2843653ca4aee5ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f8f37a0ba98e533d6c2b23981542968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396285b04a65249b2f80ad3ede82d6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7dd3bab58eccd08cc6612408d2ab070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17046a55dd742f10938d2b4a171a6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aedfbd7afd7ce27beb40d58531ce872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694011e0edd2219d29b1859d5a0b8a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3984d896d6157e512e5b2debed16ad874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3d3f4b0fc0abd44da9a1f1b65eab075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a43774530ec6eda48f150ff0d288176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741698e2b7d8b72876da5793d473e7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74fbfe6e54bded3957960d08e01e3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b1bf7b789bf410cf0e20dde9da10179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc05a63e59e1c3149cacce3b8ea68080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd682f20a1c123634b3e9930a1f22381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6990dc2656ca8d7b9f7acdd696c80f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208fbc6831f4b14700fd5f0c3d8c3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f9ec17614bd85004a33c9c263a2d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89ac4528b984578781b9a25e4ca64a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beadd2b684a3f8f41174649145d33586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eb5ef5e61164d8acfe3b221861fb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c886742abd7c0946e5b6585cf5364c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a77cdca9a2a606bdd589a521fe5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95735fcd890f8454b6bad4e176d20d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cdea2e3047980d9bb26ac89619f1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f64c5a66cd3bbd291787bafaaa37292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5d04bd7f60411e6fb3abb133cc9ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f154cb3d06dbce8f3480568adf9cae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f25bde3757ce36fc8baef54bb732595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7bd507c49fd9672a4356401b758e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a340e2674c7679da070be660e9505a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9b95f62f263e37405074b5eef154c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c25bb672d5dc2e58e913132b2d5c3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f22c36021e7b764d06368ef11d1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97ce5aec6de874fa7c1c7bb48898bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99ca8915e3610f2fb385d2a67c8338102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0461d269e0993ffdbf66de24458bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3897a127c7cda1634bc3926796be9a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04820be398a16bbbff8786686f3bed2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e03791a1b09c23e28ed2076e52a1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08851164e702167840768c2a89f3670107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5187c4577496606eee9ebf44f9ae8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de100cd4e4e4ada4f3d4d72b5f4443c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d15d5064b2b5a01b07ff2fd919b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb48fc1ff418566543192b2093cfc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fd22bcbc9ac935ddca0c5f1b8eff6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28405cf41054119dd302ceee9a94991f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc7538704da3da8d4f908ee9a09fcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e0b0383b558bb64042ecc3ca24eef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17325f4f3d50d82744ee3e14dbc17d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41088ddca8a2743716224ad4e9189e85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec0e1887db6f87a2b2fe808ba942ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b1362396a466c640424d2c1f4cce6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8023591b5dd70394b9d14a06d34d11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0612acb87265800f4c2f22336e97e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49978e1e00e397e652a24f1603fc387f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed882dc757533450247a8238fec23f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597addfaac9a9ec624d9188a5e210853124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c2fb85432d55256ae2e7f4a3e433b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb9a47c2eed6a356e682f83a727477126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85c4aa88ddceff1ecd9c62dbf97190127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fd2bd2fc71f1e08afad188ec6a555128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7be5bc293722100a61ae9aa4ca6db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed0a3e1603ace612fb82159f2624c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81a8dbb199f50d3955f65e2b4b75de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe6a7acb89f96de81f0b70bff4dee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac7476b89882cd41b49c55278005e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34151b0040f14caaf776c753519f45e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6f4befc70d9bc6d9d47102b0ba83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa4af7e9b88534ee8aea64b48764ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b89697599fc5e81e5935fc5a3c62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261835defefaa1a79dcf3de84ab5c542138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1dec7945127249badda3d02a46322139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509b2e52f3b344e41420cd27e30cfac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3be8794a4e32a6aae0a011d3a9608141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8bc20cbcbbd733a698596f6f55fa8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bc8b01657732babff632ef90add4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadefd7cc717e730321561e037c2870144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806cce614294e38c04cd1c7dc336cce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce3c0351294359db51a9e96fa55aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b3f3e679aac9a704dc0ba63d04332147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83c3134861994251e9a6b6206a9b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45da6f46d30df125110beb119c29bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d965ad1dfb80e39e733ef26f29ea69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c15a94dc3080d42256433a1174bf92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b64486a2af4cd39966067254ea99a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db1a4bb51088650b67b38ff3c9fe27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb97ebcc27e4070af6497861e14a06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02a3e5dc8dbf551a64b8fbd71afd90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607956e574a0e93991c0b4856a14c255156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013c21429047a965817670760beb48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c81d163dbd83319663aa8bded716e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f2c955ddbfa512f41526932ffdbef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7867ec133ad445eef02437564e4a538160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aedfb3a4443d40cfd50f5cdeb3d18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a41903d02b98caaa3d5a910877be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b888802bc155dffa831e77e64f726163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aff837394fdc4b8132f9e8811b257e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bff3cb06343dc72a6e2e71f3bc08ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04130cb42c73c1086dda72c3cc1c3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366ee65e649fa5cb98f08646a356359167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e86daf5a024e9e7260040c557395b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163e049c2ca6c53ed52ae7194bc511169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca717546812c7201dc6f7d38c92bee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c0953e8d98f42cb5c072823a75a7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf788f52a124d30b988075024cc9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffad75eabd8d0b69081d387376d165173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d98c575a70ff98a41dc44b4478ca76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4860055d362f5943d2e1d90735d05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f265d2b70b46e9058dd32937b74d7cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac41e9d24efd7b78bb4a1c9d16abc2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78134489ab8d635751bc2b5cdb5e9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767338ac624d51bed28652a70ae4be3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822ae11f796b2512dd92e10531d465f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ead289f801b2264bddf5ef1746caac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411471be5adb6749801170d5a8d6934182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca3d0ca982488edd3482bb5e7dfde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899c781e317d624531bf558feefaaea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baabec4d50f04d63c578129a195994185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7025e648692cd0934551bd58b294bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bbaaa1043d676bedfa3a0897a6d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f9cc7574bcf70ac79ae6cb08f6744188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccfb43141f46b5677fb478732af3c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4d3daf3ab5745f67bd279fafff315190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34a21cc0897d042533ff265a1c4bb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cd2c3b1ebcb7195a99a8f9427d2f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a26b10916fac3d8675259f09a3549193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f03280ed6ed6c535dbde87e602420b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c584637e486c4598437c9caf84ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1287d8de5ed2a18b3954d7a7ea30f2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db5458663bd6fcaa05729bdc88cce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56453afe1851aea6c2a138fc646bb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e1157d9bb432730e8ac9c10906f62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94649ce0a18332055e965dd30fe7faee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee7f224e6ba0480f15035c3b79c617201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc571493c594e5aa877e417118cde69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40197d37b4da8307b48c6a2b6a833da5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f84d704d6e2d125aebead52a11630204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd07f217c254180aa3b6051c0eb652205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bcdc5bd12fc67407f6c1fff207f5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69102274a2b4385cc9af05d440fba30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592517ec87f9dd73e4e1026cbc5ccb26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d9b30efa0d0ffd5f31935854db9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46ffd160382167ed19348f8a7b65a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4493263e1e4cf0d62594ddc72856351211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9a13f7f9fd743197fc099ec445538212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762a7c1b18ea62a15d0183440062c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db184db8849e238bfa82d13c638549e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f8e52a501c0d81637d9d59fa6990c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafe149fc0dd7822bc65e5bd06f5afd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641d47787888df5a2f72d12c6cd584217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fdbb9c19b715ce29c912032ebe369218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb77ff74e0be7964df157b21480576219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8faaf5fb85b15b515002c34819ccc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce712449860bc8bd07e26492311ed8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb36fe82e5ddfe3366eb3b6ff99308222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38265a3d55df6b5c9cd2f8a2775834223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e17e5900fc2fc3a7a6ef34f9bcd975224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c30123504f27ff71b6d539aaa6743225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea54f5ca343864169b5de64cf64632226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553edfc1302934df05af89be3e05a94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a59c2bf8f58fe2696839679453e36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68d35772f3bc4d0db3833e170da328229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee615f057dfe5eda31bfc8b5677471230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f29d7e396518cf37de55ec813dc01c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1716dff6a961d8445dbc173a0dea2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba9bc88b0bd7616b74b3395965cec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52075fab4c78afec8f583a1c5df5b475234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe2a0e027897c6801e370383f52873235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158365a63222c27f13cbf9079c8139ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381fc7525d52b4a453f4f890646ccda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056de2a4306a5b9dbba3128a82778a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f5015ab65afefb55612d39ebb577e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e612d69ed0a1c490d0b40d792324d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f706f0a312c308f4b2de4c8f30e7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57187062d24f23ddcbcd666aa4bf2b06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a7dd6198ceda0c9173567a3aabc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200bdcb984eacc4d3ac3fe6c1c6295a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaa0fb38931a01bc0eb16c1242cc04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2c0fa228fde83c9a658d15587a5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02679d1271a07abd3b58b6d5f7bdf7b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e0fea41a6f58960db6e8e707c0b7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4078cb87b51d90b9ea9d2ecf404fc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fefbe680ea6ee7d310e62227119ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb5da7fd3993067c472a0bd174385d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe10582bab5b0a4f375894cd5aa6067252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a55925adbee22b098f0cfd18a3474253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e993bab8d0c40082f497b2a19860254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c591f0e2b45354079e8a20434f3fc56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c204ef2e4c8c9d6b338a44889f4e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b67a65c04cd2480b81431de13f9bd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbba97f011821811bff618207db42af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33eeaff755f7c124b81bae4cb6e152259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cbbf5e9b0b526cd28d2b37334723c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69619c1353ca00c89e4cedbfc0206dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda148703028a54ef1837d04fa210f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc7b4ffb7b9544f9d07ce9935e23e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb81d36e1673c8d13783ca1503b2e0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89b53d04bb77d4acc55e9401692c71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaade9152c278f6be838c7f552cfdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc9a97ea6200e8eeaae0a9ba366fad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9567dba870941573a91a454c160f60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a610bcd4390f714b5f504693ed1c04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6045821fdf0f438566fd35ca68bf95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9350480f87bb57f27a55a6f57bccfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9746cbc9c16f299d4c3b9ec60e6afd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37ab9eed5e3a916572a9318368ff11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f9e1c99220463b5a61a3122e22e96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade98d28d9d25df3f7a348a1f67dce1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3486c752e90926a16c705e8453f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b2399dd113a87d7fe04434d04afdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92d3a5032ca8bb549baaa29d6eda03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd9fb9ab44f008af748d4502bfb9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757809c9af688e4d98601b25ce5fe03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a863f8180f156fb0e3e2cef8045d22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f34e05923232705e286f3e913805282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eb59fb2d0e27c41e20318f6a8c6b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff079a2f8e70aa7e0ce807a0e040e99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36777e66023ddcb28f55a40a28a9b0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237893fac9d3dc3d24c841e27e2e0ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c11c977f4c5cd270054d98d71b019f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b63658999b23d5ef885a9f5a3733a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e285a629eed4ec18f25153ff0762289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472487eb2bd469415614d5fc3a3c512c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac10c06f012d1f303f82c8fe4348be3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89530e8e40f7df95208ff48629e9b9c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9a661b4a4ef7df28e80f02168c40a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb7dbd03901d6f10a30de2b90aaee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da5f578fbc5b5c2754d24a84131feb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c6f92bd3659fa0959c112ceec305f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5c180957238b347d619d51637a39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82253c229e7d0187a94b96f5147d306298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef127478ffe55b08419a665e4576301299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f93074877d49186b2b050ef9b192b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014719d1c87be67732e3b82a8919c909301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f06c66a2642f1202face6aae4851b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508916eee3feffd215f4e4301e328f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4f2918355ce12fc0ded5979431cf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78394d44ca8024f967897d8179fc6b3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82880b09be0baaef6686e972561e928306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32e7950374b97f7b8c25b370998fde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c00570faea1db1b9b44eb0c703edf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb8e88ce6a71e02e07376f128ab3c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c59507c898373a7ed2f9511a8efc33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e979d292bc29d155a4fb25b9ae9b3a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fda85a4b9791f1772358073d4702d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4730ca9c538f5a2f4bf57439403082313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca845a6dca249d82c55cfcf6310c60c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db684f085ccae6fe8b943150f4ba6af4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fec4d5cc2525b547fb6127171e729316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171349433616f8e7475df4f6b80dc0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7478d03367530371ec1ee3f60bbd62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08203bcec61e00967f89ca05258fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79585a7d9d17a92e5038e075088c69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b95ace80a9ac45b558708e3e94837321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065536561419ab36c4383cf50ff886b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cd4dee1249b4d345f440b7701fee3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b90874936f6064f53f736840b20068324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458627a7767574825a9ece49678f9fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9afa13ca7f93c5a8b667d9257bd5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9b9ffff2ea8baaecaa634e97e4e2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeb28257fb4260e000573bd08718ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf9ac7ff56ff32aed71079348cd6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350ae5b732be7c8b31e60e04a712bda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b50abbfacb9da87008304cf40b74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52d0278983aec43a2289edca7645e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e71fc394c275f38eae81b85f54cfe2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6566a6232505f56c9afddc5bf67bad5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1994bb53798b85d449b4a34f482e0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95398136480875bb65e702a98d3d368336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24a03e9562d1574d3f5a537c6ba8fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b9dcfd101f6b04434eded2f69293c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e10ad494922f52a6f0cb3d6cfae34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2364695300d2f0c76fcee82a5940c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305af0417c0e4b14637f689207b7720341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa59f3f095f28fde439548ca56a5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a2f3fae59aa57b57246a9df578440343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071af5bb3da807fb8fcdf2a05cf7950344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ff662ce6a32a50ad0bf7621c5cd3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e43e41b247e475d80b4970196ab7b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6adc2d4e8a65445526618c337fa89b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b514c9e6c63516f3894d2c1b4b56a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176107ead2a87627db9cbf2d606aae41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cf08e0a8a1426a0d811969201a2a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979f4f72bad0b4a72c7b58a92981efd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce421e028496e9fb53e1d7c8f0a19f5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c1af4bc30816932e12337b8b50fef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834657dfbf4498f735cec509118c876354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051262f22dfcd03ff021d7d0af3f724355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fdfd9225b8d5308c62929ef32bc12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a66af129642cafbddb9261d8ad623357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa79dee1519871d6d695724b0c39b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6a22d17b0f7a074efa88d838af246359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248440afdf58e17b7eb03c40121f70cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36bb8e32fe64ecfbbabaaba0a07bc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaa0349d595ee8cdcd47d82a90b71f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbcdbf9670afa067c34965bd834f4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60ad93079aa13a1f8f0f9ba4ff3c3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea031d5bddb7472400c62d357a761365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b9ee2b60f4b23f8cba3624bb86946366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede896c7370e9dcc92c6ddad760d5c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bb0e23d891dd15e7d34709dcfd1b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98088d4012881f3be7f38f22f96dc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebcb0714b8e05e0e280703f65a9f5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399bbf28cbc583f39e53ff4136d1cf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971cc47435ea596043304a15b274f68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b540aa7e178851e1d0e56d782af5fb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8dfbed506287a06c41673e5970c6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f4cd5e1185801244329f7e490cd3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b095f7d6faff7a9b08aeb0b70fe12eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3388cfa4c07bb774279a5c51f845ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3415f1193e5c2f71203a23c0ea30b73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a2486a16955dc0aec5692df92c2c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1a41fcb3d3145d470add5df94986b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563ba694771d9bc56e7d779daa2c253381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1b274494f073d004cda112d5f68d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2d793d5474e3f4c1fd4cfdacc2af5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaaf6f4e885a747c458d747489d1c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b64762befed167ad39ca6e77329cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fe1a36a51d923606a7b9274c24d6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ae43c58a769d7514aa1d1ddb45111387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7c6db7721fdad12b7c7eb2bf3106388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490efa61034710e09da30ffd886fafd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb31bd07583a097561546d51bd76167390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856ea92af831688f154b6fe5b434bd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b887c6e65c90fff3a961565d5a89e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a8bf305da4a94250012a0a44c4094393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfbefd3c22f76a1f31b6306bcded67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c737eddc42f364455f62a06e1ece57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af50ef0b8f83356dc71c90a2a8489c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810754d029edca80608f8f77ea5d05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91f2d12a05b4d7d627562d9f72d35f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85334e3746eeec0f298142c23fbe956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6ca9c002a843ef1310fbc0b8519fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284ebddaab043aa7d73c6d4ddbf3fdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ccd513976de2b51d0f3e83794db75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d4f3c4f61dd1b02656838e7d20012403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0f69c4ce73ee97246b25d70fd400e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a579725fccb43284088f2d82a58d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e969cf0b9661aa036d8853fea39f22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601f31258655d9de317f7c78309b8ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee38816d7bdf72275bd27aceb514aa7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cfac6fe4117ffdb0b19626d19953a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0c9e2304d712e92700f3dd47e2918410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c269f036a8ca30f1a1e4879b1edd7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f339a1e31145d4f9e1c46edded4a185412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1101f8445368e83329bb5d1c3611e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee07b30c286c4a70f9cd569cfa2be8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23608d41b6d9e7f108574b60c11e8110415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e060650525b5f0ccff46c302e777416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05171a84a2c626a3c8a4ad25318a3d19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db67a4e7ad897d902414e5fb2b40b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092e8f01a66b7d612dd0293f0026624419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103564eada11daa4425d59b1ed12e933420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f5c701346757d6b6c5a68c13b4811421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a346a1d72cb55b16bb45b7f7551fbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043af124df70a5277a6bd7be45bfe48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1095c264000e6d7fffbe33675d545e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef51781a553f48660a052de0cf2e97f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c410932db3c8a9178001ca7e23058426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2481ec9521c76a48fda56f86bbf818427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ca4903db3e46f9d57bd55b6d8053428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae50c5369a11fbacacf8ef2c7a4e6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43570b753d030da0ad16db4065ecb37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580983132eec406449772957a43a5036431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6fd6efb49f0aa7c72ad1a3e945870432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dd3377b795e537b6451a89c27729f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f034adc0e74f02a4a31ba75938e9fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01842cb8865c7bec76a701a252979ecf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912b822620bd17ca4dfb76e6c3dd2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5d3e5a1ecdcc053a387913c78b7e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d042759ca395853b088c1bc6deab9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3347443af1c68c4556fb291bffda3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabcbc05c696ba3d68e03c4fb4b1a08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3e476358ac5fe90f2f28f275551d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44f5aad0342007f21c3cd349e2a01d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9027290bbe4dd54bff2bb3fb7f5f6ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3eaa4108870f280776f2af77fff6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b660a6841a23d764f7bf3d4e1952f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91affd46a6df6891ec27e5669da3cc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f45d2457b58eccb190c631d79a440447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90643b840a1e205d9fa30f9d678633c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46ea42bc86990ce4296de175ec52ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d08a584e280d549f125a2d94861641450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d721a60bde1705af1f405391e1c2e5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0579573fc099640bf006987ed27544452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05957f95fabb56b5e644403f86c54bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4410d341a5ef9cbc9231d362188417454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33a7e961fd9cef66f0cfbb282f4fc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe626fe13213ab44bd16348d4babe6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c0dd386d7eddcad63fa395ecceb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724be416a0797745cf8d97736bbde9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2932f70743c091fc8f97d8ea556f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d585b2aa0bdc554fed1827eadc9d70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc98d37ba83b3bd90b0e7dfef45b988461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60a4fb89d2ab3e020b54ef1427d4cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869196e6c1f37e28d1dd895fa24b1df1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423c9e52d8e26a731d33b3b995a4916464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1f85dff56948fe140413ae853ad72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7d4773069ad6595590c01b814defd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97918d6f6a289701afcb592c292a9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763a6575c2ad82d79d4a58601c26b0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907d350af04a776ce1c4755da59eb41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba02c98465a27fd158910534bd08ff8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895806ced4f3c28235ef226a171ec58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec29c8e4037bc4278fe7777838ccf1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124e6d4561d8c48ea60b5c80b5a11fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc33fc723a30c705bffcb73b355d9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf800352341414c465c73b5bcf6f14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d5a121a1b11b504db425aead43cbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99583a0ce9740b97dfda3fb870475d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c637bb8de6efec44ee5afaa66514737478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc156e1a03d259859b4e7da1feccbd5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527daa54b5e8dbd9c06ae782733379b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83162d6256c34eb5c083d19b8dae2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aac51092d53f1cc9e6e003fd7d2a8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4747d4fc95ccde5dc0b56722b5249483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd726fae76f6e0b27a7dc08c2333f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac931a37bc0f021aeb8b9367b0e4c08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2c220ab8540051dffe4951fc1687b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f63dc60b326dd0389742e3e447cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eea8422accc6c054324d3d01cf5fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c37111be355fdfe4e4a7067e3f04cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06622c784886f795505ce22d510f81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59c679042887b641250ca40a93a6c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a3caab01f1dd9f4b7aef37db10ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792025b93d6c3c32f70514b5a03c3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d614f93102a0c8e41be08fc014460d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3d9c3adb0d300703853a45b0af112495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d1d6763a41476732366b50a57617496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd581725abdedf172d0b2b6144695497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06cf2cb9c666cf7749ccb57a20f3f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0213be046cf97403790a499480a11a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc7599b67bb47cb1cbffe6acf3d331500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda421e7d3a612deacd14cffc3bb1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7dc9e4061f6cf4e50d4451922e8ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e581bccafa513ae3f33182366a67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aac96b787d94c15aa30ace90f4280504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87730193b1247e1680eaa3cc4fc0c40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f489ec2c66ebd8e9b8d19a3ab04f031506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d34a2ef46116d05efe0c6d2562806507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a244cf8b0abbee8d2cf551778a7ffb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548abd016eeaa3ddf4d6e37429a0ab2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4327c6e1ecd4e00b4e4ca6503429e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9dd167554febcba3c0b84275a02ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f83132f3346fbaf01abe11f48436512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bca02a396e0660661014e9f694a1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252d238046c260fa9205b337c40c8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f1cfd7269a84b03d212511ebdf60a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b3fe8e0e484de237f04cbbb01f753516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685f43cb66f3a19e4f7d5d0daed86e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94fa443db8756af82af47536e7923b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f735bf8cb14317ecfa09d92e67b20a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f5d81636ccb5ece93316202346a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94017d84d1fe7c44b0b0ff709060de5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d03387bd9b93f5e5fef44f7a5b710522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b2c4bf04f201ab79ecb50eb8ab9cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d079db361488b9807e6b4b8e3534f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ab579033da280d46932912be45763525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d69cc306ec7192b897081e2544298526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e5bb52d899c74d1e927f3806d1714527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd51b83a266d21ee58934fb126e738528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827536babc9d3faa96288a44e12ff416529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c863d1f96e9634d9bbe3b06d1f29047530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c066d30174e2763d4f200537ae557531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd330045d384ecb585366903e5c12e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e811c87409057cea404dd58b69de3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611ede384b9ebaa6d3562061da8f304534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2157d92501deeb7f56674a07be85b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8fa2e2f3610b5911f3cbdd998b6ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11ee5b6b89104acbb7736f6ac7c27a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378634fc6d40e81633c819639ae46842538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f882dd3127af62ec34197cfb9702b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f676a469849dfd0cf36ef54fdf20f71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a837be1e54077fb477c7695067e01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d64f8fb284aa26b860631b2eb19e6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7a6d22b98858331c8265df5f808cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb71912627570e7337f97a8181bfdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d28f751cb75c8724b057acf316be2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be879f72f573f258488a78a5a1c9d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2069964241b6663dfaa08b22c6fb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132a8424762369dfdeaef1b4eb7ad89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfb2bfb212d11c59256edfac1a9c6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9695bd82cf2e3365f5023ae6d1ed1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bda6f4bb620987f09243a8f7307c64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1edabe46f4875cbdfd7d71d144f94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8855d1504eb1e4414c77c8c1dd7aeb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796971d2ade53cadfb6a5f7bd94ca05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82910fa9eea9541e91f9748e9715e67a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee3efcd7840fee5cde290c4ed20cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf959e7c1b9b5913313ba3eefe61d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23541ccd54a4450721104b6007ceec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e71d19dd5868abcc0d9c77ed2c053559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b9773bd1bfec0c458ee756a9feb44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607171a69be737ab3ccf7eb16fd9be3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc962abf3946a1bca471c6b21adba35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac1a6579effee71ed42ffdab81e0a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73ba70cf9b430b46731dff94e9ce52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6707d7de3198716e4ea8e7631401190565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2acaf3d19791a953c16e6242497d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd99c16469637ea4af53d4ea9cc34f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b8e4ae96b06aa5616c20cfba9a55a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27823f395824cf73dd113399e99e7a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f746ca6a7ccb4bad09f32e9fa7e13a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b63941f81c9724c7f2c305c7476e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5c395c655f7be8336c8557423a0af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c910ddc4794c25c3277ec3af761b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2376aec659b11f5c3edb9b0279455574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47ddf208d0de1f336f1f352c252c5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42328a65d69615c875f4b8d827cac2a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f6dd12f0e67e90eb7c861160f1181577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aedcb1bda86eb521cc0250fc2b6b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2da7c909bc500a25e2ffd09951a444579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16677e9af446ed8d3e39bf9bf919ded5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff428e3ba428a4cad50b5f014cf6879581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9468dbdd389b0a2763b35d6f11b2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c92ede3328db514da1763aca683624583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45e7f232715f6b733fb29fdd4e254b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece464afddb508ded54fbf2b5d7c36b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c85ae0d35cb4039a2fa091c2d1f0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca7bc28f17b61f337cdafe1fb58d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c3b0b78dd9db7d33b571d184cacf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592de701a30d65edccfb13c343bc6e71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effeb8da0e1d34fa5e529941d083362590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e565c59e9e0148a90da8a24643f27dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020655cd0b7ccb5294510cc5e1262c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1addf53f89a3a059f1562e16922b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2b7a73a16a1cefa9d3435a7781182594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da438c439cf55985255524ddcc6fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee20debbe5602d6650e881344946960596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9832fd6c6caa5659d33371489be9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c25c3336d0c4442d6e26f1f9f56fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3be7f79910c4e71eafe76961e144b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bea21cd965cf3627a07e95a0f2088e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ffcbee2713c2787d31769e29026d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60d835ec3d1e7111e595accc55b03e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b18cdd67ab6388e95cee852a27d72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf93e0722e39731b847887d8e65087604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e3974c45388054d79e2c4e7e97518605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf68e3ffa886c06ad785d4a41a9142606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047fcd85f4ee8064994c8b609fa8230607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9413a5b6595050d17f72c42cf3709608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd977adfdde45c99a9773de1a942f0f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315e9e60adb2c7f80fbe4dfa2ca8b59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c53f1a0df23b943a5ea43587f37c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d34513da3e5b53a24b00e08afe99f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fcd54a4f5fd6419ecd457ae230270613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdb0e9f7f694465f2c5a6f7ededf7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ee0bec5cd185b31eaad7649dee33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073aea33fbd63e3aaba21a8918bb0cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de197f0758e3e435667658b3cd5c45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de15e5dee29531b662a02e6a77d51f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60261ff3a404f0a1f5ca7884ead3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b0bbad28d082f9674440b80e0a1e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30b68a2b041ee69fdeb454689324b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caee84419c186985b69437e63744638622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be9757475040d6b2b00e9e855666d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c1db0681d6efdac47c9ca368da8b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2606fbf2c393fcee623aaa8222102625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a376b57eed7099c24c8394fc27a444626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22588e55eeca6bda736636b0e07af5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7891783e2209f05f73e649ef6b7a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebcd2555237a7a15b30385b045dc96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b54cee0bc54bf884c530c7501390f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a3cec1b99f8e86a14ea0cb114a10a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86ad63d97f9f4969c0309f3b38625b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea9671ed92b82d414b01f8812c8ec3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724efdd0d153b65369ea3fbfe1c85ae3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db8e3a13bb678721d2af99ffb50a8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d87852ac6dfa02341c24f5b1aeb547636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8e03ce7e431504ae3a2ccc2c6765c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7802d1dd1f27308f1c7114222f554fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ed9a3fe320b8dd095edc42096811c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c066f70403720b3051d7cef4a69370640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4215603bcb82d7a336765d8bc2fdc42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cadc0e64bbcc82dc09876d375da318642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7f99cb5857b1fe8bc1053b5793889643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c64ad1976fcbc873e370d1aca84c37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a846fbbb602869dca353f32f5ae53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f38c0dcfadebb547d36047497b8b5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c80d7b0af3b7c0a0676b89c4aea8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d29b734f773b36db2a626fcf0f5c95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffae0e1b9dd327ddf266a99ab8e8540649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd3df0afff5c104f7fe6197f1c50d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65362f3280b47493c5fb45adf8b814c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d413f10f0ed7a922e3a6e6bd95d13ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb2f7b6a32b0c0838faef9df8cbb89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060056067904702e0de58e04d5e52c98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54867b672a54c0b230753be9d10d6fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7302c383427a33d0d9ac205f53519b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e88e4a98d27f258a7356721cd69f68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1db879f3fd6d65460b106e46a3085658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849a2e729441c1d90a862c01a0fd64f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54132fae44c3ca8782ac4d1a91bdcf9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9714674b981309c3659339b74e9cf95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015745f8f6448430873532c33defbaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e065adfe6dea0f39ce214f7a5acca69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ad3b5acd36fd82268f0f5d922f6bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1c867510196d11dba18558337bce4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b0b228622e43a353afab10eaf3d8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1a0851030e3bcc389578809e99065667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baadd0cd459a86d8f1d7ccb955456ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ec79ddf124c0fb4e80f8ef189735b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00687ba2735d5b65f60eddfba55ef41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b274da24ef873bb52f531641d3a252671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f17d9dc0d162a1d3cc3a12484122672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebcf5589c090b10824faf20d27de45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad791bd9915da75fc71d120594596c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60112a9e9fcce66e37f32db67722e98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252bb6066ff6542390e726210158fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bc4cb1dd7df9211b07ebafaf53632677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e203b7f2f6bf1a04bdad175cd78a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb991f9dfc6c016380bb9359c1700e05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176a42489af922025cca1ebdddb6604680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a97f50471184953d90fb5d01a09116681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89fa6d5f43dfbc76aa086cb4f2b15f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0f8d5d8448ca0e0d37b66cdeba179683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9089261953174bebe513d57a828d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb625346bb4d6f0e75333dbe9450460685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34639cd7d5b93695cfbdc297fd2bd2f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26657ee699bfd6a752942d896c9a684687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ebeec524303b1ce5173a653980330688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad4a0560a47f660a794d3bcd5f9358689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e50bf070857f226dce18ba34dc8244690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf7b2cc743b3db1def59a7a609449691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e4534184adbfc8d99cdd491c52fcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d77f0294ad6ba3208594b4945a2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c65df68e7b6135e3cc902b83bb7bff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eda22db4330da0e3c05ed91911c18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071b2415e01ec86b1c5b7d4da780078696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce248aadc46a371efa13f7f8d51337697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0e4619237ff1a7fa94e4c781751f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976908712c64c72eccc9046f550d1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aa4646abc9d78157c64ea7bfa3229700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd8ea8835ecf92d172b12d5d3f692c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee972b551f2244a1862239622ee6ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00442281c14ba9da4c1408093f8ce233703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48172905e9b5b624af1c7f956aeff7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813ef9fda20d45a4ad8128d2f26bf8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73609e75be9481d13b766a5df7428d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527aacc62b543197269390e0e371b79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095cfa5af1a3ac32a6a0f646a6fa6aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871ecd445f2aaeb7cd70787a0785fb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad165cf4c7913aacdf35833e2f1b15e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b7db48fde268f17b138dd97aaca11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d559834e880fcb26d0e891dbc46608712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09671837e1bf39fb3a7b9e6e38935d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3a4041415c50a5d15a39f1f3c29a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583cdd73f55da0296106418bf659c30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25028c365afdbf61e27b3c5d2d78c99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15987140243704b0f4eb71320890ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d69f4b3c38ba99dd07072ca07f38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac57da5b5bafcdf95f71a4255b86515719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044f9e75a38d8a8dc943c64762adbcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48658382b999fe608e99890bf72cfed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea48a65eb5fb5b2afde95a88e777513722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329018a6b9d5b263e0ca2e3c12d1170a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f89a870d2ff9bce791400d902074dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfa5bb170b84d735cf55924175bf70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63ad10e9d1fe68464ec2d20dd3953726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8fe3322fa30756ec54c57eba6a85b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e65fd72319b545db47f61d4fa35b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677deb0edac30ce70baf0a650494b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca1a0f54981de4b47e72761df38ea6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26285d6b18f60dc3737165b536a661731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901d933dd78a2243d78c638ecd1c9a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f11d1565255ababedce8cc03bce3ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a44538c78b4eb4dfa54be4ae16f48f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bf6b4da9b1dbf957c804f00f4c8fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355221bef6bf428728e9791edd829ba8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd91f3890162935ca7673b67b8c461737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f28800b02542c5de04e165fbdfb2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ced1db4af73cbc418442d6aed0d00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c5bf3b25df3f2897aab80339e4a87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783ab90c26b1f7e19311bc59a8eb296741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299a06b45a9973178d84cd96a9ceb1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc6b87bcc143830717521e97b443da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2bcb35797e8eccf5d9b7007d18f72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4f9c3d06bba12e75e0ab2ded063e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e953b232f3824f627f36656d6d07460746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dab08e97bf2e693a4ea625aca207ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b898d2b9e6c596930203a5139ed2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8773867c07fefb77c32c50be5f6c7e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6d07f296b802151f8d2d9aceff821750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b04ccb4776e85c97f2bcb55d368a32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3ed6254299fcd2620773aae84c54a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6207bae9c1bdf0f0dbc4217a5dc9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd2d18429cadfd79d44eff289bbbb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be7d5b421cd4edc3d9b15e174ed2ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02946b97f44f6bfcdbef9f7783277a2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a050cb9e94d9bded1a17ce66ad369757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec58393cf3e0c11943fcde28fc3517e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a4317ced31a74690ca32adc040bfb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd13094e9b75f3498e4d126a085665760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312248a91d95722a5ac09060fecf084761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1ae80251a2e0778f0c36261854fa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1a9b45c1f4aaa5c61511bb707c3b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fd4037cf75d0b69a58e0735ad5368764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bacae2405baaab9b8468a164ce9510765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ddd1ca86e5047f3c7a28dbb8b6fa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228d0ad53fd650e6d2850aaec8ee4d4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688538677529948f1d245124a6204560768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d95899dd4f59c81fd2d60ec7ed52b9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f531dabcc249d50891dddf82e09c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc613abbbb62aeb69b95af3af03ca1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310141e6f8997f54ad9dffe2d32a6fc6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef607f6d9b421d9328121c957f840d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b998b939ca13dd469420d0b0c9e7c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eae1d2c89b7b2c4553cd11df409887775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409780767d5869c4fffd94e7bbf43ca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290105b3b24c818c7e3291d629e65468777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cd9f0754e074206f6e971b0c6e241778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318948aa0906a7e9037787493eec00779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9367eb2a5c848dc8610a1752925e68780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d081c11d82f91ad7eaad61ebee480781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab34bb39c31f8a1026434c280c782ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a6bd7fb6a0a77e02d668532402d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805420421834dd4c0c1eb0c08ef76d1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65eebc25e6ed5a701e8350bbcf26f4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c13bb93e4f15128f981918ec0f87786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585872804eed3f59a199518d0c17439d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d30db090b20468025d46502d423a86788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74fb66295879e96bc2d455d1516c8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a42d61373a6483b8b2cb587393d19790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f9cd2fb427afe67af25d99951aff4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da265ec5eb25ae7b0288c0125bdd32792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa365aa77d6dc173e7260bc1c2f21d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596e629c3ed663ec28df335ab96fb46794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf62704771153dba5ef79bdecc06f94795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45277c32351917459380a19825a9ae796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99497b37fa7bd059602997b98e9972797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4adbc3c47de71abe72e0a99ea732d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccea056f5a493bf31ac32355db6932799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f19a06f5646baba0c46ca889c6914800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b88831aa13adfa07cb2ed5cb4937cf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a921b024fbdb516579b9946c0794802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056369760d6642d55ec28590ca58a81803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab547ff63712fe9d71c880d9beed46804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399897b156a7d7ad37c9dc8130f2cd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c729a23567375c5b2888c86d177ff80806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42caee5353637956c2a6ea31ba09028807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7002e219a69a39767869a3c9144e13808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24786f7fe5974bbb996f8f032eee1c12809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de0d22d5800f7a3891cbfbdfe9e58810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9837e2b19a0256ad6026192b284f8f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b4ef3eeb3215d98a4aa7d808636c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737445baf37291b3f35eabf7dafb524813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b66bb13f6c3a82500a29b81e9164814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fdb284de32c64e934ccd2485fd8a3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd8e54eda7ea1b4b18894ab84b9eab816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef091b83eb123307e667ea0e36efa059817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085704040c45562be1d3638efdb1344818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736689436c04955d636c11ac624cdab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9522f0d654d765f410c4d6b81e26c1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf7a6b3a565f20685ebe2c1191ae1821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a34835adbb07c009dd359b5fddf0f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee7366322268ff4a88fb12ca94a9622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a3fecdc0c690df06869ce688566e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1d7a9d67f06363b1427eb319e99164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227a8b74179d7ffabc17e9ac16a56c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61272a343588bfe7be70f548525d2c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36465ffab5f0aabe688a9d53a1baa57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5c7d3f85be30f32df35ada1d533d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc4041ecf26166e94a1896f06de8f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79189f0d134d9381f1aff250e9cd576d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80e01b054b162ff63e247fb8aba23c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47254d1188c1464cb2741fb2ceffbca112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b28a6d0de4bd8e63b053565f25f3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb2f59ffc873c93f4b126cc6f6ef114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5d7376566ba6a41df0b6a5761bb4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65efecc148fcaf7cb57e653f9685aee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dc51535f5ffe6911ad6e4911c71a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3671a80152386ffd66a5ef91fdc1c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a951b8dc4205b6b5479eb9083e3e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451fea4cdf021ecc2f18f79dcd0e54320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9e2ff75d781ca5dca7a5d3072a89121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2b00cc00ae2bedb1ce1e75eb5726a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d409e4e99214cba2979ac2e07e6c0eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886792f41bdeb89f94319e4fe6aa7eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91468c2b089217fc27c02e7ba60433a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d39eb962824f34150ea0e14673421226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e40d508fb3506fa01cf102616e9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9e1bc14fc1d2ab9a0b206a0b8c44b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb013f48ddb5523935e378564fd7db829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da21a7b8c8580dee9ac0cdacc3862b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700e96b78c45a35d6e878dbb7bb8e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11d4eb4e5c255e0cb4443b1c94f86732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea2b5c17e66970209dac9c7171eaa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec2dc12a0159a3060a05cbeda95c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d4817830d541a9c65fce0591e16835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec85a53537b1dc20d15fea02d5b15fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c368125702ee26fe59e5b5faa5aad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367d64cfbe608b6cde4cf957628069338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14c7f93ecab7da0bdb8e2bef1598b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac2d041c07bd60f67c3cc9287f825640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffd72ae278be0a5c54252f29a016e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc2b69ec9d777ccab321e5c977113442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21655dc21c047383c0e1b2c327e2002e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bda08010f916933693472b9f7a76a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9f7f2c1e1b03b175bc88eb3a8c8fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fa1223fda039f0cf4460a8708fe7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f861123780ad57c9984656cd78b797b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a45d3e8684c82a81119d0710240ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8fcc3d7e3b7f6499c90cea3c600a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dca0d235000a354d9e52211d203d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73284bf373e00fc0b28cdd50aaa29251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840ad693a3c44f97b33c19223ad66552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad11fdcfcbdb31c9aef4cd4cd79731153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be22594d276a1a134d291b386d4d6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829579d937e30a9ebf16973974b949455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8983d382cb4757bad28b187508ed0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea26b38d175b66f55a469643d29395357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acda5d61173f213cb448257ef97fb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5ba17a58bcebfd71cca907a9abaf859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946f5f6238fbb2449437fed69e479260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b63875505affb6b2ea30849cb62b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157178925b186a813e87419e944a2c9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0cc0dd88f6df36f2ba0c3e06d7acb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b39d36770184ef692d5d635d3085e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2be0fad6ec4873501aeb34659ef1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d183d6e8e31d8191059adb39e47db166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec64ea005abf0d129ad20094b1cb4fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e91b516fbc87b4547451c5273bf4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a316b2105b94f0fc1fb6d67858d534269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6e133699cd996a4e3ac496b79e4e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440b35a8f94a12f25741185a44afde671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061b10b875708f96b07288ecf4e20bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f27babb8351615fa13859ecb77fcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf60120f7b7c556590827365718a20974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f16d60bd4a68088b4e68f0bc4d64575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd5e12a471a2cc798bc63ed3cbc19276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4dcd0350326218019586558afe92b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f39ed9d8eeff5f1264800be05eaf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b4aafd5de329e216328623e25f2e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7343284a7d3949f7491727bd7c3c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b42970543625e2bce10604346203781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f81480d0969c0b709d549c02ea5d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e36da097783a9250d8a7de675c6ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9050bb9ee732a0f777a80954f2ba31e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c54f0560b2935df1be870c920deeaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88f045ea4b12b6d18ec06084f6a67386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0bb54b2af33b75011ba94f5f8fd5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf1cd459c88b4db89050088147c2ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd17b2ba37e1d144a778dd8d5256e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb7180110bee70b166d3584e07be6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef3c16cdeb55be337879190f5d39ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305d0f7259f409abf99593ad0ff74ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea751b0ee5cbe1302045f9062fba6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd937c58768516b75713855d9a095a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f02f7d3427b8fb82a43dde6e60bb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc051124b32457551da9b81a7fb8c8d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72af0bea9e117e2c0115ec212d4d13997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b593099e0247c68c30a4b05892bc3ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146568c01021afef391c99f3c81170b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0948811c40c6607120c84e36051d381100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23233189d28f87fc515825d9aded127101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827d8dbee4aa55dd65505deb894ae02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482ac0ced087484e9239bd01257139a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9188b12489d84d1cef2754c40e6ed11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660292f1707d2b0b005ce7a059ae31b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01797406cb5c217c3b10dee19f1fe18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6726b5950d545b8823e7f221c9c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf919c5b66760af4354e49e68ea0c031108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4158d979fc1726ef8a598c3d3d0418109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dfb09a95e81a5901cf4246f327090110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc3b1b4adee145b9381159ee3b821111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b8389cb166dd28efdffa64833098112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401af082c8a4b94c54c1a0fc7ec166d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f392a25a31baa2163323a36cd02a40c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bf8c886e6faeaf6f8aa91c54ef5f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a8ab214ac8df3cf5c3430edfe1623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef488cd7bf9280772c67c63b4ef1ac7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ac6143190119372ba8515afc914a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a0337a4de3257481d4d958f18eba1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767bf83f0bfd9176bb39c53046abec9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3b42d01fd7a33c04e3625bdb8494121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a93b992af74540ab6a80027ceee8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281ca7f2ca8839c280352aa4a511930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00756148e6920c63f7df3c0372b4d669124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2e60402c5cf27b667a342aa1fc21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59828d103633ec375c0f8a2120555599126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dd83291984fce8c2412d752f12f34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618362ae3f084cf2f286ad4894c5de9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc8297c99114f4249b93c6896af50d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fa52d5f824d3bf391a5e8e951cb55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765962033dfa64699dd5eb1cf0be8c0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe338beb1b114d3fde23a83909fa681d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56deb5b3ac1cd6a2c7827ae69b94ccf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97204f3a00d61326bb17a637f83774bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36beb6d3d2502cd6cf2b0e9dfc07b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d095e132cfbbd12d23d82679136c25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d13f4c79357bc56c9be46e6dab5bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe068e62c67a8e2e0ab72760c8c8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cc8d01726920fe82ab7d84c9218f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578233c723ef3321710b7be525644eea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c16c5004ea24f5c4a3641c2243650141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70246490530299504a2e1f7544ee208142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47343d401eceaf86fdff29d202b8722c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028c0fb6c920b71bfcbf3376e3892f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b4c84c8f483abe1ff99d2e80ca1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4c441893db621720a56823f09e80f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703461c07e18e54089427d99d40ab6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf1b7f624076dec4fa76b69d72a63f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbfdb229b46fb9742650bc0870ea3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b96eb72c5edefffc1714a8ebc073a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfec2bafceb83eaefea7d1a938e7f84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3f3652efa690d363cefafea4ef73c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2677d40e93c7c342df84ca3f4dc107153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014910f8bb5fe10714cc8b4f38a2bef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af538f40574e10fa5b4c955d91072a5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d159cb111370fddfde1749a5426b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2142f3997108d3b635e48af425d17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174061529dcc1b425e6d545ad1364a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cfe9145520b5d056f52401038ed85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7e3f0f9e4d2c36f9aad7cc7d44ad3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d828ed3db2b56fd1098b07ad139814161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6e4eeda263406eb404f209225de13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbd99b4a8d38dc6e737b1d7dcd8316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0d9b017b4041c56e47c05c3b638e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702163302b165f74036002157f78ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae9bf0742ad5a0d83d9caaaaee7af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55104b0e6219af44d56eeba34d706224167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df2deeb147f5a5a785281fb1797c89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa446484eddddcaf595bdaff5597703169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bdca5995c64d9254d4ddffed74a3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac6f98a7a4739ebc5289aabe63a86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a50e81dd29d5fb3ea600f07a07ba0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5154711872d60de2ac050e6708d19a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e93a8f7e7b87219f26f7f6a684f038174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc983091642669a46f8a89bfceb39c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7bfcb56814ce968a8609dfdf7180b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3088bb6eaea62112e698b2a6e5aff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f0ecc438890ca17123063256cbd22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eaccce9762bbbcff2708bc0a75adf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856daacf004fe557e54f7bab90ba8091180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a628890fe524e5f679218ffde12baea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b49cbbdf85e24862221b95489eea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2264fb61f0789d04500d4ca5e361f14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcd3953ddf595c08cb9b008f897683184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7361908bd0144245ef41855a00d5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f1604273a0cc09aea7bab1b80abf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e00c89dd6030ca7414223f4b91428187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54e6ad76147402b82536b0764dc6b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd6347c1d986d047fcb57dcf760440189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c9e7f45c41324e2b88792ccd799b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463860217196ddf036602cd4538ac733191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a5786195176ddedebc3c48b9f440a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c086c50af7258a0d6cd9ab7d64adb5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3110319bbea9f5454d657ea0eb45ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378790634bca9456a5c1251057deb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640b91628cece72e3632bebd9f63470196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc8228446870563a97268386878e83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694f0cea937f63a1eec61ae0d1e1962198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df01a1ac6c3ada4b654a1dd5606a20a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087bd7f73e50f027ec6f32fc7bf9bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a0c61d2621ed5433985a9f7e31e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b4d2848ca5839b71f8915370aff1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cd8d8e7197eeb098c58d11bb66235203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d424830b770d2bc87be5a5b75a7eaa9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedc28c8a5b619b2441bf59f9203abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b928adfae09e9ab322127b552f37d98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb9221ffa13ffcfd628fccb7f0d550207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be58a278b3933c02a9f6b924575a33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b59876df402aeefc4890cc718a383209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76640d0e19264ab8cea40433ff60b82f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d7e9d3f4763389c27720babb189eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac193163dbde1739e91ac89ce5b6de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a564fb0624edc0eb39d4f3cba21615e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac71b64a3414059d5e30a3d567547e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e282227797ef29816d877dcf853a2fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e01c5f2c2ec0f52c96e32fddc8c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba95018ff71546a7a676bcd51590b70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c7cd76f2d782f3e04c00956c58b9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ee35a0b196668c3b1eaece5582f36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb19339567aca34e2c087ff578ab47c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096164762cc7a1c0acee31c6ee2cf67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0212869d4248ae9b093c6ee552169222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d9ec84a27cac487ab3e243dac3f4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beae45bfad28b131fb8994f325fc00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f49c9d77169845b5ff84351887a9a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3cb83a3aab83ad8e4d6667b77916a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f2e099ca83ea91fd0dffe959a09ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d14870abc970f6426eacdd6eb1957e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b382b883e518d015703cc94e0052d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089272223bb6e6dee5cbed4adac0b8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ae525d1a818749c40ee735f8d136b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6f0d640bc588ee0a99e359badfecf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ab8820ba0cee4b046dce82b6b3de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93de55b7a24eabd1ee6deeed2fc2a37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e13444ca94deab86c9511fb42e8305235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dbcb2a9bdfcd15f5ad163bcc375ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5367c9dae23d44e2021abef89be11c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a40ced1dab99aecaf349501a7b0f65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42702497a277d479046c95dbb69b6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4f5bc1eedb18dfa163b3e6121a75c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891f25af56480703dd6e9ea8ebe70fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f9f59fe42ededac0f8451f2a55a45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81351fca906af74004494192992c59ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77bf6ccdd7e4ae9fe971cf6c7ec6e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22274a4b791bddbd5dcb43a613465d52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf95a4c8bc4edb6ae37a032edb1f846246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f188676e68b7acb5383fedba4d788247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eaf1e4334e4b5df58fe3f36003931248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa458c0aedfdd480e4113d97b50bb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4bd38469773f687190788313dd742250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7725dfba50e20698f18b55c8f5c0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204590d84004001ba42cc884d13382252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226da46df90267ad54a4be131dd0771b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842499597e7aa9626ea8ed7a28698e10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db9595c139ddbc7c714a512d5ea106255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791a5d86eb9999579ac9d5203db30a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cff415594195ee04d51c059f8f48b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e1169aa2abe523146b803cb60525b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12470a3f7bf2221071e5f37870f18e9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f4fe5f314fae47f064dcf4e598627260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89de1dcfd355215453055aa920ff1da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd85c6bc06ab8916547486d1140ecd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8f45e5fcc897140114d70008a8a19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355241e1a846f4b0c302de59630e30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0ecf0d44354367b434cefbc15d5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8666dc87d2178d76e30d8f8c4f544266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d438e02822ae9a031ca7f0946334fe0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712eb24f79dd4ed76e2c9bcc93ba480268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c93710acd3ac1fc21884446fa110c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34358fae07b90c294f587483ba042d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9839335aa0eea2819376ea54f7bb2cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af859b44470ae0e06f3d8de72367526272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d32d51685dbd4835e9891cdfb0449273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08f98e6253261059149ebea33c9830274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7058610b8a5099805177de73eb9865275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71896b28776d3a434060b964d9bcff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74cdb7886b6727b6e606ad671ed31e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53d9a067fe2125284de10f3dcea5b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f332a32a074fc77fb049d8da7e7a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff62393afbad58b41bc2bb9ae87af4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1b13fa2bd9248fcd54782104a343e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9979ca2a4492fd961f726f4a2eb79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc8165b0afd6bb574a3f5f4ef2a60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a07ebd6a52f42c989004567e9cee6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b537dc2fbfcbb0edaca590aad668ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92179ac78e991af056d58a324e088f82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cad7e7a05fe6338fc8cbe82eb3617287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37429dc23bb66633032c0a776e85647288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c0fec4c46eae7834a1dcaf52075f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cb5e348d92de6b4f26fdfec9fabca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726836be1ed024720ce6217e17803a6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a34dbb7a66091c33cb2c56d67dcc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f11f1ce5684976afb3b9ed01ed3276293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082a21a4a92063ed857ad286f90a86e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab59ae07879a7f4f80229897f648b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6732d438433f16ad9bcf73c53c2f90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327a5a8247935ca60112091fd026895297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7e97a6f4f3f0256c1a84c18402d45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52387caf81c4c25ddd175c239d3ff748299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c2460b296a829e4a964ce91194df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fac37d71a64e850a3342b7b300b33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a834bfd0f9acd655c76292a20da8c51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2e6431181885dd018a387b0c04144303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3626be1ae91af032ca50be155d6fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782a8202db0baee4628a0997b195890305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45533f195e35dc6336f570f72b779c86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c6a7d572a6dbd1a62a7592a3f3c8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295d7ae3f9adb1f252e96b169a0f2da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49323c37ad26c42e453b99fde68323309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624ca341e2f565125561566f0ef9be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b10238d02b677d209733f8169ac78a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07558c562bb471103d2afcdbedab38e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f149b58a9b00e7b94413b609935c97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1bcc78daa18dd9a3bc0aa49662eb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4cc360416b38fafb3562d64f6e5b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50bb7e8b34ca08b344c180272ca9e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bb5947f5b1d23c6ded7a4c46bcb3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df2f6144a8339d07b426ecf19837b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4322c1c018625b55186ce6fccd042319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aef6589fff2cca690460ef17be888320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a3095fb8c69231558ed261251ca4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a2d00be582b17d3c256759d161d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069b76d63b0a121f3e4ef108ec2eb25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb78c77280dc52c41d5b3d7841519a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf2bf3302ab1f8047311168b824e94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5af0d9170365200d1b3e2b04d493c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20168b9e1975f699bb1b5f24b255b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd40133d4cb714600da85ce72fc08e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ee44e537ebbb82d2a7dbc98ef1c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc30fe9aad09c231c6bdb28343650330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853e289abdf232d9a3aeb194dd8bbb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eeb92e96f1e244e1905ea5ccd7313332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f65e59f90d52ffa9d5d895bbb0cb6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049430ef5e9c817dd2d345478ebb49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5e6aecd57c4b2ffd08b1b82776f4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db361357139bf69c19d3d5c7f203ffb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ceadd0a6f9c612c1bedd648c0a32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8383f6afb78514cfba305bfbc3e1c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556182be1c148fd881df7c8ddd363d7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47240ab4771b6ddef157fb61234050ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b576a3cb59552b4f7521880c18eab2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979bd343919513e4f9d82ad8a2be332342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8132800e7cc86e93e0369efd25f47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843669271146299fdbaf9ac704db5ba7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b2542e4931ae800055126edf08a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c75069e0c53039be4cd6a9538a27b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ec7910d94d6c835530be7cfd954e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6c4b08792d1f441499227ef40b831348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e65f79191518694613c7596c4f85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296fa06c238bc861819abd644386915350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f28f976d1e506c66888cf9cea7ca2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac8f98712b53b9cd1ea1992b8eda3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a251c7200c2b6d6b6864bc225449b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1f5a10a63244a2c5c7d9ec6cede3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d668717bd63f04242fbb20a86e4d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c3198aaaa99b9ee826d9c4797cc34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4157f56a68450e68b406d810eddd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a55d363f8a54baa036ad3e77e8a5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b292549344d41b2abe55e871376e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d22e694ef9ada815dfa927ea8a591e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa09410228f3a1c062e79f5c08eea90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492662739bf3ae0f90eb2d8f33dec07d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa87801510a5b7472622817301e9dae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1ed5fe8322724eebbc31cea1cef71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64423e9b9eaed7e5052e52fd21e10d59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb253f3afdea67dcb649c59adcfe2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448df3088fa95d8bb81335872f6f2858367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3249df30a0e1ae5b06172e1e1ea06a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59110de17ae794ab595780cf9c1e7f2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d85f87bfb2fda8e29f6c0f6b82899370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1dcde3a8adeca2e7f2808d47b4478371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab1f5dce1b493f9e74d2865b25af6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add3ae158be5008fb3e344dffaf6ba7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a326663791b9f68d79fa371a81b4d8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ca8bf7a628b98ee1489e54b654fac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf234993a222c2b2f27846dee1f674e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0082f186b6c4b6fa3400f890f913e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f25eeb9aba1645e656df116deb18a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3ebba93a4a51fcfbcf7b16cd1998c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b39cc2613d82f422ee011398785f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2fe34987c60726c5e0a8d36c0da58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d2c5480ae8e75a8b5911023342e4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa040c581e6aa1768896236fa0f064383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb9e301e0a1983ff26da4ecad54c1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd38e362caaa73c9bc6be0135bcc89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b411a3a8077ea93dc2928ed3dea6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b25f534abecef198ab9c77e4b98c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d3e862cf50c0dcc6b49d41516cbdf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace69fe14d251d8dbf519b586ac0aaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9127a4dea3ba69e5a57fcc68d76621390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53b5237efc8e8e4dbadd54d99ff041391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f73fc3b4a74165c43f329f29989c69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb894dab5ec7b0e70e411b19b884ea71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a05b746af2cb66895230c23ce1e65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6d2fefb076a80e0868662ee6c57e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f77688b9754009eabd1374e17193396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3a7b3f53c300a308cc352eb82c8ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078f238950982adcd7996242a3d2dfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543617b054ba8d4a0270e9273ad061399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8391840f51ecf98922dcd8e1a84773400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada482e3ac19e132b9c0d746a47c25c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a6f72d2cc6b5db7582bd2570ab92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6e4a4b6ce913f4334e959a1dde107403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e82adff1debe7b27f6821ac617a65d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ba395629e23da7dd6224e8fee724405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc03a41b752a7cb1dbd03be1b4add406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50834a4569739fa5cb952ea3d46f6eb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6673c057f3e41d0af0403cec44f5f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f19593b1bd3a9b3338dd2d356cdf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57665c7b3492e28ee849fc6a173f109410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32255e31db5c3bc36fb80caf8d7e57e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1d737b79c061dde4b457471e9fd2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdf085adac7447ebb36039ab1c08ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c396f2d5f1429722ffd83abba13171414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5445320fe6d944f808f4e4663372415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f734e22a1f23136dd97aade590c22ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1793fa6ecb7d7e96c459966cab934e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32714377f17d6655a634418b08bcc078418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5b4eb35ddf4a4465f1ec1c1aa887a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b87b6587a6d63db69a3259ecd7ea5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b3de559a774ea4af5df29260ed0d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e0d21d978fac98b30f71d48f1727f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d6763153655c1f4b4ea843401cf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68fcab3ac3c27791a749756fe17b2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26999c248bbbf20546753bf6e8e7411a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162d1174fad22f85a633a26b22c18c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dad3639d274ad66e32860344fecc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f48cda24d82d33f0947c968a4896f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f33c0e07eddbb904be111f174a54c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ad388e93cd1b8c30b9e51107ba91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5584e3f96c4d03190f58186e6310cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f09cb6bd52c1fed35b96ed51dcdf32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e66b5820eb762e2e08f923b18e590433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacea265b3d870101bb0ebbd3c6ce63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079a81c06c18ea42cf419d2f64ea775435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee5a01638c60df6a9d2d344317d06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f112115c8ad1a36ce459025a68f04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf694e572fea8a235ec31c381492c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec75dc12d74d22121de91828fe678a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67005578b0fba0bf0eb5a26fc8055b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248057e1bbd7ffde0628c7b5e47b1eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6734380b5ef20b92809c128327bc63c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8cb2f6b12f0d0eb6eb59665915f6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f5f06e31be64f05b0e7b4022800fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2b4f188a0e173142e7b5a2125186e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f83a3398f25214a978882044b8ec0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91f88c5daecf75642a4b153279831e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33492a4e94836070eaea0ceedbd6b38a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2592cc6bf18d85d37b100cbdfd61eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a1be4f58e75c2bfc4e58dd6ac603d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649bde9121f11877c1bb901dea34dc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd2ba37c892fe2cd25260dde04e5d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269fc6576595451fa63323265ae87b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ed02380d75b2b6f37bf664400448454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f131a9dd19acf675ebbd014d21db672455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc6b0a491c92549fb078ec6cd76d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438203c07b82c21fbd41bd8b7fb7a9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55962ef674a582300f9517a95eb41c0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eec962eb880fd63c7412b095767db6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152e51e0bd03eef062681a5a7c37ae6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74221b722b0840595b1e28d512b229461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0d07f539c69e3a34b5aaaca4649fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820413eb7e47a723116d2756d59161ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a6c3fad3c7e2fc5e99a4919f366bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34e0774e0f81d1819393c24fb0037465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01d07cc18066f13bc5494c7b248322466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f14a1e2f6a2594da6a07010583d3c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143c4329922d3c45fc5657a351823c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af777146cdc56db058b3eea4cb460ada469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d466e52c56e6a04fdb59a9794058a0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d61a31c934774629524e061fcc776471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f4c6dd36f01977a77175cee278e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1341de43831bfe0043536873854f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7cb1525b7ea92516410e3716ccaea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d64b1fea16202a56af5b1ae58d620475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb26efa24dea45d8fe1b82681348f8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6976ee410e39953ff693563d2d48c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39df85304a83c93cfc0302831a6d03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa26f77bf363bcefaebde31c0d3874479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24872b7c0f4efcca035d3dbb3a124ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783406bd66b29029458e1fe5d8577ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b791a63283e014b79f0097adee534d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc13659c957c80594ea61b008eb210483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1886c464de29bc7746d3dba89229fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871f888426de8cda4e382e83aeb1dfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29d7789fde154dbf7dbb0366eb2f00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8f2e925dd7ffccd9002c31391fb2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14004fd682864ce500fee24f78416d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d58ce3580fa0d29b8809f24ecc2f4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958554a51fb9c328662ba69e297d738490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045634c99febb1148f4642551c2a507f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e89da681cff3baa975a8b6160a1694492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb45621b017420552707d977ceb3e67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cfa701efcb1b4bac3b585baa8d93b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37c81fef0a844a2c1e96b0f60356bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a48e1363e30e6f361da1d296c08bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b02a66a1613f5a33163e65ffe8d47b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ab415f9543c7d855e3617b0d70a87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec12aed4ec4428f1370f8c257273009499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb115b4bc14f3b99389583ad80c7c2c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70deff2f934d9c2238965bfca0b0977501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde440aab8f35a73c3d9325772031e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3500602106a41c908ba3ba24ceda7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e1ac28dc9c3407351cc6c2faf8769504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d1a587babeb17f75e9fa8b55d1d30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849449ea96689f3efdcf6f2868e12bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92516cd5814587506739a5ac920f59c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f3cbc647cdf1633ad2be707bf4a3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593ccd6959cb3b3b4e535bcc298066509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71fc40a29a384b637f076fa98381bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8ee243aadb6b7307480ef1225e13f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a250116bb371b00a74ae3ac67e4163512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afeba66cc75503826c7c4b3925b3dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a695a37ff9ee22efbd6f8f8a6fe0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eab91eb489f62cf9ae1f1e5a046a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97dfa8b8879e99c7f7ea3cb852a4a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24691a3d0c74cd686cc833715c345b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25ff660098cd0e4ea668496ebf94bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b6382ffb076d2759ae583917f5f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4e412bbf90e36b9d77aa0c3bce3d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129358230c2beeaadec0f1d4468a3af9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4346ef52b92c2e49fcf48423ebae9a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2492db2dc8f0bbec2a9c9ce626fcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aed43f26bf47a738c9f3ed143ac32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976db16fb71981ce8b538bf1414e96ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a887f23459dd6530faba1193ed7a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7c5766b670b99ee866dd2a3c7cfe4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697f753aceec21f8b3803d1f06827d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389018d01660b0c105423f27015c2e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184df9f6d6636ae70faa3fa6dbe16f3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5cb5699d68cefefe280aa6e8f3e0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d7bdd466c7bcef2a587c158153e94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8394ed61601d40be4f9cc1cb763dfb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b9f5a3d78f83405af4a364dfc4e9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def78dbf7bd06ee544f21be3d448b3a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b82a6c4890773c1510c13f4acbf8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cce02e8b72817e2d090740669a1a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a5a1e49d911bb9e599dcfb28e11ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a590baba934213120a7382538f26ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688df0a4d5ba656ae5b4f26b12422b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290437e3cabb0bbf0958f6715e6e695541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7cd3eaa83a897526ec2ad07221a4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690ae289910bfaae0bcd3df1b9e7bdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df82cdb99af783a798cfb801d812c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43245068a85ef715f7a985a87fc340c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077fb8986c88cfc48f879f25cd4184546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91769d140b8b41aa6feb1474300441b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11fb73b195dd172fd4147b59ed1d4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13f9ceda08b899085f5f86bafe0b17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ebf03ff45fb43ca653278b28ea3c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722d3cb1633a2b46b4adafe07b6231551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f83b1c28c173e0c40b6e9744e6e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8046ad61aacd544f01039be361aabda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fdf1d83728369a5e3af8c488bec42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf01090331186aa47218e55807bd2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911429d4582b17b9d41830334a2c10e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d3fd7158201d4ddf6b93407401e65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94694fd1e63fe8d1f2e4c4ea851b43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ac29f972246d0f1c205f6bbf43cb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725339f52a235008beaf56a066ea1c3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283ebb825bf6c4232bbcd42e2c1f09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf69eabe541babc7845c11adc899ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77fda439bb12731576c4fdd81a68af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17915cbefef23b869ed868fb5acc61e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977ff107e751c796a1668287a5061e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e14e9505dc4a097daf9fe348c67c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282318b7babb881103740a09de4beca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd24ab50ce328164c0490ee6acb13c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaba45b7036e78a60e74555e4915c43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5403bcaed0941ac4f3d85aea0441570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604dc3a1b423bb66649f0d273a8b49d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b56740214fe2a111104c60074d867b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eda259116e4046d149fa87bc9aee87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf8a84d96dfe8dfaca4628fdc70804574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a442e0e41e0b1e8f5372b228b07f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab33e0a4c77d4c60e63b8a377d694cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ba20d1f08dcd3d85106d83e24f59f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375fef934dab7d7e47611871d3a2a3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b15dff1609e9f15d820d775480d06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288de4ed8aac9436a732f17f7d014802580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c0598aa689219e92575e9c9021bc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd892a0a192f5766a80049f7954421c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc8f46a850fe27118b8428193a0630583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487d46f618afbb835e52ef934ce98ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd47db37c0d65e8012150cc9ee1b5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643190699b97b6fd634e2250687df826586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3398206fa0f7637bda24faba38e28a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db506f14d2477002abe007a1bdcaf1fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c5a04187d72459020ed0220ae36a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984ebc46214dfd23b194061be3de566590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4102509e3ec126fd953bcea37d95d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02481c9a2ce429051ff595b01a1bd938592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fdaf96e4dd30bc14893b3bd497aac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a7aa680f9e7d518e4a3d016e4cf8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5801d8795e27d2d6d78c2faf4a91a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88390eeb418650f4c42e62489d8f95f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a75fe074160c8b599ae60cc9ad6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a3ae2854c988d61b740b04329f1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e2a90c9fb9505fe0700828af54d73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb409b5786bbea8b04de428b2a21a986600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210ceda85d1e652388e0edc840e3b62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053eb9df23c7275971920d8d125d722602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78fc47fecdf136b1b525d6d94cbf97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c1045b0dd0e4469af1ed55c7b49f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e38c3905b334738d1aee860d501c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1231aab25c5b3f82344cbbf540d27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a79eac2fe69b4b65c8e311c5e24d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321a5125062f3b0a1f1eb12d2e2f9d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc130abfa47488ae85b4a5d98176366609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3329d6d0bd88c6b947b7479b726f70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31942a760a4e42403f997ff6bb2296a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee434086e9c7f92e745087af42b4a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548492b9c55f9919a2cd8e97393b93b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127d9949f8017304f32531343061d42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcdfeebf5711ec604e909f5f0f3f64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4559502f767018bcdd6bf915a57cd6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e9cc7e6bd399210ef85abd751c50a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d647d51b4c6b6e38126491a54c14d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfc8527849be8ecd31078a720d04b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ae8bf508ffe0d586f25468e2597f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd4805c5ab3ca17e5eb12033e731c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a067e3d0b2a10c91ba7afd36878e9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005a521d96a38a6d7905bbbe363253d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf3f0bdea93811e56b29f0e4fd988624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a052d0d0a642ce58fbbc05cd9141eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f66f84bdb71933dae74ffc4c71467626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc16b57127dba12a2eed1e7aa546a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de14ae75b74227b686f2463dd7f323628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e41b1166daf5abe58937fc93164a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c97425ec4ed52ac493e713bec0929630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9f530f79a209976f4f710c282f363631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fb2f3895e6581b6f061df2d4a825e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50a44104ac69a123b07977318eb08e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bb40dc1f23635caebf70f554eb05d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e238a3233ba7e38da16fd353271d23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e27fc947fe1f7909d8639ce4d28e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac8a340d623ffc8e6677ae8b8eeff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7df84db97c65164205426d9711b84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a055202ca7a9e4a562a07baf86e6b59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f327ab397300e506af3e9fd5ab243f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4625ab860785dd2cb166b92ebca21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaeffb760310d165de25283c60ded0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d435a843ae7e9b4f454830981fed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efac40c9b7f2206d0069853445527f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5a95a57a1080d65a6084ae4527ae9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf39b0d7f359d817b248a21fea6c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140eabd020f1c908ba9b1a0722f0d9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86d6958e4c26d33a66148107fe197a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e14c24e9d23c353461fc7d3a786442649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ded421d199047795cb83c76cb01b8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0678eab06ac97b54bcf09e5662557651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03758f4c33b91f7047c55aedd1e1908a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cc54233dc73585b057b9b3dfe5b43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9cb47ffa11a4a85c0b7555e2ba24f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeea3f631eda56129b09f370e77a6bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc661f34d0b84b50a889e5a85ba518656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af7fd551bfd5af9f2baf83b67c81c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847b331699ed6adba59fe77cf68be5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913729c943caaf51ce51b698411d99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24297913002aae7c8b9be09623f45ce6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880932ae705bc20b70070b2681642abc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6fec4b5561d90c291af77114b0ff8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba13e60e97a49cc3b8ab891d537cd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00594879e714b05974809e332a30a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a2efb332e0573ad5c7d045d14aef7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b61d248b3818022a61026404cc9064666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a717167529cb0f1c38125aad0f1927667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df448729827783e9203d97f0061ba49b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d960ed5e23683f5d514736c621e65f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545c89449f660da7fbe532eaa6178cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551029d669e695e133accbed9f7076b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58359c0505a70e1832baaa21a369ac42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a87d51790546afd20c6d8ecfd9d64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fad19ea56e18fac2b13209f764b4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4eb8ea2f8b329bed85f086f54dacc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddcc03db8c5c569386a3ead52d0d51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb141edcb93353720ac3be6b58ce8d14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb97c4b602c561a4d764306fa73737678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b882c4cc161550f09e4db018e3a548679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169678caaaeb846bf87a5b9f755025b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac82ab880063931033df5a13903b681681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666bc27173fc6d3db8d9a43800abdae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dbf0c1cea8c7f840ae2dba786a585683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20743e83ffb50168b821a2e59c78710e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620788543bdcf259a56838c89337072685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de5db17d0c0c3289b613c5986ea5d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17dc181ae96ccae9221b4c2b914605687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b2b8c8cb8b4d0ab7a7c0a1f8cf4ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb602d8de429a09dcf09f1d1ea7e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed37c1f00c94b669f0bc7a39780db6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338567b191823f9575ef7ddde65be63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ad1b64b7439fc828119c255748593692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bdb5bd94f471dc6c0d42a0f0e82bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a763c1ce286b5232ed1e02cea8134d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562484513b031627641fc226c9b20208695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c062fd8267ed0b730fae5a562d9adca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb91930888920373acfe9d1d867f4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e19f750e03aaf1d6eb809d4366ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f4caf33858b355c255bc3c2892a40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b064cd7e8db74c12c085b5423dac7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26a21ebbbf19a9bdad8d044ba73786701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42407d2fff43c31991bf159fd4c2da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db4195f9f64afdc287db087204a3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dba6b0b929db9ed80cb89fdbaee3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b1d47791c091af6b53191bc642ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ccbaf973e5e9081632b6ce689f8fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cddc383d724c0faabb242aedc21e72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a79242afedc890c4f8b3742ec068a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b771220a3a087eb7e13cb0cbe0d1851709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e16a99b27e94a8d55f8375ef1f01cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60197b56f113fb6e649896f3990205ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b21f7bd3a480e5c8ecc3e5f6bce3d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975be865c80b62db16d66b1c3b64787713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba4199c2fbd94f4b01581f2af3d404714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4cbf4bffe8cc2ef665d28fb62b29e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843deb0c81084f6c900ce70124d260b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51892fc396b8a879f6fa93ba6b36b4cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0303491878c52ba388bab8b2bcb24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649414d8dc03a5e32682f939db58a107719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8240d65e73032957611e9b382a10ab6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646da3ed7f5132b7b5efc8a74e4e506721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92947be2ea1df995cf333198e27734722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48028afa193a438bbbf15aaf7d2d93a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42794a2bfaddd9be2007003ba035e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9b995993a8b660465e73aec11544f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7da2a0bf057f6c75c02cb983f7741726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30266869f3a9ab843c4ff2c1488773727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020d45a7f2979ae7959da4e182a3bdc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb4afbb64e85f595a1a8c8002942b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e347008ec11bf4150cb64427ca63748730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039feff010bde7e8fcf382a99f2139b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2f2e70cb684e8f2e5b85c20a60cbb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afb68d0ca290a6e011dc0b0bf5841d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58135a030a60b6c3276df650590a843734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a8291049a4437469be1b8b842d9e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b709733e70fae7ac86f6a67689cb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5967826200806ff60d56b22548aff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47176c1243323f3cd5e792e1d62bca6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c304baee2d119107a1849310cee795739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc832a4b428fd36a99fa801fe88e9d7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f1d9bfaf1273a4d42f6a8f432be91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919fe5647f03ee252b6a2972096b289742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ad4a07c5e3e1d650350da394ff39d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7f0fea74ac0b05f8ca31aac6b5f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9af12dab3d7067aaf3fbe3aa5d35fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf3a7a0963d0bf65f62751305e66fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7873a26e0b01906797b5710c4dfb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c359cb32165eb78833c907510cbaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06334e46eda4ec79e700e349a607969b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ee3a581e0a8378bc253bf5fdd1c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aa77ed7b30f1c5bca4d497752f724751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b8da18a6f84a487d0ad1df63c9f7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf75cc3ff23b767a8efaa985ea6739f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde400d735774268eca26c6ead0fc111754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7348ef250a2efa464a4eec95c3531755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492675d7d331bbfc061145330a7bf12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401dce82ff30f7792b1c35dfa2407b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997dd940b958425fc0d986a6898a65b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a620c5a32a8179c70d60055c8f4d4d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61531d095efbffbefe3edde309d1cdd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931a5174ca98b10b912803f6690e5f7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec260e2405a2a960094d448baac4afa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be053e98f0b58084a18b873a4fe17763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0368ef5b2147fbc7c4aa9bcca5f8968764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd0fcd12a86d48c37e87e95b2b834765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca55f55a557723533367c0a12a45d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76792fd3d6c40d0f6e6cbcdb055277ae767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>